--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -234,321 +234,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive data-driven model of cat primary visual cortex</w:t>
+                <w:t xml:space="preserve">NeoViewer: Facilitating reuse of electrophysiology data through browser-based interactive visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ján Antolík</w:t>
+                <w:t xml:space="preserve">Onur Ates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Cagnol</w:t>
+                <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tibor Rózsa</w:t>
+                <w:t xml:space="preserve">Hélissande Fragnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Monier</w:t>
+                <w:t xml:space="preserve">Corentin Fragnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Frégnac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrew P. Davison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (8), pp.e1012342. </w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.101710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749948v1</w:t>
+                <w:t xml:space="preserve">hal-04551480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeoViewer: Facilitating reuse of electrophysiology data through browser-based interactive visualization</w:t>
+                <w:t xml:space="preserve">A comprehensive data-driven model of cat primary visual cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onur Ates</w:t>
+                <w:t xml:space="preserve">Ján Antolík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
+                <w:t xml:space="preserve">Rémy Cagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélissande Fragnaud</w:t>
+                <w:t xml:space="preserve">Tibor Rózsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Fragnaud</w:t>
+                <w:t xml:space="preserve">Cyril Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew P. Davison</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Frégnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26, pp.101710. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (8), pp.e1012342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551480v1</w:t>
+                <w:t xml:space="preserve">hal-04749948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBRAINS Live Papers - Interactive Resource Sheets for Computational Studies in Neuroscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca L. Bologna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -556,51 +556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Schürmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21 (1), pp.101-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -673,64 +673,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Smiriglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alina Lupascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, pp.991609. </w:t>
@@ -768,64 +768,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A faster way to model neuronal circuitry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, pp.e84463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -859,64 +859,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducing and quantitatively validating a biologically-constrained point-neuron model of CA1 pyramidal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, pp.1041423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -976,51 +976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sára Sáray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian A Rössert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1097,51 +1097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Reproducibility and Rigour in Computational Neuroscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Crook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mcdougal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1201,51 +1201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Rp] Dendrodendritic inhibition and simulated odor responses in a detailed olfactory bulb network model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReScience C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1547,64 +1547,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkheia: Data Management and Communication for Open Computational Neuroscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ján Antolík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12, pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1766,602 +1766,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Commitment to Open Source in Neuroscience</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">26th Annual Computational Neuroscience Meeting (CNS*2017): Part 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Angus Silver</w:t>
+                <w:t xml:space="preserve">Leonid L. Rubchinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Ascoli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sungwoo Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Klijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Cumming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2017.10.013⟩</w:t>
+              <w:t xml:space="preserve">BMC Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (Suppl 1), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12868-017-0371-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064834v1</w:t>
+                <w:t xml:space="preserve">hal-01580190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">26th Annual Computational Neuroscience Meeting (CNS*2017): Part 2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainable computational science: the ReScience initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Cumming</w:t>
+                <w:t xml:space="preserve">Nicolas P. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Yates</w:t>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arildsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12868-017-0371-2⟩</w:t>
+              <w:t xml:space="preserve">PeerJ Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.e142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj-cs.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580190v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable computational science: the ReScience initiative</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward standard practices for sharing computer code and programs in neuroscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Arildsen</w:t>
+                <w:t xml:space="preserve">Stephen Eglen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Barba</w:t>
+                <w:t xml:space="preserve">Ben Marwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Halchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoaib Sufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj-cs.142⟩</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (6), pp.770-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nn.4550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592078v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward standard practices for sharing computer code and programs in neuroscience</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yaroslav Halchenko</w:t>
+                <w:t xml:space="preserve">A Commitment to Open Source in Neuroscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padraig Gleeson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hanke</w:t>
+                <w:t xml:space="preserve">R Angus Silver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoaib Sufi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giorgio Ascoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (6), pp.770-773. </w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (5), pp.964-965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nn.4550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2017.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064847v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche reproductible : une communication scientifique explicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Deux débats sur les données, 3 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2559,51 +2559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C Cannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon M. Crook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautham Ganapathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2667,51 +2667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient generation of connectivity in neuronal networks from simulator-independent descriptions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Djurfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen M Eppler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2892,64 +2892,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated workflows for spiking neuronal network simulations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ján Antolík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Front Neuroinform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2977,105 +2977,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Capture of Experiment Context for Easier Reproducibility in Computational Research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Collaborative modelling: the future of computational neuroscience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (4), pp.48-56. </w:t>
+              <w:t xml:space="preserve">Network: Computation in Neural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (4), pp.157-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCSE.2012.41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/0954898X.2012.718482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055702v1</w:t>
+                <w:t xml:space="preserve">hal-01055579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating, documenting and sharing network models.</w:t>
               </w:r>
@@ -3113,51 +3113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network: Computation in Neural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (4), pp.131-49. </w:t>
@@ -3189,105 +3189,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative modelling: the future of computational neuroscience?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Automated Capture of Experiment Context for Easier Reproducibility in Computational Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network: Computation in Neural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23 (4), pp.157-66. </w:t>
+              <w:t xml:space="preserve">Computing in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (4), pp.48-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/0954898X.2012.718482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MCSE.2012.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055579v1</w:t>
+                <w:t xml:space="preserve">hal-01055702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive workflow for general-purpose neural modeling with highly configurable neuromorphic hardware systems.</w:t>
               </w:r>
@@ -3535,486 +3535,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in programming languages for neuroscience simulations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">PyNN: A Common Interface for Neuronal Network Simulators.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael L Hines</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brüderle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Eppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Kremkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eilif Muller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/neuro.01.036.2009⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/neuro.11.011.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586787v1</w:t>
+                <w:t xml:space="preserve">hal-00586786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyNN: A Common Interface for Neuronal Network Simulators.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliable recall of spontaneous activity patterns in cortical networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew P. Davison</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Frégnac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/neuro.11.011.2008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (46), pp.14596-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0753-09.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586786v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEURON and Python.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael L Hines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eilif Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Front Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3, pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/neuro.11.001.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable recall of spontaneous activity patterns in cortical networks.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Trends in programming languages for neuroscience simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Frégnac</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael L Hines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eilif Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (46), pp.14596-606. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (3), pp.374-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0753-09.2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/neuro.01.036.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444943v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing a Novel Modeling Tool: A Python-based Interface for a Neuromorphic Hardware System</w:t>
               </w:r>
@@ -4262,273 +4262,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical and phenomenological models of multiple spike interactions in spike-timing dependent plasticity.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quan Zou</w:t>
+                <w:t xml:space="preserve">Learning cross-modal spatial transformations through spike timing-dependent plasticity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew P. Davison</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Frégnac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Neural Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (21), pp.5604-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5263-05.2006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120626v1</w:t>
+                <w:t xml:space="preserve">hal-00120625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning cross-modal spatial transformations through spike timing-dependent plasticity.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Biophysical and phenomenological models of multiple spike interactions in spike-timing dependent plasticity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Badoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Neural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (2), pp.79-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120625v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automated population of an online database of neuronal models (ModelDB) with citation information, using PubMed for validation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas M Morse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4614,51 +4614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrodendritic inhibition and simulated odor responses in a detailed olfactory bulb network model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianfeng Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4744,51 +4744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas M Morse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Marenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4852,51 +4852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reduced compartmental model of the mitral cell for use in network models of the olfactory bulb.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4979,103 +4979,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmholtz: a customizable framework for neurophysiology data management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Guarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Manette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroinformatics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INCF, Stockholm, Sweden, Aug 2013, Stockholm, Sweden. </w:t>
@@ -5107,558 +5107,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STDP in topogra-phical neuronal networks.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Reliable recall of spontaneous activity patterns in chaotic cortical networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Diesmann</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Frégnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 44th Japan Workshop - ISTC-RIKEN BSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Wako, Japan. pp.en cours</w:t>
+              <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00382367v1</w:t>
+                <w:t xml:space="preserve">hal-00331545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable recall of spontaneous activity patterns in chaotic cortical networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">STDP in topogra-phical neuronal networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrew Davison</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Morrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diesmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Frégnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 44th Japan Workshop - ISTC-RIKEN BSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Wako, Japan. pp.en cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331545v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticité associative dépendante de l'ordre temporel entre activités pré- et post-synaptiques (Spike Timing Dependent Plasticity) : son implication dans l'adaptation fonctionnelle des réseaux sensoriels et l'apprentissage perceptif.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bal</w:t>
+                <w:t xml:space="preserve">PyNN: Towards a universal neural simulator API in Python.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Kremkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Baudot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Perrinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eilif Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'ACI (Action Concertée Incitative) Neurosciences Intégratives et Computationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France. pp.en cours</w:t>
+              <w:t xml:space="preserve">CNS 2007 Proceedings of the 16th Annual Computational Neuroscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Toronto, Canada. pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380905v1</w:t>
+                <w:t xml:space="preserve">hal-00381688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyNN: Towards a universal neural simulator API in Python.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Plasticité associative dépendante de l'ordre temporel entre activités pré- et post-synaptiques (Spike Timing Dependent Plasticity) : son implication dans l'adaptation fonctionnelle des réseaux sensoriels et l'apprentissage perceptif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Badoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Perrinet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Destexhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS 2007 Proceedings of the 16th Annual Computational Neuroscience Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Toronto, Canada. pp.73</w:t>
+              <w:t xml:space="preserve">Colloque de l'ACI (Action Concertée Incitative) Neurosciences Intégratives et Computationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France. pp.en cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381688v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined pyschophysical--modelling investigation of the mechanisms of tactile picture perception.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Frégnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5703,208 +5703,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training a network of spiking neurons to perform coordinate transformations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Learning simple computations in spiking basis function networks using spike time-dependent plasticity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Frégnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Annual Meeting of the Society for Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, San Diego, United States. pp.4</w:t>
+              <w:t xml:space="preserve">4th Forum of European Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Lisbon, Portugal. pp.A224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00379386v1</w:t>
+                <w:t xml:space="preserve">hal-00379381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning simple computations in spiking basis function networks using spike time-dependent plasticity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training a network of spiking neurons to perform coordinate transformations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew P. Davison</w:t>
+                <w:t xml:space="preserve">Yves Frégnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Forum of European Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Lisbon, Portugal. pp.A224</w:t>
+              <w:t xml:space="preserve">34th Annual Meeting of the Society for Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, San Diego, United States. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00379381v1</w:t>
+                <w:t xml:space="preserve">hal-00379386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spike synchronization in a biophysically-detailed model of the olfactory bulb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6034,77 +6034,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Estebanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Annual Meeting of the Organization for Human Brain Mapping (HBM 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Québec, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6161,51 +6161,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumatra: a toolkit for reproducible research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Mattioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6269,90 +6269,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity in Neuronal Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frégnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Frégnac</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Képès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.291-338, 2007, Complex Systems and Interdisciplinary Science vol.3, 9789812706959</w:t>
@@ -6381,90 +6381,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity and level hierarchy in neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frégnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Frégnac</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Képès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific Publishing Company, pp.1-52, 2007, Complex Systems and Interdisciplinary Science, vol. 3</w:t>
@@ -6493,51 +6493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologically-Detailed Network Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jianfeng Feng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Neuroscience. A Comprehensive Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapman &amp; Hall / CRC Press, pp.287-304, 2004, Chapman &amp; Hall/CRC Mathematical Biology and Medicine</w:t>
@@ -6611,77 +6611,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model descriptions in Neuroscience: computational performance and collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Garcia-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lungsi Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6712,77 +6712,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cortico-thalamic loop attunes competitive lateral interactions across retinotopic and orientation preference maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico G Guarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew P. Davison</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Frégnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ján Antolík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -6836,51 +6836,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fairgraph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Zerlaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6937,64 +6937,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBRAINS Live Papers platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:314568a8bdbfd3e16c87e4980b095cafdf24e628;origin=https://hal.archives-ouvertes.fr/hal-04930633;visit=swh:1:snp:8449e9b9792d0cdc6bf2113c31f55dafffbac179;anchor=swh:1:rel:40f310b889a622b7edfebbfd767191b7a2892b17;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7015,710 +7015,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HBP Neuromorphic Computing Platform version 2021A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Neo v0.10.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Sprenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter N Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Bürgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:6cfc16b5cdb3e9780f64acc78a75761be7242960;origin=https://hal.archives-ouvertes.fr/hal-04930650;visit=swh:1:snp:de066e0c290f9002a2414d244680e7be2c58c2e8;anchor=swh:1:rel:dfb9bdea15a4c3fc7ac246c06a1bc0db09c91010;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330386v1</w:t>
+                <w:t xml:space="preserve">hal-04930650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neo Viewer v1.4.0</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">HBP Model Validation Framework v1.7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330213v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neo v0.10.0</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">HBP Neuromorphic Computing Platform version 2021A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Bürgers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04930650v1</w:t>
+                <w:t xml:space="preserve">hal-03330386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HBP Model Validation Framework v1.7</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Neo Viewer v1.4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Ates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Fragnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330341v1</w:t>
+                <w:t xml:space="preserve">hal-03330213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neo v0.9.0</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Garcia</w:t>
+                <w:t xml:space="preserve">PyNN v0.9.6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Kleinjohann</w:t>
+                <w:t xml:space="preserve">Laurent U Perrinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Ates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo van Kemenade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Achileas Koutsou</w:t>
+                <w:t xml:space="preserve">Eric Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330047v1</w:t>
+                <w:t xml:space="preserve">hal-03330164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyNN v0.9.6</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew P. Davison</w:t>
+                <w:t xml:space="preserve">Neo v0.9.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Sprenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kleinjohann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent U Perrinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Onur Ates</w:t>
+                <w:t xml:space="preserve">Hugo van Kemenade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Müller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Cagnol</w:t>
+                <w:t xml:space="preserve">Achileas Koutsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330164v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neo v0.8.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achileas Koutsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chek Yin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard C Gerkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo van Kemenade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kleinjohann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
@@ -7740,51 +7740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fairgraph v0.5.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glynis Mattheisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7997,51 +7997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Sinha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraig Gleeson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#243;ris Marin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dura-Bernal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Panagiotou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.95135.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Antol&#237;k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cagnol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor R&#243;zsa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fr&#233;gnac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012342" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04551480v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Ates" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Appukuttan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lissande Fragnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fragnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Davison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101710" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03783756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca L. Bologna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sch&#252;rmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Migliore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-022-09598-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03788861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Leonardo Bologna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Smiriglia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alina Lupascu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2022.991609" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84463" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03846983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2022.1041423" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ra S&#225;ray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A R&#246;ssert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Migliore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Vitale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008114" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Crook" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcdougal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ekkehard Plesser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.00023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3972130" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913116v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kael Dai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hernando" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Billeh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gratiy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Planas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007696" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cantarelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Quintana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Earnshaw" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.05.019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01737956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01996352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Blundell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Cleland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Close" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00068" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Angus Silver" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ascoli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2017.10.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580190v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid L. Rubchinsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoo Ahn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Klijn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Cumming" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Yates" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12868-017-0371-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064847v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Eglen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Marwick" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Halchenko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanke" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoaib Sufi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4550" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478360v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pouzat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159440v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eilif Muller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Bednar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Diesmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Gewaltig" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hines" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2015.00011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055565v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Cannon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon M. Crook" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautham Ganapathy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055563v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Djurfeldt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen M Eppler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00043" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055571v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Guarino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Jennings" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pr&#246;pper" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2013.00034" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055702v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2012.41" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055577v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Berger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cannon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0954898X.2012.722743" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055579v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0954898X.2012.718482" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635967v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Br&#252;derle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai A Petrovici" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Vogginger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ehrlich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-011-0435-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586776v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Hines" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy O Billings" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000815" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586787v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.01.036.2009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586786v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Eppler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kremkow" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.11.011.2008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586782v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.11.001.2009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444943v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0753-09.2009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03047041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Muller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Davison" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schemmel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.11.017.2009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180662v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolph" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Carnevale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beeman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-007-0038-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120626v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Badoual" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Zou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5263-05.2006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299855v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Morse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon M Shepherd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/NI:2:3:327" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299879v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Feng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00623.2002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586793v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marenco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/NI:1:1:135" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635986v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feng" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brown" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03047325v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manette" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2013.09.00025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382367v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Morrison" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diesmann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331545v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380905v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destexhe" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381688v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Newell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379386v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379381v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Feng" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-2312(01)00391-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HP5QM4V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128682v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Estebanez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445182v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mattioni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Samarkanov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Tele&#324;czuk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739550v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211742v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377318v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586671v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lungsi Sharma" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304628v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico G Guarino" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942684v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Zerlaut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Najafi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynis Mattheisen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:314568a8bdbfd3e16c87e4980b095cafdf24e628;origin=https://hal.archives-ouvertes.fr/hal-04930633;visit=swh:1:snp:8449e9b9792d0cdc6bf2113c31f55dafffbac179;anchor=swh:1:rel:40f310b889a622b7edfebbfd767191b7a2892b17;path=/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330386v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duperrier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330213v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930650v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sprenger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N Steinmetz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen B&#252;rgers" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6cfc16b5cdb3e9780f64acc78a75761be7242960;origin=https://hal.archives-ouvertes.fr/hal-04930650;visit=swh:1:snp:de066e0c290f9002a2414d244680e7be2c58c2e8;anchor=swh:1:rel:dfb9bdea15a4c3fc7ac246c06a1bc0db09c91010;path=/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330341v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330047v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kleinjohann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo van Kemenade" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achileas Koutsou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330164v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent U Perrinet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#252;ller" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329305v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chek Yin Choi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Gerkin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330091v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Sinha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraig Gleeson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#243;ris Marin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dura-Bernal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Panagiotou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.95135.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04551480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Ates" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Appukuttan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lissande Fragnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fragnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Davison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101710" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Antol&#237;k" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cagnol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor R&#243;zsa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fr&#233;gnac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012342" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03783756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca L. Bologna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sch&#252;rmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Migliore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-022-09598-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03788861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Leonardo Bologna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Smiriglia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alina Lupascu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2022.991609" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84463" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03846983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2022.1041423" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ra S&#225;ray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A R&#246;ssert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Migliore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Vitale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008114" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Crook" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcdougal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ekkehard Plesser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.00023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3972130" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913116v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kael Dai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hernando" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Billeh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gratiy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Planas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007696" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cantarelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Quintana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Earnshaw" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.05.019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01737956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01996352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Blundell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Cleland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Close" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00068" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid L. Rubchinsky" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoo Ahn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Klijn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Cumming" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Yates" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12868-017-0371-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Eglen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Marwick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Halchenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoaib Sufi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4550" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Angus Silver" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ascoli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2017.10.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478360v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pouzat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159440v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eilif Muller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Bednar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Diesmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Gewaltig" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hines" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2015.00011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055565v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Cannon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon M. Crook" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautham Ganapathy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055563v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Djurfeldt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen M Eppler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00043" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055571v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Guarino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Jennings" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pr&#246;pper" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2013.00034" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055579v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0954898X.2012.718482" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055577v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Berger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cannon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0954898X.2012.722743" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055702v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2012.41" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635967v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Br&#252;derle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai A Petrovici" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Vogginger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ehrlich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-011-0435-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586776v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Hines" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy O Billings" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000815" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586786v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Eppler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kremkow" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.11.011.2008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444943v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0753-09.2009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586782v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.11.001.2009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586787v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.01.036.2009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03047041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Muller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Davison" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schemmel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.11.017.2009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180662v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolph" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Carnevale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beeman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-007-0038-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120625v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5263-05.2006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120626v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Badoual" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Zou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299855v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Morse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon M Shepherd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/NI:2:3:327" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299879v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Feng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00623.2002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586793v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marenco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/NI:1:1:135" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635986v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feng" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brown" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03047325v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manette" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2013.09.00025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331545v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382367v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Morrison" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diesmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380905v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destexhe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Newell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379381v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379386v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Feng" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-2312(01)00391-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HP5QM4V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128682v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Estebanez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445182v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mattioni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Samarkanov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Tele&#324;czuk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739550v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211742v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377318v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586671v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lungsi Sharma" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304628v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico G Guarino" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942684v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Zerlaut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Najafi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynis Mattheisen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:314568a8bdbfd3e16c87e4980b095cafdf24e628;origin=https://hal.archives-ouvertes.fr/hal-04930633;visit=swh:1:snp:8449e9b9792d0cdc6bf2113c31f55dafffbac179;anchor=swh:1:rel:40f310b889a622b7edfebbfd767191b7a2892b17;path=/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930650v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sprenger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N Steinmetz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen B&#252;rgers" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6cfc16b5cdb3e9780f64acc78a75761be7242960;origin=https://hal.archives-ouvertes.fr/hal-04930650;visit=swh:1:snp:de066e0c290f9002a2414d244680e7be2c58c2e8;anchor=swh:1:rel:dfb9bdea15a4c3fc7ac246c06a1bc0db09c91010;path=/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330341v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330386v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duperrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330213v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330164v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent U Perrinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#252;ller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kleinjohann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo van Kemenade" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achileas Koutsou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329305v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chek Yin Choi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Gerkin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330091v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>