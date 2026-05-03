--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -234,321 +234,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeoViewer: Facilitating reuse of electrophysiology data through browser-based interactive visualization</w:t>
+                <w:t xml:space="preserve">A comprehensive data-driven model of cat primary visual cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onur Ates</w:t>
+                <w:t xml:space="preserve">Ján Antolík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
+                <w:t xml:space="preserve">Rémy Cagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélissande Fragnaud</w:t>
+                <w:t xml:space="preserve">Tibor Rózsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Fragnaud</w:t>
+                <w:t xml:space="preserve">Cyril Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew P. Davison</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Frégnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26, pp.101710. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (8), pp.e1012342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551480v1</w:t>
+                <w:t xml:space="preserve">hal-04749948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive data-driven model of cat primary visual cortex</w:t>
+                <w:t xml:space="preserve">NeoViewer: Facilitating reuse of electrophysiology data through browser-based interactive visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ján Antolík</w:t>
+                <w:t xml:space="preserve">Onur Ates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Cagnol</w:t>
+                <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tibor Rózsa</w:t>
+                <w:t xml:space="preserve">Hélissande Fragnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Monier</w:t>
+                <w:t xml:space="preserve">Corentin Fragnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Frégnac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrew P. Davison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (8), pp.e1012342. </w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.101710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749948v1</w:t>
+                <w:t xml:space="preserve">hal-04551480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBRAINS Live Papers - Interactive Resource Sheets for Computational Studies in Neuroscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca L. Bologna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -556,51 +556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Schürmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21 (1), pp.101-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -673,64 +673,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Smiriglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alina Lupascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, pp.991609. </w:t>
@@ -768,64 +768,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A faster way to model neuronal circuitry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, pp.e84463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -859,64 +859,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducing and quantitatively validating a biologically-constrained point-neuron model of CA1 pyramidal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, pp.1041423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -976,51 +976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sára Sáray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian A Rössert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1097,51 +1097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Reproducibility and Rigour in Computational Neuroscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Crook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mcdougal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1201,51 +1201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Rp] Dendrodendritic inhibition and simulated odor responses in a detailed olfactory bulb network model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReScience C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1547,64 +1547,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkheia: Data Management and Communication for Open Computational Neuroscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ján Antolík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12, pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2187,51 +2187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Commitment to Open Source in Neuroscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Padraig Gleeson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Angus Silver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2304,51 +2304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche reproductible : une communication scientifique explicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2559,51 +2559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C Cannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon M. Crook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautham Ganapathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2667,51 +2667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient generation of connectivity in neuronal networks from simulator-independent descriptions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Djurfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen M Eppler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2892,64 +2892,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated workflows for spiking neuronal network simulations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ján Antolík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Front Neuroinform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2977,269 +2977,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative modelling: the future of computational neuroscience?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Creating, documenting and sharing network models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon M. Crook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Bednar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network: Computation in Neural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 23 (4), pp.157-66. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/0954898X.2012.718482⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 23 (4), pp.131-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/0954898X.2012.722743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055579v1</w:t>
+                <w:t xml:space="preserve">hal-01055577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating, documenting and sharing network models.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Collaborative modelling: the future of computational neuroscience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network: Computation in Neural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 23 (4), pp.131-49. </w:t>
+              <w:t xml:space="preserve">, 2012, 23 (4), pp.157-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/0954898X.2012.722743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/0954898X.2012.718482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01055577v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Capture of Experiment Context for Easier Reproducibility in Computational Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (4), pp.48-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3535,486 +3535,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyNN: A Common Interface for Neuronal Network Simulators.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Trends in programming languages for neuroscience simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jens Kremkow</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael L Hines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eilif Muller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/neuro.11.011.2008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (3), pp.374-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/neuro.01.036.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586786v1</w:t>
+                <w:t xml:space="preserve">hal-00586787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable recall of spontaneous activity patterns in cortical networks.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">PyNN: A Common Interface for Neuronal Network Simulators.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brüderle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Eppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Kremkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eilif Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0753-09.2009⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/neuro.11.011.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444943v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEURON and Python.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael L Hines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eilif Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Front Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3, pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/neuro.11.001.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in programming languages for neuroscience simulations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliable recall of spontaneous activity patterns in cortical networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew P. Davison</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eilif Muller</w:t>
+                <w:t xml:space="preserve">Yves Frégnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 3 (3), pp.374-80. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (46), pp.14596-606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/neuro.01.036.2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0753-09.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586787v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing a Novel Modeling Tool: A Python-based Interface for a Neuromorphic Hardware System</w:t>
               </w:r>
@@ -4268,64 +4268,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning cross-modal spatial transformations through spike timing-dependent plasticity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Frégnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 26 (21), pp.5604-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4385,51 +4385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Badoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quan Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rudolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4484,51 +4484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automated population of an online database of neuronal models (ModelDB) with citation information, using PubMed for validation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas M Morse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4614,51 +4614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrodendritic inhibition and simulated odor responses in a detailed olfactory bulb network model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianfeng Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4744,51 +4744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas M Morse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Marenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4852,51 +4852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reduced compartmental model of the mitral cell for use in network models of the olfactory bulb.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4979,51 +4979,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmholtz: a customizable framework for neurophysiology data management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5031,51 +5031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Guarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Manette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroinformatics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INCF, Stockholm, Sweden, Aug 2013, Stockholm, Sweden. </w:t>
@@ -5107,312 +5107,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable recall of spontaneous activity patterns in chaotic cortical networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">STDP in topogra-phical neuronal networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrew Davison</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Morrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diesmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Frégnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 44th Japan Workshop - ISTC-RIKEN BSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Wako, Japan. pp.en cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331545v1</w:t>
+                <w:t xml:space="preserve">hal-00382367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STDP in topogra-phical neuronal networks.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Reliable recall of spontaneous activity patterns in chaotic cortical networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Diesmann</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Frégnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 44th Japan Workshop - ISTC-RIKEN BSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Wako, Japan. pp.en cours</w:t>
+              <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382367v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyNN: Towards a universal neural simulator API in Python.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Kremkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5502,51 +5502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5588,77 +5588,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined pyschophysical--modelling investigation of the mechanisms of tactile picture perception.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Frégnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5709,51 +5709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning simple computations in spiking basis function networks using spike time-dependent plasticity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Forum of European Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lisbon, Portugal. pp.A224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5778,64 +5778,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training a network of spiking neurons to perform coordinate transformations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Frégnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual Meeting of the Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, San Diego, United States. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5860,51 +5860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spike synchronization in a biophysically-detailed model of the olfactory bulb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6034,77 +6034,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Estebanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Annual Meeting of the Organization for Human Brain Mapping (HBM 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Québec, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6161,51 +6161,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumatra: a toolkit for reproducible research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Mattioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6269,77 +6269,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity in Neuronal Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frégnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6381,77 +6381,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity and level hierarchy in neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frégnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6493,51 +6493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologically-Detailed Network Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jianfeng Feng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Neuroscience. A Comprehensive Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapman &amp; Hall / CRC Press, pp.287-304, 2004, Chapman &amp; Hall/CRC Mathematical Biology and Medicine</w:t>
@@ -6611,77 +6611,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model descriptions in Neuroscience: computational performance and collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Garcia-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lungsi Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6712,77 +6712,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cortico-thalamic loop attunes competitive lateral interactions across retinotopic and orientation preference maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico G Guarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew P. Davison</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Frégnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ján Antolík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -6836,51 +6836,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fairgraph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Zerlaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6937,64 +6937,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBRAINS Live Papers platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:314568a8bdbfd3e16c87e4980b095cafdf24e628;origin=https://hal.archives-ouvertes.fr/hal-04930633;visit=swh:1:snp:8449e9b9792d0cdc6bf2113c31f55dafffbac179;anchor=swh:1:rel:40f310b889a622b7edfebbfd767191b7a2892b17;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7015,474 +7015,474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neo v0.10.0</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Neo Viewer v1.4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...27 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Ates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Fragnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930650v1</w:t>
+                <w:t xml:space="preserve">hal-03330213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HBP Model Validation Framework v1.7</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">HBP Neuromorphic Computing Platform version 2021A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330341v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HBP Neuromorphic Computing Platform version 2021A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Neo v0.10.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Sprenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter N Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Bürgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Duperrier</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨swh:1:dir:6cfc16b5cdb3e9780f64acc78a75761be7242960;origin=https://hal.archives-ouvertes.fr/hal-04930650;visit=swh:1:snp:de066e0c290f9002a2414d244680e7be2c58c2e8;anchor=swh:1:rel:dfb9bdea15a4c3fc7ac246c06a1bc0db09c91010;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330386v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neo Viewer v1.4.0</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">HBP Model Validation Framework v1.7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330213v1</w:t>
+                <w:t xml:space="preserve">hal-03330341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyNN v0.9.6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent U Perrinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onur Ates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
@@ -7504,51 +7504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neo v0.9.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Sprenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7740,51 +7740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fairgraph v0.5.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glynis Mattheisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7997,51 +7997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Sinha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraig Gleeson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#243;ris Marin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dura-Bernal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Panagiotou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.95135.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04551480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Ates" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Appukuttan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lissande Fragnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fragnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Davison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101710" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Antol&#237;k" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cagnol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor R&#243;zsa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fr&#233;gnac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012342" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03783756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca L. Bologna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sch&#252;rmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Migliore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-022-09598-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03788861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Leonardo Bologna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Smiriglia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alina Lupascu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2022.991609" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84463" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03846983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2022.1041423" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ra S&#225;ray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A R&#246;ssert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Migliore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Vitale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008114" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Crook" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcdougal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ekkehard Plesser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.00023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3972130" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913116v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kael Dai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hernando" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Billeh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gratiy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Planas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007696" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cantarelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Quintana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Earnshaw" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.05.019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01737956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01996352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Blundell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Cleland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Close" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00068" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid L. Rubchinsky" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoo Ahn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Klijn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Cumming" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Yates" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12868-017-0371-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Eglen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Marwick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Halchenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoaib Sufi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4550" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Angus Silver" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ascoli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2017.10.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478360v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pouzat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159440v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eilif Muller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Bednar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Diesmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Gewaltig" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hines" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2015.00011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055565v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Cannon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon M. Crook" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautham Ganapathy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055563v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Djurfeldt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen M Eppler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00043" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055571v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Guarino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Jennings" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pr&#246;pper" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2013.00034" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055579v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0954898X.2012.718482" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055577v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Berger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cannon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0954898X.2012.722743" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055702v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2012.41" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635967v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Br&#252;derle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai A Petrovici" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Vogginger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ehrlich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-011-0435-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586776v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Hines" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy O Billings" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000815" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586786v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Eppler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kremkow" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.11.011.2008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444943v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0753-09.2009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586782v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.11.001.2009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586787v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.01.036.2009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03047041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Muller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Davison" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schemmel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.11.017.2009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180662v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolph" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Carnevale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beeman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-007-0038-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120625v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5263-05.2006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120626v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Badoual" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Zou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299855v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Morse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon M Shepherd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/NI:2:3:327" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299879v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Feng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00623.2002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586793v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marenco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/NI:1:1:135" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635986v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feng" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brown" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03047325v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manette" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2013.09.00025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331545v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382367v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Morrison" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diesmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380905v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destexhe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Newell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379381v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379386v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Feng" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-2312(01)00391-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HP5QM4V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128682v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Estebanez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445182v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mattioni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Samarkanov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Tele&#324;czuk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739550v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211742v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377318v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586671v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lungsi Sharma" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304628v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico G Guarino" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942684v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Zerlaut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Najafi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynis Mattheisen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:314568a8bdbfd3e16c87e4980b095cafdf24e628;origin=https://hal.archives-ouvertes.fr/hal-04930633;visit=swh:1:snp:8449e9b9792d0cdc6bf2113c31f55dafffbac179;anchor=swh:1:rel:40f310b889a622b7edfebbfd767191b7a2892b17;path=/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930650v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sprenger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N Steinmetz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen B&#252;rgers" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6cfc16b5cdb3e9780f64acc78a75761be7242960;origin=https://hal.archives-ouvertes.fr/hal-04930650;visit=swh:1:snp:de066e0c290f9002a2414d244680e7be2c58c2e8;anchor=swh:1:rel:dfb9bdea15a4c3fc7ac246c06a1bc0db09c91010;path=/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330341v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330386v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duperrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330213v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330164v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent U Perrinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#252;ller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kleinjohann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo van Kemenade" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achileas Koutsou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329305v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chek Yin Choi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Gerkin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330091v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Sinha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraig Gleeson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#243;ris Marin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dura-Bernal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Panagiotou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.95135.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Antol&#237;k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cagnol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor R&#243;zsa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fr&#233;gnac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012342" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04551480v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Ates" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Appukuttan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lissande Fragnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fragnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Davison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101710" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03783756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca L. Bologna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sch&#252;rmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Migliore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-022-09598-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03788861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Leonardo Bologna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Smiriglia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alina Lupascu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2022.991609" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84463" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03846983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2022.1041423" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ra S&#225;ray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A R&#246;ssert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Migliore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Vitale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008114" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Crook" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcdougal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ekkehard Plesser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.00023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3972130" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913116v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kael Dai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hernando" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Billeh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gratiy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Planas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007696" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cantarelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Quintana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Earnshaw" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.05.019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01737956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01996352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Blundell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Cleland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Close" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00068" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid L. Rubchinsky" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoo Ahn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Klijn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Cumming" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Yates" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12868-017-0371-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Eglen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Marwick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Halchenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoaib Sufi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4550" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Angus Silver" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ascoli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2017.10.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478360v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pouzat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159440v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eilif Muller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Bednar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Diesmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Gewaltig" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hines" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2015.00011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055565v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Cannon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon M. Crook" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautham Ganapathy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055563v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Djurfeldt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen M Eppler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00043" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055571v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Guarino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Jennings" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pr&#246;pper" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2013.00034" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Berger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cannon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0954898X.2012.722743" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055579v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0954898X.2012.718482" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055702v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2012.41" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635967v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Br&#252;derle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai A Petrovici" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Vogginger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ehrlich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-011-0435-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586776v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Hines" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy O Billings" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000815" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586787v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.01.036.2009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586786v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Eppler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kremkow" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.11.011.2008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586782v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.11.001.2009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444943v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0753-09.2009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03047041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Muller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Davison" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schemmel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.11.017.2009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180662v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolph" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Carnevale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beeman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-007-0038-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120625v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5263-05.2006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120626v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Badoual" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Zou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299855v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Morse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon M Shepherd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/NI:2:3:327" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299879v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Feng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00623.2002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586793v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marenco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/NI:1:1:135" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635986v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feng" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brown" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03047325v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manette" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2013.09.00025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382367v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Morrison" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diesmann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331545v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380905v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destexhe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Newell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379381v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379386v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Feng" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-2312(01)00391-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HP5QM4V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128682v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Estebanez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445182v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mattioni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Samarkanov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Tele&#324;czuk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739550v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211742v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377318v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586671v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lungsi Sharma" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304628v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico G Guarino" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942684v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Zerlaut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Najafi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynis Mattheisen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:314568a8bdbfd3e16c87e4980b095cafdf24e628;origin=https://hal.archives-ouvertes.fr/hal-04930633;visit=swh:1:snp:8449e9b9792d0cdc6bf2113c31f55dafffbac179;anchor=swh:1:rel:40f310b889a622b7edfebbfd767191b7a2892b17;path=/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330213v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330386v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duperrier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930650v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sprenger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N Steinmetz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen B&#252;rgers" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6cfc16b5cdb3e9780f64acc78a75761be7242960;origin=https://hal.archives-ouvertes.fr/hal-04930650;visit=swh:1:snp:de066e0c290f9002a2414d244680e7be2c58c2e8;anchor=swh:1:rel:dfb9bdea15a4c3fc7ac246c06a1bc0db09c91010;path=/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330341v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330164v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent U Perrinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#252;ller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kleinjohann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo van Kemenade" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achileas Koutsou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329305v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chek Yin Choi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Gerkin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330091v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>