--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -234,321 +234,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive data-driven model of cat primary visual cortex</w:t>
+                <w:t xml:space="preserve">NeoViewer: Facilitating reuse of electrophysiology data through browser-based interactive visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ján Antolík</w:t>
+                <w:t xml:space="preserve">Onur Ates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Cagnol</w:t>
+                <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tibor Rózsa</w:t>
+                <w:t xml:space="preserve">Hélissande Fragnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Monier</w:t>
+                <w:t xml:space="preserve">Corentin Fragnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Frégnac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrew P. Davison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (8), pp.e1012342. </w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.101710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749948v1</w:t>
+                <w:t xml:space="preserve">hal-04551480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeoViewer: Facilitating reuse of electrophysiology data through browser-based interactive visualization</w:t>
+                <w:t xml:space="preserve">A comprehensive data-driven model of cat primary visual cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onur Ates</w:t>
+                <w:t xml:space="preserve">Ján Antolík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
+                <w:t xml:space="preserve">Rémy Cagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélissande Fragnaud</w:t>
+                <w:t xml:space="preserve">Tibor Rózsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Fragnaud</w:t>
+                <w:t xml:space="preserve">Cyril Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew P. Davison</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Frégnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26, pp.101710. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (8), pp.e1012342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551480v1</w:t>
+                <w:t xml:space="preserve">hal-04749948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBRAINS Live Papers - Interactive Resource Sheets for Computational Studies in Neuroscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca L. Bologna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -556,51 +556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Schürmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21 (1), pp.101-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -673,64 +673,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Smiriglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alina Lupascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, pp.991609. </w:t>
@@ -768,64 +768,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A faster way to model neuronal circuitry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, pp.e84463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -859,64 +859,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducing and quantitatively validating a biologically-constrained point-neuron model of CA1 pyramidal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, pp.1041423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -976,51 +976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sára Sáray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian A Rössert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1097,51 +1097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Reproducibility and Rigour in Computational Neuroscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Crook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mcdougal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1201,51 +1201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Rp] Dendrodendritic inhibition and simulated odor responses in a detailed olfactory bulb network model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReScience C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1547,64 +1547,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkheia: Data Management and Communication for Open Computational Neuroscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ján Antolík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12, pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2187,51 +2187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Commitment to Open Source in Neuroscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Padraig Gleeson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Angus Silver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2304,51 +2304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche reproductible : une communication scientifique explicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hinsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2559,51 +2559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C Cannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon M. Crook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautham Ganapathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2667,51 +2667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient generation of connectivity in neuronal networks from simulator-independent descriptions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Djurfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen M Eppler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2892,64 +2892,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated workflows for spiking neuronal network simulations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ján Antolík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Front Neuroinform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2977,269 +2977,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01055572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating, documenting and sharing network models.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Collaborative modelling: the future of computational neuroscience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network: Computation in Neural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 23 (4), pp.131-49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/0954898X.2012.722743⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 23 (4), pp.157-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/0954898X.2012.718482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055577v1</w:t>
+                <w:t xml:space="preserve">hal-01055579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative modelling: the future of computational neuroscience?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Creating, documenting and sharing network models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon M. Crook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Bednar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network: Computation in Neural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 23 (4), pp.157-66. </w:t>
+              <w:t xml:space="preserve">, 2012, 23 (4), pp.131-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/0954898X.2012.718482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/0954898X.2012.722743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01055579v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Capture of Experiment Context for Easier Reproducibility in Computational Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (4), pp.48-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3535,486 +3535,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in programming languages for neuroscience simulations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">PyNN: A Common Interface for Neuronal Network Simulators.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael L Hines</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brüderle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Eppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Kremkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eilif Muller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/neuro.01.036.2009⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/neuro.11.011.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586787v1</w:t>
+                <w:t xml:space="preserve">hal-00586786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyNN: A Common Interface for Neuronal Network Simulators.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliable recall of spontaneous activity patterns in cortical networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew P. Davison</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Frégnac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/neuro.11.011.2008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (46), pp.14596-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0753-09.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586786v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEURON and Python.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael L Hines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eilif Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Front Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3, pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/neuro.11.001.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable recall of spontaneous activity patterns in cortical networks.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Trends in programming languages for neuroscience simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Frégnac</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael L Hines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eilif Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (46), pp.14596-606. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (3), pp.374-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0753-09.2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/neuro.01.036.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444943v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing a Novel Modeling Tool: A Python-based Interface for a Neuromorphic Hardware System</w:t>
               </w:r>
@@ -4268,64 +4268,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning cross-modal spatial transformations through spike timing-dependent plasticity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Frégnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 26 (21), pp.5604-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4385,51 +4385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Badoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quan Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rudolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4484,51 +4484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automated population of an online database of neuronal models (ModelDB) with citation information, using PubMed for validation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas M Morse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4614,51 +4614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrodendritic inhibition and simulated odor responses in a detailed olfactory bulb network model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianfeng Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4744,51 +4744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas M Morse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Marenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4852,51 +4852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reduced compartmental model of the mitral cell for use in network models of the olfactory bulb.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4979,51 +4979,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmholtz: a customizable framework for neurophysiology data management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5031,51 +5031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Guarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Manette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroinformatics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INCF, Stockholm, Sweden, Aug 2013, Stockholm, Sweden. </w:t>
@@ -5107,312 +5107,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STDP in topogra-phical neuronal networks.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Reliable recall of spontaneous activity patterns in chaotic cortical networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Diesmann</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Frégnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 44th Japan Workshop - ISTC-RIKEN BSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Wako, Japan. pp.en cours</w:t>
+              <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00382367v1</w:t>
+                <w:t xml:space="preserve">hal-00331545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable recall of spontaneous activity patterns in chaotic cortical networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">STDP in topogra-phical neuronal networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrew Davison</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Morrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diesmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Frégnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 44th Japan Workshop - ISTC-RIKEN BSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Wako, Japan. pp.en cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331545v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyNN: Towards a universal neural simulator API in Python.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Kremkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5502,51 +5502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5588,77 +5588,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined pyschophysical--modelling investigation of the mechanisms of tactile picture perception.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Frégnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5709,51 +5709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning simple computations in spiking basis function networks using spike time-dependent plasticity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Forum of European Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lisbon, Portugal. pp.A224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5778,64 +5778,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training a network of spiking neurons to perform coordinate transformations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Frégnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual Meeting of the Society for Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, San Diego, United States. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5860,51 +5860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spike synchronization in a biophysically-detailed model of the olfactory bulb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6034,77 +6034,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Estebanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Annual Meeting of the Organization for Human Brain Mapping (HBM 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Québec, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6161,51 +6161,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumatra: a toolkit for reproducible research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Mattioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6269,77 +6269,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity in Neuronal Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frégnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6381,77 +6381,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity and level hierarchy in neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frégnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destexhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6493,51 +6493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologically-Detailed Network Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jianfeng Feng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Neuroscience. A Comprehensive Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapman &amp; Hall / CRC Press, pp.287-304, 2004, Chapman &amp; Hall/CRC Mathematical Biology and Medicine</w:t>
@@ -6592,233 +6592,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model descriptions in Neuroscience: computational performance and collaboration</w:t>
+                <w:t xml:space="preserve">The cortico-thalamic loop attunes competitive lateral interactions across retinotopic and orientation preference maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Garcia-Rodriguez</w:t>
+                <w:t xml:space="preserve">Domenico G Guarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew P. Davison</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">Yves Frégnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ján Antolík</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586671v2</w:t>
+                <w:t xml:space="preserve">hal-04304628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cortico-thalamic loop attunes competitive lateral interactions across retinotopic and orientation preference maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model descriptions in Neuroscience: computational performance and collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Garcia-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico G Guarino</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Lungsi Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04304628v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586671v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6836,51 +6836,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fairgraph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Zerlaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6937,64 +6937,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBRAINS Live Papers platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:314568a8bdbfd3e16c87e4980b095cafdf24e628;origin=https://hal.archives-ouvertes.fr/hal-04930633;visit=swh:1:snp:8449e9b9792d0cdc6bf2113c31f55dafffbac179;anchor=swh:1:rel:40f310b889a622b7edfebbfd767191b7a2892b17;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7015,474 +7015,474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neo Viewer v1.4.0</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Neo v0.10.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Sprenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter N Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Bürgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:6cfc16b5cdb3e9780f64acc78a75761be7242960;origin=https://hal.archives-ouvertes.fr/hal-04930650;visit=swh:1:snp:de066e0c290f9002a2414d244680e7be2c58c2e8;anchor=swh:1:rel:dfb9bdea15a4c3fc7ac246c06a1bc0db09c91010;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330213v1</w:t>
+                <w:t xml:space="preserve">hal-04930650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HBP Neuromorphic Computing Platform version 2021A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">HBP Model Validation Framework v1.7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailesh Appukuttan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330386v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neo v0.10.0</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Neo Viewer v1.4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onur Ates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Fragnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Bürgers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04930650v1</w:t>
+                <w:t xml:space="preserve">hal-03330213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HBP Model Validation Framework v1.7</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">HBP Neuromorphic Computing Platform version 2021A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330341v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyNN v0.9.6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent U Perrinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onur Ates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
@@ -7504,51 +7504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neo v0.9.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Sprenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7740,51 +7740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fairgraph v0.5.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glynis Mattheisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7997,51 +7997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Sinha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraig Gleeson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#243;ris Marin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dura-Bernal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Panagiotou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.95135.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Antol&#237;k" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cagnol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor R&#243;zsa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fr&#233;gnac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012342" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04551480v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Ates" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Appukuttan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lissande Fragnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fragnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Davison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101710" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03783756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca L. Bologna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sch&#252;rmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Migliore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-022-09598-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03788861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Leonardo Bologna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Smiriglia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alina Lupascu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2022.991609" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84463" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03846983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2022.1041423" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ra S&#225;ray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A R&#246;ssert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Migliore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Vitale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008114" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Crook" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcdougal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ekkehard Plesser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.00023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3972130" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913116v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kael Dai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hernando" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Billeh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gratiy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Planas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007696" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cantarelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Quintana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Earnshaw" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.05.019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01737956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01996352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Blundell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Cleland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Close" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00068" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid L. Rubchinsky" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoo Ahn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Klijn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Cumming" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Yates" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12868-017-0371-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Eglen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Marwick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Halchenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoaib Sufi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4550" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Angus Silver" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ascoli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2017.10.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478360v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pouzat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159440v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eilif Muller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Bednar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Diesmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Gewaltig" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hines" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2015.00011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055565v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Cannon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon M. Crook" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautham Ganapathy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055563v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Djurfeldt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen M Eppler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00043" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055571v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Guarino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Jennings" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pr&#246;pper" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2013.00034" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Berger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cannon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0954898X.2012.722743" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055579v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0954898X.2012.718482" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055702v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2012.41" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635967v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Br&#252;derle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai A Petrovici" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Vogginger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ehrlich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-011-0435-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586776v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Hines" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy O Billings" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000815" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586787v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.01.036.2009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586786v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Eppler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kremkow" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.11.011.2008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586782v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.11.001.2009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444943v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0753-09.2009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03047041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Muller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Davison" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schemmel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.11.017.2009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180662v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolph" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Carnevale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beeman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-007-0038-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120625v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5263-05.2006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120626v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Badoual" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Zou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299855v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Morse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon M Shepherd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/NI:2:3:327" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299879v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Feng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00623.2002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586793v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marenco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/NI:1:1:135" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635986v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feng" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brown" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03047325v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manette" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2013.09.00025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382367v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Morrison" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diesmann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331545v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380905v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destexhe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Newell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379381v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379386v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Feng" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-2312(01)00391-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HP5QM4V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128682v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Estebanez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445182v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mattioni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Samarkanov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Tele&#324;czuk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739550v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211742v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377318v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586671v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lungsi Sharma" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304628v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico G Guarino" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942684v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Zerlaut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Najafi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynis Mattheisen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:314568a8bdbfd3e16c87e4980b095cafdf24e628;origin=https://hal.archives-ouvertes.fr/hal-04930633;visit=swh:1:snp:8449e9b9792d0cdc6bf2113c31f55dafffbac179;anchor=swh:1:rel:40f310b889a622b7edfebbfd767191b7a2892b17;path=/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330213v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330386v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duperrier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930650v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sprenger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N Steinmetz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen B&#252;rgers" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6cfc16b5cdb3e9780f64acc78a75761be7242960;origin=https://hal.archives-ouvertes.fr/hal-04930650;visit=swh:1:snp:de066e0c290f9002a2414d244680e7be2c58c2e8;anchor=swh:1:rel:dfb9bdea15a4c3fc7ac246c06a1bc0db09c91010;path=/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330341v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330164v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent U Perrinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#252;ller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kleinjohann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo van Kemenade" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achileas Koutsou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329305v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chek Yin Choi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Gerkin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330091v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Sinha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraig Gleeson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#243;ris Marin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dura-Bernal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Panagiotou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.95135.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04551480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Ates" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Appukuttan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lissande Fragnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fragnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Davison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101710" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Antol&#237;k" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cagnol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor R&#243;zsa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fr&#233;gnac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012342" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03783756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca L. Bologna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sch&#252;rmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Migliore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-022-09598-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03788861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Leonardo Bologna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Smiriglia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alina Lupascu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2022.991609" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84463" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03846983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2022.1041423" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ra S&#225;ray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A R&#246;ssert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Migliore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Vitale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008114" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Crook" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcdougal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ekkehard Plesser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.00023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3972130" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913116v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kael Dai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Hernando" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Billeh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Gratiy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Planas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007696" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cantarelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Quintana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Earnshaw" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.05.019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01737956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01996352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Blundell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Cleland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Close" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2018.00068" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01580190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid L. Rubchinsky" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoo Ahn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Klijn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Cumming" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Yates" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12868-017-0371-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592078v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arildsen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Barba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-cs.142" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Eglen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Marwick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Halchenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoaib Sufi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4550" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Angus Silver" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Ascoli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2017.10.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478360v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pouzat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159440v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eilif Muller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Bednar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Diesmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Gewaltig" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hines" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2015.00011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055565v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Cannon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon M. Crook" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautham Ganapathy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055563v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Djurfeldt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen M Eppler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00043" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055571v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Guarino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Jennings" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pr&#246;pper" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2013.00034" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055579v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0954898X.2012.718482" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055577v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Berger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cannon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0954898X.2012.722743" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055702v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2012.41" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635967v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Br&#252;derle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai A Petrovici" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Vogginger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ehrlich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-011-0435-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586776v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Hines" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy O Billings" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000815" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586786v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Eppler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kremkow" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.11.011.2008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444943v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0753-09.2009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586782v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.11.001.2009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586787v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.01.036.2009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03047041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Muller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Davison" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schemmel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.11.017.2009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180662v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolph" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Carnevale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beeman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-007-0038-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120625v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5263-05.2006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120626v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Badoual" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Zou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299855v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Morse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon M Shepherd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/NI:2:3:327" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299879v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Feng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00623.2002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586793v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marenco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/NI:1:1:135" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635986v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feng" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brown" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03047325v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manette" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fninf.2013.09.00025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331545v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382367v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Morrison" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diesmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrinet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380905v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destexhe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Newell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379381v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379386v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Feng" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-2312(01)00391-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HP5QM4V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128682v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Estebanez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445182v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mattioni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Samarkanov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Tele&#324;czuk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739550v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211742v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377318v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304628v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico G Guarino" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586671v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia-Rodriguez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lungsi Sharma" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942684v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Zerlaut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Najafi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynis Mattheisen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:314568a8bdbfd3e16c87e4980b095cafdf24e628;origin=https://hal.archives-ouvertes.fr/hal-04930633;visit=swh:1:snp:8449e9b9792d0cdc6bf2113c31f55dafffbac179;anchor=swh:1:rel:40f310b889a622b7edfebbfd767191b7a2892b17;path=/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930650v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sprenger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N Steinmetz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen B&#252;rgers" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6cfc16b5cdb3e9780f64acc78a75761be7242960;origin=https://hal.archives-ouvertes.fr/hal-04930650;visit=swh:1:snp:de066e0c290f9002a2414d244680e7be2c58c2e8;anchor=swh:1:rel:dfb9bdea15a4c3fc7ac246c06a1bc0db09c91010;path=/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330341v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330213v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330386v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duperrier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330164v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent U Perrinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#252;ller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kleinjohann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo van Kemenade" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achileas Koutsou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329305v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chek Yin Choi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Gerkin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330091v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>