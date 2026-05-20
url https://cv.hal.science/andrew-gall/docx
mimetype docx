--- v0 (2026-03-13)
+++ v1 (2026-05-20)
@@ -713,161 +713,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping energy transfer channels in fucoxanthin-chlorophyll protein complex.</w:t>
+                <w:t xml:space="preserve">Coherence and population dynamics of chlorophyll excitations in FCP complex: Two-dimensional spectroscopy study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vytautas Butkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andrius Gelzinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egidijus Songaila</w:t>
+                <w:t xml:space="preserve">Ramūnas Augulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramūnas Augulis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew Gall</w:t>
+                <w:t xml:space="preserve">Claudia Büchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1847 (2), pp.241-7. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (21), pp.212414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2014.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4914098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449619v1</w:t>
+                <w:t xml:space="preserve">hal-01447173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational switching in a light-harvesting protein as followed by single-molecule spectroscopy.</w:t>
               </w:r>
@@ -981,295 +981,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic view of the histidine environment stabilizing higher-pH conformations of pH-dependent proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping energy transfer channels in fucoxanthin-chlorophyll protein complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Gelzinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytautas Butkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Valéry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Legrand</w:t>
+                <w:t xml:space="preserve">Egidijus Songaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramūnas Augulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms8771⟩</w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1847 (2), pp.241-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2014.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01201915v1</w:t>
+                <w:t xml:space="preserve">hal-01449619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence and population dynamics of chlorophyll excitations in FCP complex: Two-dimensional spectroscopy study.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrew Gall</w:t>
+                <w:t xml:space="preserve">Atomic view of the histidine environment stabilizing higher-pH conformations of pH-dependent proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Valéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Deville-Foillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Taberner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Büchel</w:t>
+                <w:t xml:space="preserve">Pierre Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 142 (21), pp.212414. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.7771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4914098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms8771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447173v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01201915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Adaptation of photoprotection : Triplet states in Light Harvesting Proteins</w:t>
               </w:r>
@@ -1642,661 +1642,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy dissipation in the ground-state vibrational manifolds of beta-carotene homologues : A sub-20-fs time-resolved transient grating spectroscopic study</w:t>
+                <w:t xml:space="preserve">A Photoactive carotenoid protein acting as light intensity sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fujiwara</w:t>
+                <w:t xml:space="preserve">A. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Yamauchi</w:t>
+                <w:t xml:space="preserve">C. Punginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sugisaki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Robert</w:t>
+                <w:t xml:space="preserve">C. Bonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77, pp.205118</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105, pp.12075-12080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363089v1</w:t>
+                <w:t xml:space="preserve">hal-00364082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The peripheral light-harvesting complexes from purple sulfur bacteria have different 'ring' sizes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy dissipation in the ground-state vibrational manifolds of beta-carotene homologues : A sub-20-fs time-resolved transient grating spectroscopic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bourinet</w:t>
+                <w:t xml:space="preserve">M. Fujiwara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Keegstra</w:t>
+                <w:t xml:space="preserve">K. Yamauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aa Arteni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jm Verbavatz</w:t>
+                <w:t xml:space="preserve">M. Sugisaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, sous presse</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.205118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363094v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A photoactive carotenoid protein acting as light intensity sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The peripheral light-harvesting complexes from purple sulfur bacteria have different 'ring' sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kereiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjélé Wilson</w:t>
+                <w:t xml:space="preserve">L. Bourinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Punginelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew Gall</w:t>
+                <w:t xml:space="preserve">W. Keegstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosimo Bonetti</w:t>
+                <w:t xml:space="preserve">Aa Arteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Alexandre</w:t>
+                <w:t xml:space="preserve">Jm Verbavatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, sous presse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203971v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phototrophic purple sulfur bacteria as heat engines in the South Andros Black Hole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A photoactive carotenoid protein acting as light intensity sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjélé Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ra Herbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Gall</w:t>
+                <w:t xml:space="preserve">Claire Punginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Maoka</w:t>
+                <w:t xml:space="preserve">Cosimo Bonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rj Cogdell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Robert</w:t>
+                <w:t xml:space="preserve">Maxime Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosynth Res</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (33), pp.12075-12080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0804636105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363093v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Photoactive carotenoid protein acting as light intensity sensor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phototrophic purple sulfur bacteria as heat engines in the South Andros Black Hole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Punginelli</w:t>
+                <w:t xml:space="preserve">Ra Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonetti</w:t>
+                <w:t xml:space="preserve">T. Maoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alexandre</w:t>
+                <w:t xml:space="preserve">Rj Cogdell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 105, pp.12075-12080</w:t>
+              <w:t xml:space="preserve">Photosynth Res</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 95, pp.261-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364082v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation effect of bacteriochlorophyll excitons in light-harvesting complex LH2</w:t>
               </w:r>
@@ -2613,51 +2613,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="067F5B74"/>
+    <w:nsid w:val="75074F96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2844,51 +2844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrew-gall" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/U-5819-2019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328287v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrij Frolov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk van Grondelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chenebault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Diaz-Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kammerscheit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid G&#246;rgen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ilioaia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Llansola-Portoles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Pascal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengqi Xu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2019.148078" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179080v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjaart P. J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ilioaia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Van Grondelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2017.11.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Gelzinis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Butkus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidijus Songaila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#363;nas Augulis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2014.11.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjaart P J Kr&#252;ger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I Novoderezhkin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.04.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01201915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Val&#233;ry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville-Foillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lefebvre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Taberner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8771" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia B&#252;chel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914098" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. T. A." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal A. A." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.05.057" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642834v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatas Hardo Panintingjati Brotosudarmo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron M. Collins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander W. Roszak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair T. Gardiner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20110575" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583767v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sogaila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gulbinas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Iloaia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363089v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujiwara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yamauchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sugisaki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kereiche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Keegstra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa Arteni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Verbavatz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203971v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adj&#233;l&#233; Wilson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Punginelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Bonetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Alexandre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0804636105" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra Herbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maoka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rj Cogdell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364082v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Punginelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Urboniene" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vrublevskaja" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trinkunas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328573v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cogdell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen K&#246;hler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033583506004434" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB843CBCFF0F3F78E3EAC62AE4EE41C693DA612A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrew-gall" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/U-5819-2019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328287v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gall" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrij Frolov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk van Grondelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chenebault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Diaz-Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kammerscheit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid G&#246;rgen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ilioaia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Llansola-Portoles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Pascal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengqi Xu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2019.148078" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179080v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjaart P. J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ilioaia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Van Grondelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2017.11.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Butkus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Gelzinis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#363;nas Augulis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia B&#252;chel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914098" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjaart P J Kr&#252;ger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I Novoderezhkin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.04.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidijus Songaila" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2014.11.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01201915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Val&#233;ry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville-Foillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lefebvre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Taberner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8771" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. T. A." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal A. A." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.05.057" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642834v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatas Hardo Panintingjati Brotosudarmo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron M. Collins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander W. Roszak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair T. Gardiner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20110575" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583767v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sogaila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gulbinas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Iloaia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Punginelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363089v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fujiwara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yamauchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sugisaki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363094v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kereiche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Keegstra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa Arteni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Verbavatz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adj&#233;l&#233; Wilson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Punginelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Bonetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Alexandre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0804636105" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363093v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra Herbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maoka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rj Cogdell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Urboniene" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vrublevskaja" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trinkunas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328573v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cogdell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen K&#246;hler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033583506004434" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB843CBCFF0F3F78E3EAC62AE4EE41C693DA612A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>