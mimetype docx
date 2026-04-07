--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrew Hardy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lịch sử khai khẩn cao nguyên An Khê, 1864-1888</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française d'Extrême-Orient. Omega Plus; Nhà xuất bản Hà Nội, 2025, 978-604-44-3439-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Vietnam's Ancient Capital: The Archaeology and History of the Imperial Citadel of Thăng Long – Hanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NUS Press, 2024, 978-981-325-229-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le royaume de Champa (1910-1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Cuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO-National Museum of History-Nxb Khoa học Xã hội. pp.447, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong quoc Champa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Cuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée national de l’histoire du Vietnam-Nxb Khoa hoc Xa hoi; EFEO. 447 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations impériales au Vietnam : Travail et colonisations dans l’Asie-Pacifique français, XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve &amp; Larose; Hémisphères, 406 p., 2020, L'Asie en perspective, 978-237701-081-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlo Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Wade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École française d'Extrême-Orient, 31, 2019, Études thématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phát lộ di tích Hoàng thành Thăng Long, Thoáng nhìn đầu tiên về di sản khảo cổ học Hà Nội</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Institut d’Archaeologie; Nxb Thế Giới, pp.431, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discovery of the Imperial Citadel of Thăng Long, first glimpse of Hanoi’s archaeological heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiến Đông Nguyễn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO-Institute of Archaeology-Nxb Thế Giới. pp.431, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ramsden, Hanoi After the War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Skira, pp.155, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Barefoot Anthropologist. The Highlands of Champa and Vietnam in the Words of Jacques Dournes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silkworm Books, 148 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of the Vietnam–EU Relationship, 1990-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Délégation de l’Union Européenne au Vietnam, pp.149, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dournes, Pays Jörai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyên Ngọc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nhã Nam; EFEO, pp.106, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dournes, Pötao, một lý thuyết về quyền lực ở người Gia Rai Đông Dương</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Nxb Tri Thực, pp.280, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thăng Long–Hà Nội: The Story in a Single Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phong Đặng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Nxb Tri Thực, 194 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maitre, Rừng người thượng (Vùng rừng núi cao nguyên trung Việt Nam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đình Tuân Lưu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngọc Nguyên</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nxb Tri Thức; EFEO, 370 pp. et 190 pp. planches et cartes, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champa and the Archaeology of Mỹ Sơn (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cucarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Zolese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NUS Press, pp.440, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le chemin de Bờ Rạ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Nhà xuất bản [Nxb] Tri Thức, pp.205, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérégrinations culturelles au Champa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Văn Kự Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Văn Doanh Ngô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nxb Thế giới; EFEO, pp.407, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Hills: Migrants and the State in the Highlands of Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NIAS Press; Hawai‘i University Press, pp.357, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02564416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des montagnards aux minorités ethniques : quelle intégration pour les habitants des hautes terres du Viêt Nam et du Cambodge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyên van Chinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : L'Harmattan ; Bangkok : Institut de recherche sur l'Asie du Sud-Est contemporaine, p. 354, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Montagnards aux Minorités ethniques. Quelle intégration nationale pour les habitants des hautes terres du Vietnam et du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyên van Chinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherche sur l’Asie du Sud-Est contemporaine, 2003, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irasec.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02564710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration, Markets and Social Change in the Vietnamese Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.120, 2000, Asia Pacific Viewpoint (numéro hors série)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The Discovery of Thăng Long Imperial Citadel: Archaeological Dig and Historical Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discovering Vietnam's Ancient Capital: The Archaeology and History of the Imperial Citadel of Thăng Long – Hanoi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NUS Press, 2024, 978-981-325-229-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Violence, Ethnic Conflict and the Expanding State in the Vietnamese Highlands: The Sơn Hà Revolt as Event and Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đao Thế</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayeel Cornelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Grabowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silkworm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Identities in Southeast Asia, Contemporary Challenges, Historical Fractures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-437, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi gioi thieu ve ban dich sang tieng viet sach Vuong quoc Champa cua Georges Maspero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vuong quoc Champa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Khoa hoc Xa hoi, p. 15-28, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entangled Imperialisms and Subaltern Elites on the An Khê Plateau: Social Mobility and Spatial Mobility in a Nguyen-Dynasty Borderland (1864-1888)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Guerassimoff; Andrew Hardy; Nguyen Phuong Ngoc; Emmanuel Poisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations impériales au Vietnam, Travail et colonisations dans l’Asie-Pacifique français, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose; Hémisphères, pp.43-90, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Ramsden, Hanoi après la guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magellan; EFEO, pp.150-152, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ooi Keat Gin; Volker Grabowsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnic and Religious Identities and Integration in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO; Silkworms Books, pp.vii-xii, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lời giới thiệu về bản dịch sang tiếng việt sach Vuông quốc Champa của Georges Maspero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nxb Khoa học Xã hộ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vương quốc Champa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-28, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Vignato; Matteo Carlo Alcano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Searching for Work: Small-scale Mobility and Unskilled Labor in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO; Silkworms Books, pp.vii-x, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Luy Quang Ngai : Lat gio nhung diêu tuong la hien nhien trong lich su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Barocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Duc Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tia Sang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tia Sang, pp.38-42, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Guerassimoff; Andrew Hardy; Nguyen Phuong Ngoc; Emmanuel Poisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations impériales au Vietnam, Travail et colonisations dans l’Asie-Pacifique français, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose; Hémisphères, pp.19-32, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Vignato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dreams of Prosperity: Inequality and Integration in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO; Silkworms Books, pp.vii-ix, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lời giới thiệu. Phát lộ Hoàng thành Thăng Long: Khai quật khảo cổ học, sự kiện lịch sử</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Hardy; Nguyễn Tiến Đông. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phát lộ di tích Hoàng thành Thăng Long [La découverte de la citadelle impériale de Thăng Long, premier regard sur le patrimoine archéologique de Hanoi]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO; Institut d’Archéologie - Nxb Thế Giới, pp.13-38, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve &amp; Larose-Hémisphères. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations impériales au Vietnam, Travail et colonisations dans l’Asie-Pacifique français, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-17, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Regional Centres in Champa, Viewed from Recent Archaeological Advances in Central Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Barocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.63-80, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Peoples of Champa: Evidence for a New Hypothesis from the Landscape History of Quảng Ngãi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.121-144, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champa, Integrating Kingdom: Mechanisms of Political Integration in a Southeast Asian Segmentary State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.221-252, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Đóng góp nghiên cứu về lịch sử phong cảnh miền Trung: đường cái quan, đường núi và Trường Lũy ở Quảng Ngãi – Bình Định, thế kỷ XIX »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Barocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tây Sơn Thượng Đạo trong Khởi Nghĩa Tây Sơn(Le district montagneux de Tây Sơndans la Rebellion de Tây Sơn), (éd. Vu Trong Lam)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Chính trị Quốc gia Sự thật, pp.292-306, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Frameworks of Champa History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlo Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Wade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-19, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04476256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Landscape History of Central Vietnam: the Mandarin Road, Mountain Road and Long Wall in Nineteenth-Century Quảng Ngãi and Bình Địn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiến Đông Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Barocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vũ Trọng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nxb Chính trị Quốc gia Sự thật. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tây Sơn Thượng Đạo trong Khởi Nghĩa Tây Sơn (Tây Sơn Highland District in the Tây Sơn Rebellion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.306-338, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tộc người, lãnh thổ và địa hình dọc con đường thương mai Đông – Tây trong lịch sử miền Trung Việt Nam : người Ca Dong ở huyện Sơn Tây, tỉnh Quảng Ngãi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Văn hóa biển miền Trung trong xã hội đương đại [La culture maritime de la région centrale dans la société contemporaine]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb The Gioi, pp.77-93, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Văn hóa là sự hiện đại, bảo tồn là sự phát triển: những suy nghĩ về Paris và Hà Nội [La culture est la modernité, la conservation est le développement : réflexions sur Paris et Hanoi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đình Hoa Diệp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrew Hardy &amp; Nguyễn Tiến Đông (eds) Phát lộ di tích Hoàng thành Thăng Long</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Archéologie-Nxb Thế Giới; EFEO, pp.323-333, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Territory of Quảng Ngãi and the Geopolitics of Champa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andreas Reinecke (éd.), Perspectives on the Archaeology of Vietnam, LWL-Museum for Archaeology, Herne, Reiss-Engelhorn-Museums in Mannheim, State Museum of Archaeology of Chemnitz, &amp; German Archaeological Institute, Berlin / Bonn, p. 259-290</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’économie hybride du post-Champa. Le commerce plaine-montagne et les « marchés des sources » (nguồn) à l’époque des seigneurs Nguyễn (XVIe-XVIIIe siècles) », Paris : Demopolis, p. 97-114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hoai Huong Aubert-Nguyen &amp; Michel Espagne (éd.), Le Vietnam, une histoire de transferts culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lịch sử Thăng Long trong bối cảnh khu vực: Chế Bồng Nga, Lê Thánh Tông và Hoàng đế nhà Minh của Trung Hoa » [L’histoire de Thăng Long dans son contexte régional : Chế Bồng Nga, Lê Thánh Tông et l’empereur de Chine sous la dynastie des Ming]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kỷ yếu Hội thảo khoa học 1000 năm vương triều Lý và kinh đô Thăng Long [Actes du colloque, 1000 ans depuis la dynastie des Lý et la capitale de Thăng Long]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb The gioi, pp.124-133., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02573568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaglewood and the Economic History of Champa and Central Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa and the Archaeology of Mỹ Sơn (Vietnam)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NUS Press, pp.107-126, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[L’économie indochinoise à l’époque française à travers la biographie de Paul Bernard (1892-1960)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 năm Việt Nam học theo định hướng liên ngành [20 ans d’études sur le Vietnam dans la tendance de l’inter-disciplinarité]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Thế giới, pp.500-556, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núi và biển trong lịch sử kinh tế Chămpa và Việt Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Văn hóa biển miền Trung và văn hóa biển Tây Nam Bộ [La culture maritime de la région centrale et la culture maritime du Sud-Ouest]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Từ điển Bách khoa, pp.88-102, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People In-between: Exile and Memory among the Vietnamese in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Mantienne &amp; Keith Taylor (eds), Monde du Viet Nam – Vietnam World, Hommage à Nguyễn Thế Anh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.271-293, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[La ‘source’ dans l’économie commerciale à Đàng Trong]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chúa Nguyễn và Vương Triều Nguyễn trong lịch sử Việt Nam từ thế kỷ XVI đến thế kỷ XIX [Les seigneurs Nguyễn et la cour de Nguyễn dans l’histoire du Vietnam du XVI siècle au XIX siècle]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Thế giới, pp.55-65, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vue de la montagne Linh Thái : Pérégrinations historiques en culture Chăm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nguyễn Văn Kự, Ngô Văn Doanh &amp; Andrew Hardy (eds), Pérégrinations culturelles au Champa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO- Nxb Thế giới, pp.49‑63, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture of Migration and Impact of History in Wartime Indochina: A Game of Chance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beatriz P. Lorente, Nicola Piper, Shen Hsiu-Hua &amp; Brenda S.A. Yeoh (eds), Asian Migrations: Sojourning, Displacement, Homecoming and Other Travels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asia Research Institute, pp.50-68, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02619585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Transnationalism and the Formation of the Vietnamese Diaspora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brenda S.A. Yeoh &amp; Katie Willis (eds), State/Nation/Transnation: Perspectives on Transnationalism in the Asia-Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.218-237, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02624217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Những con đường núi của “Champa Thượng” ở Bình Định: vị trí bia núi Man Lăng và hòn đá H’Bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Quang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiến Đông Nguyễn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khảo cổ học</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (235), pp.96-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’histoire des paysages du Vietnam central. Le marché des sources (nguồn) et les routes de montagne du plateau d’An Khê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Barocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh Nguyễn Đặng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đình Hưng Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (1), pp.323-362. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2020.6336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam. Po Dharma Quang (1948-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New European–Southeast Asian Research on the Region: Conclusions of the SEATIDE Project on &amp;quot;Integration in Southeast Asia, Trajectories of Inclusion, Dynamics of Exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sojourn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1355/sj31-3q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New European–Southeast Asian Research on The Region: Conclusions of the SEATIDE Project on “Integration in Southeast Asia, Trajectories of Inclusion, Dynamics of Exclusion”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sojourn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 31(3), pp.1019-1057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muraille de Quảng Ngãi et l’expansion territoriale du Vietnam : projet pluridisciplinaire de recherche historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, juillet-octobre, fasc. III, pp.1117-1134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muraille de Quảng Ngãi et l’expansion territoriale du Vietnam : projet pluridisciplinaire de recherche historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159, pp.1117 - 1135. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2015.94843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XXe siècle chez les montagnards et les Vietnamiens, raconté par Jacques Dournes à Andrew Hardy (Bagard, France – 1er et 2 février 1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dournes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.149-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amitié et ses valeurs : esquisse ethnographique des travailleurs vietnamiens dans les pays socialistes d'Europe de l'Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dynamiques migratoires en Asie orientale, 16 (1), pp.235-246. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/remi.2000.1717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04639736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching the Region in Vietnamese History: The Case of Central Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ky yeu hoi thao khoa hoc quoc te: khu vuc hoc - Viet Nam hoc: dinh huong nghien cuu va dao tao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Dai hoc quoc gia Ha Noi, 2020, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation des migrations inter-impériales au Viêt Nam : acteurs et institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86 (1), pp.215, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam’s Covid-19 Strategy: Political Mobilisation, Targeted Containment, Social Engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đỗ Tá Khánh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arve Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phạm Quỳnh Phương</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Shum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam’s Covid-19 Strategy: Political Mobilisation, Targeted Containment, Social Engagement and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đỗ Tá Khánh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arve Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Quỳnh Phương</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Shum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘F-System’ of Targeted Isolation: A Key Method in Vietnam’s Suppression of Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Shum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vũ Ngọc Quyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘F-System’ of Targeted Isolation: A Key Method In Vietnam’s Suppression of Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Shum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vũ Ngọc Quyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Border Security Framework and Logics of Conflict Resolution on a 19th-Century Vietnamese Frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEATIDE: Integration in Southeast Asia: Trajectories of Inclusion, Dynamics of Exclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATION IN SOUTHEAST ASIA: TRAJECTORIES OF INCLUSION, DYNAMICS OF EXCLUSION (SEATIDE) - Final Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SEATIDE - Integration in Southeast Asia: Trajectories of Inclusion, Dynamics of Exclusion; Ecole française d'Extrême-Orient. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEATIDE Symposium: Integration, A Model for Prosperity? A Perspective on Vietnam. SEATIDE Research Workshops 2: Discussion of Circulated Papers on National & Regional Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SEATIDE - Integration in Southeast Asia: Trajectories of Inclusion, Dynamics of Exclusion; Ecole française d'Extrême-Orient. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrew Hardy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lịch sử khai khẩn cao nguyên An Khê, 1864-1888</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française d'Extrême-Orient. Omega Plus; Nhà xuất bản Hà Nội, 2025, 978-604-44-3439-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Vietnam's Ancient Capital: The Archaeology and History of the Imperial Citadel of Thăng Long – Hanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NUS Press, 2024, 978-981-325-229-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations impériales au Vietnam : Travail et colonisations dans l’Asie-Pacifique français, XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve &amp; Larose; Hémisphères, 406 p., 2020, L'Asie en perspective, 978-237701-081-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le royaume de Champa (1910-1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Cuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO-National Museum of History-Nxb Khoa học Xã hội. pp.447, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong quoc Champa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Cuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée national de l’histoire du Vietnam-Nxb Khoa hoc Xa hoi; EFEO. 447 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlo Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Wade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École française d'Extrême-Orient, 31, 2019, Études thématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discovery of the Imperial Citadel of Thăng Long, first glimpse of Hanoi’s archaeological heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiến Đông Nguyễn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO-Institute of Archaeology-Nxb Thế Giới. pp.431, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phát lộ di tích Hoàng thành Thăng Long, Thoáng nhìn đầu tiên về di sản khảo cổ học Hà Nội</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Institut d’Archaeologie; Nxb Thế Giới, pp.431, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ramsden, Hanoi After the War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Skira, pp.155, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Barefoot Anthropologist. The Highlands of Champa and Vietnam in the Words of Jacques Dournes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silkworm Books, 148 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of the Vietnam–EU Relationship, 1990-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Délégation de l’Union Européenne au Vietnam, pp.149, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dournes, Pays Jörai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyên Ngọc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nhã Nam; EFEO, pp.106, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dournes, Pötao, một lý thuyết về quyền lực ở người Gia Rai Đông Dương</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Nxb Tri Thực, pp.280, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thăng Long–Hà Nội: The Story in a Single Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phong Đặng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Nxb Tri Thực, 194 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maitre, Rừng người thượng (Vùng rừng núi cao nguyên trung Việt Nam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đình Tuân Lưu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngọc Nguyên</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nxb Tri Thức; EFEO, 370 pp. et 190 pp. planches et cartes, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champa and the Archaeology of Mỹ Sơn (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cucarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Zolese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NUS Press, pp.440, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le chemin de Bờ Rạ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Nhà xuất bản [Nxb] Tri Thức, pp.205, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérégrinations culturelles au Champa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Văn Kự Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Văn Doanh Ngô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nxb Thế giới; EFEO, pp.407, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des montagnards aux minorités ethniques : quelle intégration pour les habitants des hautes terres du Viêt Nam et du Cambodge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyên van Chinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : L'Harmattan ; Bangkok : Institut de recherche sur l'Asie du Sud-Est contemporaine, p. 354, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Hills: Migrants and the State in the Highlands of Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NIAS Press; Hawai‘i University Press, pp.357, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02564416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Montagnards aux Minorités ethniques. Quelle intégration nationale pour les habitants des hautes terres du Vietnam et du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyên van Chinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherche sur l’Asie du Sud-Est contemporaine, 2003, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irasec.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02564710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration, Markets and Social Change in the Vietnamese Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.120, 2000, Asia Pacific Viewpoint (numéro hors série)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The Discovery of Thăng Long Imperial Citadel: Archaeological Dig and Historical Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discovering Vietnam's Ancient Capital: The Archaeology and History of the Imperial Citadel of Thăng Long – Hanoi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NUS Press, 2024, 978-981-325-229-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Violence, Ethnic Conflict and the Expanding State in the Vietnamese Highlands: The Sơn Hà Revolt as Event and Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đao Thế</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayeel Cornelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Grabowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silkworm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Identities in Southeast Asia, Contemporary Challenges, Historical Fractures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-437, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve &amp; Larose-Hémisphères. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations impériales au Vietnam, Travail et colonisations dans l’Asie-Pacifique français, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-17, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lời giới thiệu về bản dịch sang tiếng việt sach Vuông quốc Champa của Georges Maspero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nxb Khoa học Xã hộ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vương quốc Champa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-28, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Vignato; Matteo Carlo Alcano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Searching for Work: Small-scale Mobility and Unskilled Labor in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO; Silkworms Books, pp.vii-x, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Luy Quang Ngai : Lat gio nhung diêu tuong la hien nhien trong lich su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Barocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Duc Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tia Sang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tia Sang, pp.38-42, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi gioi thieu ve ban dich sang tieng viet sach Vuong quoc Champa cua Georges Maspero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vuong quoc Champa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Khoa hoc Xa hoi, p. 15-28, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entangled Imperialisms and Subaltern Elites on the An Khê Plateau: Social Mobility and Spatial Mobility in a Nguyen-Dynasty Borderland (1864-1888)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Guerassimoff; Andrew Hardy; Nguyen Phuong Ngoc; Emmanuel Poisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations impériales au Vietnam, Travail et colonisations dans l’Asie-Pacifique français, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose; Hémisphères, pp.43-90, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Ramsden, Hanoi après la guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magellan; EFEO, pp.150-152, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ooi Keat Gin; Volker Grabowsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnic and Religious Identities and Integration in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO; Silkworms Books, pp.vii-xii, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Guerassimoff; Andrew Hardy; Nguyen Phuong Ngoc; Emmanuel Poisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations impériales au Vietnam, Travail et colonisations dans l’Asie-Pacifique français, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose; Hémisphères, pp.19-32, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Vignato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dreams of Prosperity: Inequality and Integration in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO; Silkworms Books, pp.vii-ix, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lời giới thiệu. Phát lộ Hoàng thành Thăng Long: Khai quật khảo cổ học, sự kiện lịch sử</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Hardy; Nguyễn Tiến Đông. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phát lộ di tích Hoàng thành Thăng Long [La découverte de la citadelle impériale de Thăng Long, premier regard sur le patrimoine archéologique de Hanoi]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO; Institut d’Archéologie - Nxb Thế Giới, pp.13-38, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tộc người, lãnh thổ và địa hình dọc con đường thương mai Đông – Tây trong lịch sử miền Trung Việt Nam : người Ca Dong ở huyện Sơn Tây, tỉnh Quảng Ngãi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Văn hóa biển miền Trung trong xã hội đương đại [La culture maritime de la région centrale dans la société contemporaine]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb The Gioi, pp.77-93, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Peoples of Champa: Evidence for a New Hypothesis from the Landscape History of Quảng Ngãi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.121-144, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Regional Centres in Champa, Viewed from Recent Archaeological Advances in Central Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Barocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.63-80, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champa, Integrating Kingdom: Mechanisms of Political Integration in a Southeast Asian Segmentary State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.221-252, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Đóng góp nghiên cứu về lịch sử phong cảnh miền Trung: đường cái quan, đường núi và Trường Lũy ở Quảng Ngãi – Bình Định, thế kỷ XIX »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Barocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tây Sơn Thượng Đạo trong Khởi Nghĩa Tây Sơn(Le district montagneux de Tây Sơndans la Rebellion de Tây Sơn), (éd. Vu Trong Lam)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Chính trị Quốc gia Sự thật, pp.292-306, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Frameworks of Champa History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlo Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Wade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-19, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04476256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Landscape History of Central Vietnam: the Mandarin Road, Mountain Road and Long Wall in Nineteenth-Century Quảng Ngãi and Bình Địn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiến Đông Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Barocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vũ Trọng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nxb Chính trị Quốc gia Sự thật. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tây Sơn Thượng Đạo trong Khởi Nghĩa Tây Sơn (Tây Sơn Highland District in the Tây Sơn Rebellion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.306-338, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Văn hóa là sự hiện đại, bảo tồn là sự phát triển: những suy nghĩ về Paris và Hà Nội [La culture est la modernité, la conservation est le développement : réflexions sur Paris et Hanoi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đình Hoa Diệp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrew Hardy &amp; Nguyễn Tiến Đông (eds) Phát lộ di tích Hoàng thành Thăng Long</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Archéologie-Nxb Thế Giới; EFEO, pp.323-333, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’économie hybride du post-Champa. Le commerce plaine-montagne et les « marchés des sources » (nguồn) à l’époque des seigneurs Nguyễn (XVIe-XVIIIe siècles) », Paris : Demopolis, p. 97-114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hoai Huong Aubert-Nguyen &amp; Michel Espagne (éd.), Le Vietnam, une histoire de transferts culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Territory of Quảng Ngãi and the Geopolitics of Champa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andreas Reinecke (éd.), Perspectives on the Archaeology of Vietnam, LWL-Museum for Archaeology, Herne, Reiss-Engelhorn-Museums in Mannheim, State Museum of Archaeology of Chemnitz, &amp; German Archaeological Institute, Berlin / Bonn, p. 259-290</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lịch sử Thăng Long trong bối cảnh khu vực: Chế Bồng Nga, Lê Thánh Tông và Hoàng đế nhà Minh của Trung Hoa » [L’histoire de Thăng Long dans son contexte régional : Chế Bồng Nga, Lê Thánh Tông et l’empereur de Chine sous la dynastie des Ming]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kỷ yếu Hội thảo khoa học 1000 năm vương triều Lý và kinh đô Thăng Long [Actes du colloque, 1000 ans depuis la dynastie des Lý et la capitale de Thăng Long]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb The gioi, pp.124-133., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02573568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaglewood and the Economic History of Champa and Central Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa and the Archaeology of Mỹ Sơn (Vietnam)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NUS Press, pp.107-126, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[L’économie indochinoise à l’époque française à travers la biographie de Paul Bernard (1892-1960)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 năm Việt Nam học theo định hướng liên ngành [20 ans d’études sur le Vietnam dans la tendance de l’inter-disciplinarité]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Thế giới, pp.500-556, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núi và biển trong lịch sử kinh tế Chămpa và Việt Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Văn hóa biển miền Trung và văn hóa biển Tây Nam Bộ [La culture maritime de la région centrale et la culture maritime du Sud-Ouest]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Từ điển Bách khoa, pp.88-102, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People In-between: Exile and Memory among the Vietnamese in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Mantienne &amp; Keith Taylor (eds), Monde du Viet Nam – Vietnam World, Hommage à Nguyễn Thế Anh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.271-293, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[La ‘source’ dans l’économie commerciale à Đàng Trong]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chúa Nguyễn và Vương Triều Nguyễn trong lịch sử Việt Nam từ thế kỷ XVI đến thế kỷ XIX [Les seigneurs Nguyễn et la cour de Nguyễn dans l’histoire du Vietnam du XVI siècle au XIX siècle]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Thế giới, pp.55-65, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vue de la montagne Linh Thái : Pérégrinations historiques en culture Chăm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nguyễn Văn Kự, Ngô Văn Doanh &amp; Andrew Hardy (eds), Pérégrinations culturelles au Champa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO- Nxb Thế giới, pp.49‑63, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture of Migration and Impact of History in Wartime Indochina: A Game of Chance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beatriz P. Lorente, Nicola Piper, Shen Hsiu-Hua &amp; Brenda S.A. Yeoh (eds), Asian Migrations: Sojourning, Displacement, Homecoming and Other Travels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asia Research Institute, pp.50-68, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02619585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Transnationalism and the Formation of the Vietnamese Diaspora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brenda S.A. Yeoh &amp; Katie Willis (eds), State/Nation/Transnation: Perspectives on Transnationalism in the Asia-Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.218-237, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02624217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Những con đường núi của “Champa Thượng” ở Bình Định: vị trí bia núi Man Lăng và hòn đá H’Bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Quang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiến Đông Nguyễn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khảo cổ học</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (235), pp.96-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’histoire des paysages du Vietnam central. Le marché des sources (nguồn) et les routes de montagne du plateau d’An Khê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Barocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh Nguyễn Đặng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đình Hưng Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (1), pp.323-362. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2020.6336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam. Po Dharma Quang (1948-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New European–Southeast Asian Research on the Region: Conclusions of the SEATIDE Project on &amp;quot;Integration in Southeast Asia, Trajectories of Inclusion, Dynamics of Exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sojourn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1355/sj31-3q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New European–Southeast Asian Research on The Region: Conclusions of the SEATIDE Project on “Integration in Southeast Asia, Trajectories of Inclusion, Dynamics of Exclusion”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sojourn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 31(3), pp.1019-1057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muraille de Quảng Ngãi et l’expansion territoriale du Vietnam : projet pluridisciplinaire de recherche historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159, pp.1117 - 1135. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2015.94843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muraille de Quảng Ngãi et l’expansion territoriale du Vietnam : projet pluridisciplinaire de recherche historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, juillet-octobre, fasc. III, pp.1117-1134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XXe siècle chez les montagnards et les Vietnamiens, raconté par Jacques Dournes à Andrew Hardy (Bagard, France – 1er et 2 février 1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dournes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.149-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amitié et ses valeurs : esquisse ethnographique des travailleurs vietnamiens dans les pays socialistes d'Europe de l'Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dynamiques migratoires en Asie orientale, 16 (1), pp.235-246. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/remi.2000.1717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04639736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching the Region in Vietnamese History: The Case of Central Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ky yeu hoi thao khoa hoc quoc te: khu vuc hoc - Viet Nam hoc: dinh huong nghien cuu va dao tao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Dai hoc quoc gia Ha Noi, 2020, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation des migrations inter-impériales au Viêt Nam : acteurs et institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86 (1), pp.215, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam’s Covid-19 Strategy: Political Mobilisation, Targeted Containment, Social Engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đỗ Tá Khánh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arve Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phạm Quỳnh Phương</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Shum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam’s Covid-19 Strategy: Political Mobilisation, Targeted Containment, Social Engagement and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đỗ Tá Khánh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arve Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Quỳnh Phương</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Shum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘F-System’ of Targeted Isolation: A Key Method in Vietnam’s Suppression of Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Shum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vũ Ngọc Quyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘F-System’ of Targeted Isolation: A Key Method In Vietnam’s Suppression of Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Shum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vũ Ngọc Quyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Border Security Framework and Logics of Conflict Resolution on a 19th-Century Vietnamese Frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEATIDE: Integration in Southeast Asia: Trajectories of Inclusion, Dynamics of Exclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATION IN SOUTHEAST ASIA: TRAJECTORIES OF INCLUSION, DYNAMICS OF EXCLUSION (SEATIDE) - Final Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SEATIDE - Integration in Southeast Asia: Trajectories of Inclusion, Dynamics of Exclusion; Ecole française d'Extrême-Orient. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEATIDE Symposium: Integration, A Model for Prosperity? A Perspective on Vietnam. SEATIDE Research Workshops 2: Discussion of Circulated Papers on National & Regional Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SEATIDE - Integration in Southeast Asia: Trajectories of Inclusion, Dynamics of Exclusion; Ecole française d'Extrême-Orient. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hardy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894458v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti&#234;n D&#244;ng Nguy&#234;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476229v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133885v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerassimoff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlo Griffiths" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Wade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565243v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti&#7871;n &#272;&#244;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563114v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#234;n Ng&#7885;c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong &#272;&#7863;ng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#236;nh Tu&#226;n L&#432;u" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng&#7885;c Nguy&#234;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cucarzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Zolese" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#259;n K&#7921; Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#259;n Doanh Ng&#244;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564416v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gu&#233;rin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#234;n van Chinh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Tan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irasec.1420" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567567v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Turner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894477v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;ao Th&#7871;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayeel Cornelio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Grabowsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133889v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133893v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121913v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Barocco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Duc Dao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567929v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568201v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Barocco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#361; Tr&#7885;ng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568110v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#236;nh Hoa Di&#7879;p" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570566v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570434v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617066v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617048v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617162v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619585v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Quang Ngoc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629360v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Nguy&#7877;n &#272;&#7863;ng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#236;nh H&#432;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2020.6336" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1355/sj31-3q" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570426v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744723v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2015.94843" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566512v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dournes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.2000.1717" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#7895; T&#225; Kh&#225;nh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arve Hansen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph&#7841;m Qu&#7923;nh Ph&#432;&#417;ng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Shum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151053v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Qu&#7923;nh Ph&#432;&#417;ng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#361; Ng&#7885;c Quy&#234;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746390v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hardy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894458v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti&#234;n D&#244;ng Nguy&#234;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133885v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerassimoff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poisson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476229v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121161v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlo Griffiths" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Wade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti&#7871;n &#272;&#244;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563114v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#234;n Ng&#7885;c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong &#272;&#7863;ng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#236;nh Tu&#226;n L&#432;u" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng&#7885;c Nguy&#234;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cucarzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Zolese" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#259;n K&#7921; Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#259;n Doanh Ng&#244;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gu&#233;rin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#234;n van Chinh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Tan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irasec.1420" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567567v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Turner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894477v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;ao Th&#7871;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayeel Cornelio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Grabowsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Barocco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Duc Dao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133889v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133893v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133887v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133892v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133891v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Barocco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#361; Tr&#7885;ng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#236;nh Hoa Di&#7879;p" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617066v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617048v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617162v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619585v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Quang Ngoc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629360v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Nguy&#7877;n &#272;&#7863;ng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#236;nh H&#432;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2020.6336" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1355/sj31-3q" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2015.94843" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570426v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566512v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dournes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.2000.1717" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#7895; T&#225; Kh&#225;nh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arve Hansen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph&#7841;m Qu&#7923;nh Ph&#432;&#417;ng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Shum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151053v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Qu&#7923;nh Ph&#432;&#417;ng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#361; Ng&#7885;c Quy&#234;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746390v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>