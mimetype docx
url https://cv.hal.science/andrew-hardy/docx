--- v1 (2026-04-07)
+++ v2 (2026-04-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrew Hardy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lịch sử khai khẩn cao nguyên An Khê, 1864-1888</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française d'Extrême-Orient. Omega Plus; Nhà xuất bản Hà Nội, 2025, 978-604-44-3439-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Vietnam's Ancient Capital: The Archaeology and History of the Imperial Citadel of Thăng Long – Hanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NUS Press, 2024, 978-981-325-229-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations impériales au Vietnam : Travail et colonisations dans l’Asie-Pacifique français, XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve &amp; Larose; Hémisphères, 406 p., 2020, L'Asie en perspective, 978-237701-081-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le royaume de Champa (1910-1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Cuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO-National Museum of History-Nxb Khoa học Xã hội. pp.447, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong quoc Champa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Cuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée national de l’histoire du Vietnam-Nxb Khoa hoc Xa hoi; EFEO. 447 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlo Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Wade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École française d'Extrême-Orient, 31, 2019, Études thématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discovery of the Imperial Citadel of Thăng Long, first glimpse of Hanoi’s archaeological heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiến Đông Nguyễn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO-Institute of Archaeology-Nxb Thế Giới. pp.431, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phát lộ di tích Hoàng thành Thăng Long, Thoáng nhìn đầu tiên về di sản khảo cổ học Hà Nội</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Institut d’Archaeologie; Nxb Thế Giới, pp.431, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ramsden, Hanoi After the War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Skira, pp.155, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Barefoot Anthropologist. The Highlands of Champa and Vietnam in the Words of Jacques Dournes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silkworm Books, 148 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of the Vietnam–EU Relationship, 1990-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Délégation de l’Union Européenne au Vietnam, pp.149, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dournes, Pays Jörai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyên Ngọc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nhã Nam; EFEO, pp.106, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dournes, Pötao, một lý thuyết về quyền lực ở người Gia Rai Đông Dương</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Nxb Tri Thực, pp.280, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thăng Long–Hà Nội: The Story in a Single Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phong Đặng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Nxb Tri Thực, 194 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maitre, Rừng người thượng (Vùng rừng núi cao nguyên trung Việt Nam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đình Tuân Lưu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngọc Nguyên</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nxb Tri Thức; EFEO, 370 pp. et 190 pp. planches et cartes, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champa and the Archaeology of Mỹ Sơn (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cucarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Zolese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NUS Press, pp.440, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le chemin de Bờ Rạ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Nhà xuất bản [Nxb] Tri Thức, pp.205, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérégrinations culturelles au Champa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Văn Kự Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Văn Doanh Ngô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nxb Thế giới; EFEO, pp.407, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des montagnards aux minorités ethniques : quelle intégration pour les habitants des hautes terres du Viêt Nam et du Cambodge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyên van Chinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : L'Harmattan ; Bangkok : Institut de recherche sur l'Asie du Sud-Est contemporaine, p. 354, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Hills: Migrants and the State in the Highlands of Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NIAS Press; Hawai‘i University Press, pp.357, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02564416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Montagnards aux Minorités ethniques. Quelle intégration nationale pour les habitants des hautes terres du Vietnam et du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyên van Chinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherche sur l’Asie du Sud-Est contemporaine, 2003, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irasec.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02564710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration, Markets and Social Change in the Vietnamese Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.120, 2000, Asia Pacific Viewpoint (numéro hors série)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The Discovery of Thăng Long Imperial Citadel: Archaeological Dig and Historical Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discovering Vietnam's Ancient Capital: The Archaeology and History of the Imperial Citadel of Thăng Long – Hanoi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NUS Press, 2024, 978-981-325-229-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Violence, Ethnic Conflict and the Expanding State in the Vietnamese Highlands: The Sơn Hà Revolt as Event and Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đao Thế</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayeel Cornelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Grabowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silkworm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Identities in Southeast Asia, Contemporary Challenges, Historical Fractures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-437, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve &amp; Larose-Hémisphères. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations impériales au Vietnam, Travail et colonisations dans l’Asie-Pacifique français, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-17, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lời giới thiệu về bản dịch sang tiếng việt sach Vuông quốc Champa của Georges Maspero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nxb Khoa học Xã hộ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vương quốc Champa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-28, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Vignato; Matteo Carlo Alcano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Searching for Work: Small-scale Mobility and Unskilled Labor in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO; Silkworms Books, pp.vii-x, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Luy Quang Ngai : Lat gio nhung diêu tuong la hien nhien trong lich su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Barocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Duc Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tia Sang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tia Sang, pp.38-42, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi gioi thieu ve ban dich sang tieng viet sach Vuong quoc Champa cua Georges Maspero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vuong quoc Champa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Khoa hoc Xa hoi, p. 15-28, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entangled Imperialisms and Subaltern Elites on the An Khê Plateau: Social Mobility and Spatial Mobility in a Nguyen-Dynasty Borderland (1864-1888)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Guerassimoff; Andrew Hardy; Nguyen Phuong Ngoc; Emmanuel Poisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations impériales au Vietnam, Travail et colonisations dans l’Asie-Pacifique français, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose; Hémisphères, pp.43-90, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Ramsden, Hanoi après la guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magellan; EFEO, pp.150-152, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ooi Keat Gin; Volker Grabowsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnic and Religious Identities and Integration in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO; Silkworms Books, pp.vii-xii, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Guerassimoff; Andrew Hardy; Nguyen Phuong Ngoc; Emmanuel Poisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations impériales au Vietnam, Travail et colonisations dans l’Asie-Pacifique français, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose; Hémisphères, pp.19-32, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Vignato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dreams of Prosperity: Inequality and Integration in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO; Silkworms Books, pp.vii-ix, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lời giới thiệu. Phát lộ Hoàng thành Thăng Long: Khai quật khảo cổ học, sự kiện lịch sử</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Hardy; Nguyễn Tiến Đông. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phát lộ di tích Hoàng thành Thăng Long [La découverte de la citadelle impériale de Thăng Long, premier regard sur le patrimoine archéologique de Hanoi]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO; Institut d’Archéologie - Nxb Thế Giới, pp.13-38, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tộc người, lãnh thổ và địa hình dọc con đường thương mai Đông – Tây trong lịch sử miền Trung Việt Nam : người Ca Dong ở huyện Sơn Tây, tỉnh Quảng Ngãi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Văn hóa biển miền Trung trong xã hội đương đại [La culture maritime de la région centrale dans la société contemporaine]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb The Gioi, pp.77-93, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Peoples of Champa: Evidence for a New Hypothesis from the Landscape History of Quảng Ngãi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.121-144, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Regional Centres in Champa, Viewed from Recent Archaeological Advances in Central Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Barocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.63-80, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champa, Integrating Kingdom: Mechanisms of Political Integration in a Southeast Asian Segmentary State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.221-252, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Đóng góp nghiên cứu về lịch sử phong cảnh miền Trung: đường cái quan, đường núi và Trường Lũy ở Quảng Ngãi – Bình Định, thế kỷ XIX »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Barocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tây Sơn Thượng Đạo trong Khởi Nghĩa Tây Sơn(Le district montagneux de Tây Sơndans la Rebellion de Tây Sơn), (éd. Vu Trong Lam)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Chính trị Quốc gia Sự thật, pp.292-306, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Frameworks of Champa History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlo Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Wade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-19, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04476256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Landscape History of Central Vietnam: the Mandarin Road, Mountain Road and Long Wall in Nineteenth-Century Quảng Ngãi and Bình Địn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiến Đông Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Barocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vũ Trọng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nxb Chính trị Quốc gia Sự thật. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tây Sơn Thượng Đạo trong Khởi Nghĩa Tây Sơn (Tây Sơn Highland District in the Tây Sơn Rebellion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.306-338, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Văn hóa là sự hiện đại, bảo tồn là sự phát triển: những suy nghĩ về Paris và Hà Nội [La culture est la modernité, la conservation est le développement : réflexions sur Paris et Hanoi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đình Hoa Diệp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrew Hardy &amp; Nguyễn Tiến Đông (eds) Phát lộ di tích Hoàng thành Thăng Long</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Archéologie-Nxb Thế Giới; EFEO, pp.323-333, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’économie hybride du post-Champa. Le commerce plaine-montagne et les « marchés des sources » (nguồn) à l’époque des seigneurs Nguyễn (XVIe-XVIIIe siècles) », Paris : Demopolis, p. 97-114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hoai Huong Aubert-Nguyen &amp; Michel Espagne (éd.), Le Vietnam, une histoire de transferts culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Territory of Quảng Ngãi and the Geopolitics of Champa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andreas Reinecke (éd.), Perspectives on the Archaeology of Vietnam, LWL-Museum for Archaeology, Herne, Reiss-Engelhorn-Museums in Mannheim, State Museum of Archaeology of Chemnitz, &amp; German Archaeological Institute, Berlin / Bonn, p. 259-290</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lịch sử Thăng Long trong bối cảnh khu vực: Chế Bồng Nga, Lê Thánh Tông và Hoàng đế nhà Minh của Trung Hoa » [L’histoire de Thăng Long dans son contexte régional : Chế Bồng Nga, Lê Thánh Tông et l’empereur de Chine sous la dynastie des Ming]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kỷ yếu Hội thảo khoa học 1000 năm vương triều Lý và kinh đô Thăng Long [Actes du colloque, 1000 ans depuis la dynastie des Lý et la capitale de Thăng Long]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb The gioi, pp.124-133., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02573568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaglewood and the Economic History of Champa and Central Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa and the Archaeology of Mỹ Sơn (Vietnam)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NUS Press, pp.107-126, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[L’économie indochinoise à l’époque française à travers la biographie de Paul Bernard (1892-1960)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 năm Việt Nam học theo định hướng liên ngành [20 ans d’études sur le Vietnam dans la tendance de l’inter-disciplinarité]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Thế giới, pp.500-556, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núi và biển trong lịch sử kinh tế Chămpa và Việt Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Văn hóa biển miền Trung và văn hóa biển Tây Nam Bộ [La culture maritime de la région centrale et la culture maritime du Sud-Ouest]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Từ điển Bách khoa, pp.88-102, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People In-between: Exile and Memory among the Vietnamese in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Mantienne &amp; Keith Taylor (eds), Monde du Viet Nam – Vietnam World, Hommage à Nguyễn Thế Anh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.271-293, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[La ‘source’ dans l’économie commerciale à Đàng Trong]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chúa Nguyễn và Vương Triều Nguyễn trong lịch sử Việt Nam từ thế kỷ XVI đến thế kỷ XIX [Les seigneurs Nguyễn et la cour de Nguyễn dans l’histoire du Vietnam du XVI siècle au XIX siècle]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Thế giới, pp.55-65, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vue de la montagne Linh Thái : Pérégrinations historiques en culture Chăm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nguyễn Văn Kự, Ngô Văn Doanh &amp; Andrew Hardy (eds), Pérégrinations culturelles au Champa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO- Nxb Thế giới, pp.49‑63, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture of Migration and Impact of History in Wartime Indochina: A Game of Chance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beatriz P. Lorente, Nicola Piper, Shen Hsiu-Hua &amp; Brenda S.A. Yeoh (eds), Asian Migrations: Sojourning, Displacement, Homecoming and Other Travels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asia Research Institute, pp.50-68, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02619585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Transnationalism and the Formation of the Vietnamese Diaspora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brenda S.A. Yeoh &amp; Katie Willis (eds), State/Nation/Transnation: Perspectives on Transnationalism in the Asia-Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.218-237, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02624217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Những con đường núi của “Champa Thượng” ở Bình Định: vị trí bia núi Man Lăng và hòn đá H’Bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Quang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiến Đông Nguyễn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khảo cổ học</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (235), pp.96-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’histoire des paysages du Vietnam central. Le marché des sources (nguồn) et les routes de montagne du plateau d’An Khê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Barocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh Nguyễn Đặng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đình Hưng Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (1), pp.323-362. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2020.6336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam. Po Dharma Quang (1948-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New European–Southeast Asian Research on the Region: Conclusions of the SEATIDE Project on &amp;quot;Integration in Southeast Asia, Trajectories of Inclusion, Dynamics of Exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sojourn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1355/sj31-3q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New European–Southeast Asian Research on The Region: Conclusions of the SEATIDE Project on “Integration in Southeast Asia, Trajectories of Inclusion, Dynamics of Exclusion”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sojourn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 31(3), pp.1019-1057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muraille de Quảng Ngãi et l’expansion territoriale du Vietnam : projet pluridisciplinaire de recherche historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159, pp.1117 - 1135. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2015.94843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muraille de Quảng Ngãi et l’expansion territoriale du Vietnam : projet pluridisciplinaire de recherche historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, juillet-octobre, fasc. III, pp.1117-1134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XXe siècle chez les montagnards et les Vietnamiens, raconté par Jacques Dournes à Andrew Hardy (Bagard, France – 1er et 2 février 1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dournes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.149-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amitié et ses valeurs : esquisse ethnographique des travailleurs vietnamiens dans les pays socialistes d'Europe de l'Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dynamiques migratoires en Asie orientale, 16 (1), pp.235-246. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/remi.2000.1717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04639736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching the Region in Vietnamese History: The Case of Central Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ky yeu hoi thao khoa hoc quoc te: khu vuc hoc - Viet Nam hoc: dinh huong nghien cuu va dao tao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Dai hoc quoc gia Ha Noi, 2020, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation des migrations inter-impériales au Viêt Nam : acteurs et institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86 (1), pp.215, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam’s Covid-19 Strategy: Political Mobilisation, Targeted Containment, Social Engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đỗ Tá Khánh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arve Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phạm Quỳnh Phương</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Shum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam’s Covid-19 Strategy: Political Mobilisation, Targeted Containment, Social Engagement and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đỗ Tá Khánh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arve Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Quỳnh Phương</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Shum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘F-System’ of Targeted Isolation: A Key Method in Vietnam’s Suppression of Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Shum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vũ Ngọc Quyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘F-System’ of Targeted Isolation: A Key Method In Vietnam’s Suppression of Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Shum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vũ Ngọc Quyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Border Security Framework and Logics of Conflict Resolution on a 19th-Century Vietnamese Frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEATIDE: Integration in Southeast Asia: Trajectories of Inclusion, Dynamics of Exclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATION IN SOUTHEAST ASIA: TRAJECTORIES OF INCLUSION, DYNAMICS OF EXCLUSION (SEATIDE) - Final Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SEATIDE - Integration in Southeast Asia: Trajectories of Inclusion, Dynamics of Exclusion; Ecole française d'Extrême-Orient. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEATIDE Symposium: Integration, A Model for Prosperity? A Perspective on Vietnam. SEATIDE Research Workshops 2: Discussion of Circulated Papers on National & Regional Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SEATIDE - Integration in Southeast Asia: Trajectories of Inclusion, Dynamics of Exclusion; Ecole française d'Extrême-Orient. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrew Hardy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lịch sử khai khẩn cao nguyên An Khê, 1864-1888</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française d'Extrême-Orient. Omega Plus; Nhà xuất bản Hà Nội, 2025, 978-604-44-3439-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Vietnam's Ancient Capital: The Archaeology and History of the Imperial Citadel of Thăng Long – Hanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NUS Press, 2024, 978-981-325-229-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le royaume de Champa (1910-1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Cuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO-National Museum of History-Nxb Khoa học Xã hội. pp.447, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong quoc Champa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Cuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée national de l’histoire du Vietnam-Nxb Khoa hoc Xa hoi; EFEO. 447 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations impériales au Vietnam : Travail et colonisations dans l’Asie-Pacifique français, XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve &amp; Larose; Hémisphères, 406 p., 2020, L'Asie en perspective, 978-237701-081-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlo Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Wade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École française d'Extrême-Orient, 31, 2019, Études thématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phát lộ di tích Hoàng thành Thăng Long, Thoáng nhìn đầu tiên về di sản khảo cổ học Hà Nội</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Institut d’Archaeologie; Nxb Thế Giới, pp.431, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discovery of the Imperial Citadel of Thăng Long, first glimpse of Hanoi’s archaeological heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiến Đông Nguyễn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO-Institute of Archaeology-Nxb Thế Giới. pp.431, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ramsden, Hanoi After the War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Skira, pp.155, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Barefoot Anthropologist. The Highlands of Champa and Vietnam in the Words of Jacques Dournes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silkworm Books, 148 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of the Vietnam–EU Relationship, 1990-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Délégation de l’Union Européenne au Vietnam, pp.149, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dournes, Pays Jörai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyên Ngọc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nhã Nam; EFEO, pp.106, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dournes, Pötao, một lý thuyết về quyền lực ở người Gia Rai Đông Dương</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Nxb Tri Thực, pp.280, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thăng Long–Hà Nội: The Story in a Single Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phong Đặng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Nxb Tri Thực, 194 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maitre, Rừng người thượng (Vùng rừng núi cao nguyên trung Việt Nam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đình Tuân Lưu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngọc Nguyên</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nxb Tri Thức; EFEO, 370 pp. et 190 pp. planches et cartes, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champa and the Archaeology of Mỹ Sơn (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cucarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Zolese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NUS Press, pp.440, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le chemin de Bờ Rạ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Nhà xuất bản [Nxb] Tri Thức, pp.205, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérégrinations culturelles au Champa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Văn Kự Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Văn Doanh Ngô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nxb Thế giới; EFEO, pp.407, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des montagnards aux minorités ethniques : quelle intégration pour les habitants des hautes terres du Viêt Nam et du Cambodge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyên van Chinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : L'Harmattan ; Bangkok : Institut de recherche sur l'Asie du Sud-Est contemporaine, p. 354, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Hills: Migrants and the State in the Highlands of Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NIAS Press; Hawai‘i University Press, pp.357, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02564416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Montagnards aux Minorités ethniques. Quelle intégration nationale pour les habitants des hautes terres du Vietnam et du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyên van Chinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherche sur l’Asie du Sud-Est contemporaine, 2003, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irasec.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02564710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration, Markets and Social Change in the Vietnamese Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.120, 2000, Asia Pacific Viewpoint (numéro hors série)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The Discovery of Thăng Long Imperial Citadel: Archaeological Dig and Historical Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discovering Vietnam's Ancient Capital: The Archaeology and History of the Imperial Citadel of Thăng Long – Hanoi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NUS Press, 2024, 978-981-325-229-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Violence, Ethnic Conflict and the Expanding State in the Vietnamese Highlands: The Sơn Hà Revolt as Event and Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đao Thế</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayeel Cornelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Grabowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silkworm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Identities in Southeast Asia, Contemporary Challenges, Historical Fractures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-437, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Vignato; Matteo Carlo Alcano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Searching for Work: Small-scale Mobility and Unskilled Labor in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO; Silkworms Books, pp.vii-x, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Luy Quang Ngai : Lat gio nhung diêu tuong la hien nhien trong lich su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Barocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Duc Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tia Sang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tia Sang, pp.38-42, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi gioi thieu ve ban dich sang tieng viet sach Vuong quoc Champa cua Georges Maspero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vuong quoc Champa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Khoa hoc Xa hoi, p. 15-28, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entangled Imperialisms and Subaltern Elites on the An Khê Plateau: Social Mobility and Spatial Mobility in a Nguyen-Dynasty Borderland (1864-1888)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Guerassimoff; Andrew Hardy; Nguyen Phuong Ngoc; Emmanuel Poisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations impériales au Vietnam, Travail et colonisations dans l’Asie-Pacifique français, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose; Hémisphères, pp.43-90, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Ramsden, Hanoi après la guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magellan; EFEO, pp.150-152, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ooi Keat Gin; Volker Grabowsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnic and Religious Identities and Integration in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO; Silkworms Books, pp.vii-xii, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lời giới thiệu về bản dịch sang tiếng việt sach Vuông quốc Champa của Georges Maspero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nxb Khoa học Xã hộ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vương quốc Champa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-28, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Guerassimoff; Andrew Hardy; Nguyen Phuong Ngoc; Emmanuel Poisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations impériales au Vietnam, Travail et colonisations dans l’Asie-Pacifique français, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose; Hémisphères, pp.19-32, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Vignato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dreams of Prosperity: Inequality and Integration in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO; Silkworms Books, pp.vii-ix, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lời giới thiệu. Phát lộ Hoàng thành Thăng Long: Khai quật khảo cổ học, sự kiện lịch sử</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Hardy; Nguyễn Tiến Đông. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phát lộ di tích Hoàng thành Thăng Long [La découverte de la citadelle impériale de Thăng Long, premier regard sur le patrimoine archéologique de Hanoi]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO; Institut d’Archéologie - Nxb Thế Giới, pp.13-38, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve &amp; Larose-Hémisphères. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations impériales au Vietnam, Travail et colonisations dans l’Asie-Pacifique français, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-17, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Peoples of Champa: Evidence for a New Hypothesis from the Landscape History of Quảng Ngãi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.121-144, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Regional Centres in Champa, Viewed from Recent Archaeological Advances in Central Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Barocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.63-80, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champa, Integrating Kingdom: Mechanisms of Political Integration in a Southeast Asian Segmentary State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.221-252, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Đóng góp nghiên cứu về lịch sử phong cảnh miền Trung: đường cái quan, đường núi và Trường Lũy ở Quảng Ngãi – Bình Định, thế kỷ XIX »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Barocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tây Sơn Thượng Đạo trong Khởi Nghĩa Tây Sơn(Le district montagneux de Tây Sơndans la Rebellion de Tây Sơn), (éd. Vu Trong Lam)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Chính trị Quốc gia Sự thật, pp.292-306, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Frameworks of Champa History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlo Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Wade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-19, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04476256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Landscape History of Central Vietnam: the Mandarin Road, Mountain Road and Long Wall in Nineteenth-Century Quảng Ngãi and Bình Địn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiến Đông Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Barocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vũ Trọng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nxb Chính trị Quốc gia Sự thật. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tây Sơn Thượng Đạo trong Khởi Nghĩa Tây Sơn (Tây Sơn Highland District in the Tây Sơn Rebellion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.306-338, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tộc người, lãnh thổ và địa hình dọc con đường thương mai Đông – Tây trong lịch sử miền Trung Việt Nam : người Ca Dong ở huyện Sơn Tây, tỉnh Quảng Ngãi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Văn hóa biển miền Trung trong xã hội đương đại [La culture maritime de la région centrale dans la société contemporaine]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb The Gioi, pp.77-93, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Văn hóa là sự hiện đại, bảo tồn là sự phát triển: những suy nghĩ về Paris và Hà Nội [La culture est la modernité, la conservation est le développement : réflexions sur Paris et Hanoi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đình Hoa Diệp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrew Hardy &amp; Nguyễn Tiến Đông (eds) Phát lộ di tích Hoàng thành Thăng Long</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Archéologie-Nxb Thế Giới; EFEO, pp.323-333, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Territory of Quảng Ngãi and the Geopolitics of Champa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andreas Reinecke (éd.), Perspectives on the Archaeology of Vietnam, LWL-Museum for Archaeology, Herne, Reiss-Engelhorn-Museums in Mannheim, State Museum of Archaeology of Chemnitz, &amp; German Archaeological Institute, Berlin / Bonn, p. 259-290</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’économie hybride du post-Champa. Le commerce plaine-montagne et les « marchés des sources » (nguồn) à l’époque des seigneurs Nguyễn (XVIe-XVIIIe siècles) », Paris : Demopolis, p. 97-114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hoai Huong Aubert-Nguyen &amp; Michel Espagne (éd.), Le Vietnam, une histoire de transferts culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lịch sử Thăng Long trong bối cảnh khu vực: Chế Bồng Nga, Lê Thánh Tông và Hoàng đế nhà Minh của Trung Hoa » [L’histoire de Thăng Long dans son contexte régional : Chế Bồng Nga, Lê Thánh Tông et l’empereur de Chine sous la dynastie des Ming]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kỷ yếu Hội thảo khoa học 1000 năm vương triều Lý và kinh đô Thăng Long [Actes du colloque, 1000 ans depuis la dynastie des Lý et la capitale de Thăng Long]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb The gioi, pp.124-133., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02573568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaglewood and the Economic History of Champa and Central Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa and the Archaeology of Mỹ Sơn (Vietnam)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NUS Press, pp.107-126, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núi và biển trong lịch sử kinh tế Chămpa và Việt Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Văn hóa biển miền Trung và văn hóa biển Tây Nam Bộ [La culture maritime de la région centrale et la culture maritime du Sud-Ouest]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Từ điển Bách khoa, pp.88-102, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[L’économie indochinoise à l’époque française à travers la biographie de Paul Bernard (1892-1960)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 năm Việt Nam học theo định hướng liên ngành [20 ans d’études sur le Vietnam dans la tendance de l’inter-disciplinarité]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Thế giới, pp.500-556, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People In-between: Exile and Memory among the Vietnamese in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Mantienne &amp; Keith Taylor (eds), Monde du Viet Nam – Vietnam World, Hommage à Nguyễn Thế Anh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.271-293, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[La ‘source’ dans l’économie commerciale à Đàng Trong]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chúa Nguyễn và Vương Triều Nguyễn trong lịch sử Việt Nam từ thế kỷ XVI đến thế kỷ XIX [Les seigneurs Nguyễn et la cour de Nguyễn dans l’histoire du Vietnam du XVI siècle au XIX siècle]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Thế giới, pp.55-65, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vue de la montagne Linh Thái : Pérégrinations historiques en culture Chăm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nguyễn Văn Kự, Ngô Văn Doanh &amp; Andrew Hardy (eds), Pérégrinations culturelles au Champa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO- Nxb Thế giới, pp.49‑63, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture of Migration and Impact of History in Wartime Indochina: A Game of Chance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beatriz P. Lorente, Nicola Piper, Shen Hsiu-Hua &amp; Brenda S.A. Yeoh (eds), Asian Migrations: Sojourning, Displacement, Homecoming and Other Travels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asia Research Institute, pp.50-68, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02619585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Transnationalism and the Formation of the Vietnamese Diaspora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brenda S.A. Yeoh &amp; Katie Willis (eds), State/Nation/Transnation: Perspectives on Transnationalism in the Asia-Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.218-237, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02624217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Những con đường núi của “Champa Thượng” ở Bình Định: vị trí bia núi Man Lăng và hòn đá H’Bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Quang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiến Đông Nguyễn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khảo cổ học</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (235), pp.96-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’histoire des paysages du Vietnam central. Le marché des sources (nguồn) et les routes de montagne du plateau d’An Khê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Barocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh Nguyễn Đặng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đình Hưng Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (1), pp.323-362. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2020.6336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam. Po Dharma Quang (1948-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New European–Southeast Asian Research on the Region: Conclusions of the SEATIDE Project on &amp;quot;Integration in Southeast Asia, Trajectories of Inclusion, Dynamics of Exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sojourn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1355/sj31-3q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New European–Southeast Asian Research on The Region: Conclusions of the SEATIDE Project on “Integration in Southeast Asia, Trajectories of Inclusion, Dynamics of Exclusion”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sojourn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 31(3), pp.1019-1057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muraille de Quảng Ngãi et l’expansion territoriale du Vietnam : projet pluridisciplinaire de recherche historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, juillet-octobre, fasc. III, pp.1117-1134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muraille de Quảng Ngãi et l’expansion territoriale du Vietnam : projet pluridisciplinaire de recherche historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159, pp.1117 - 1135. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2015.94843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XXe siècle chez les montagnards et les Vietnamiens, raconté par Jacques Dournes à Andrew Hardy (Bagard, France – 1er et 2 février 1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dournes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.149-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amitié et ses valeurs : esquisse ethnographique des travailleurs vietnamiens dans les pays socialistes d'Europe de l'Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dynamiques migratoires en Asie orientale, 16 (1), pp.235-246. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/remi.2000.1717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04639736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching the Region in Vietnamese History: The Case of Central Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ky yeu hoi thao khoa hoc quoc te: khu vuc hoc - Viet Nam hoc: dinh huong nghien cuu va dao tao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Dai hoc quoc gia Ha Noi, 2020, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation des migrations inter-impériales au Viêt Nam : acteurs et institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86 (1), pp.215, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam’s Covid-19 Strategy: Political Mobilisation, Targeted Containment, Social Engagement and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đỗ Tá Khánh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arve Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Quỳnh Phương</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Shum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam’s Covid-19 Strategy: Political Mobilisation, Targeted Containment, Social Engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đỗ Tá Khánh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arve Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phạm Quỳnh Phương</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Shum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘F-System’ of Targeted Isolation: A Key Method in Vietnam’s Suppression of Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Shum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vũ Ngọc Quyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘F-System’ of Targeted Isolation: A Key Method In Vietnam’s Suppression of Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Shum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vũ Ngọc Quyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Border Security Framework and Logics of Conflict Resolution on a 19th-Century Vietnamese Frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEATIDE: Integration in Southeast Asia: Trajectories of Inclusion, Dynamics of Exclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATION IN SOUTHEAST ASIA: TRAJECTORIES OF INCLUSION, DYNAMICS OF EXCLUSION (SEATIDE) - Final Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SEATIDE - Integration in Southeast Asia: Trajectories of Inclusion, Dynamics of Exclusion; Ecole française d'Extrême-Orient. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEATIDE Symposium: Integration, A Model for Prosperity? A Perspective on Vietnam. SEATIDE Research Workshops 2: Discussion of Circulated Papers on National & Regional Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SEATIDE - Integration in Southeast Asia: Trajectories of Inclusion, Dynamics of Exclusion; Ecole française d'Extrême-Orient. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hardy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894458v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti&#234;n D&#244;ng Nguy&#234;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133885v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerassimoff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poisson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476229v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121161v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlo Griffiths" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Wade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti&#7871;n &#272;&#244;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563114v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#234;n Ng&#7885;c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong &#272;&#7863;ng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#236;nh Tu&#226;n L&#432;u" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng&#7885;c Nguy&#234;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cucarzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Zolese" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#259;n K&#7921; Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#259;n Doanh Ng&#244;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gu&#233;rin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#234;n van Chinh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Tan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irasec.1420" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567567v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Turner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894477v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;ao Th&#7871;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayeel Cornelio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Grabowsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Barocco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Duc Dao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133889v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133893v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133887v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133892v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133891v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Barocco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#361; Tr&#7885;ng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#236;nh Hoa Di&#7879;p" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617066v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617048v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617162v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619585v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Quang Ngoc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629360v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Nguy&#7877;n &#272;&#7863;ng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#236;nh H&#432;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2020.6336" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1355/sj31-3q" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2015.94843" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570426v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566512v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dournes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.2000.1717" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#7895; T&#225; Kh&#225;nh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arve Hansen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph&#7841;m Qu&#7923;nh Ph&#432;&#417;ng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Shum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151053v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Qu&#7923;nh Ph&#432;&#417;ng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#361; Ng&#7885;c Quy&#234;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746390v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hardy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894458v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti&#234;n D&#244;ng Nguy&#234;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476229v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133885v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerassimoff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlo Griffiths" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Wade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565243v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti&#7871;n &#272;&#244;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563114v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#234;n Ng&#7885;c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong &#272;&#7863;ng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#236;nh Tu&#226;n L&#432;u" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng&#7885;c Nguy&#234;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cucarzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Zolese" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#259;n K&#7921; Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#259;n Doanh Ng&#244;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gu&#233;rin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#234;n van Chinh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Tan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irasec.1420" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567567v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Turner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894477v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;ao Th&#7871;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayeel Cornelio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Grabowsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133890v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Barocco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Duc Dao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133893v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476247v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567929v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568201v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Barocco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#361; Tr&#7885;ng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568110v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#236;nh Hoa Di&#7879;p" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570566v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570434v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617048v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617162v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619585v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Quang Ngoc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629360v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Nguy&#7877;n &#272;&#7863;ng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#236;nh H&#432;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2020.6336" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1355/sj31-3q" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570426v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744723v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2015.94843" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566512v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dournes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.2000.1717" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#7895; T&#225; Kh&#225;nh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arve Hansen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Qu&#7923;nh Ph&#432;&#417;ng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Shum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133901v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph&#7841;m Qu&#7923;nh Ph&#432;&#417;ng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#361; Ng&#7885;c Quy&#234;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746390v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>