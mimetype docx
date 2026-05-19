--- v2 (2026-04-27)
+++ v3 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrew Hardy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lịch sử khai khẩn cao nguyên An Khê, 1864-1888</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française d'Extrême-Orient. Omega Plus; Nhà xuất bản Hà Nội, 2025, 978-604-44-3439-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Vietnam's Ancient Capital: The Archaeology and History of the Imperial Citadel of Thăng Long – Hanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NUS Press, 2024, 978-981-325-229-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le royaume de Champa (1910-1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Cuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO-National Museum of History-Nxb Khoa học Xã hội. pp.447, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong quoc Champa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Cuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée national de l’histoire du Vietnam-Nxb Khoa hoc Xa hoi; EFEO. 447 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations impériales au Vietnam : Travail et colonisations dans l’Asie-Pacifique français, XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve &amp; Larose; Hémisphères, 406 p., 2020, L'Asie en perspective, 978-237701-081-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlo Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Wade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École française d'Extrême-Orient, 31, 2019, Études thématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phát lộ di tích Hoàng thành Thăng Long, Thoáng nhìn đầu tiên về di sản khảo cổ học Hà Nội</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Institut d’Archaeologie; Nxb Thế Giới, pp.431, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discovery of the Imperial Citadel of Thăng Long, first glimpse of Hanoi’s archaeological heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiến Đông Nguyễn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO-Institute of Archaeology-Nxb Thế Giới. pp.431, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ramsden, Hanoi After the War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Skira, pp.155, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Barefoot Anthropologist. The Highlands of Champa and Vietnam in the Words of Jacques Dournes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silkworm Books, 148 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of the Vietnam–EU Relationship, 1990-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Délégation de l’Union Européenne au Vietnam, pp.149, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dournes, Pays Jörai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyên Ngọc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nhã Nam; EFEO, pp.106, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dournes, Pötao, một lý thuyết về quyền lực ở người Gia Rai Đông Dương</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Nxb Tri Thực, pp.280, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thăng Long–Hà Nội: The Story in a Single Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phong Đặng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Nxb Tri Thực, 194 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maitre, Rừng người thượng (Vùng rừng núi cao nguyên trung Việt Nam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đình Tuân Lưu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngọc Nguyên</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nxb Tri Thức; EFEO, 370 pp. et 190 pp. planches et cartes, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champa and the Archaeology of Mỹ Sơn (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cucarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Zolese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NUS Press, pp.440, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le chemin de Bờ Rạ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Nhà xuất bản [Nxb] Tri Thức, pp.205, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérégrinations culturelles au Champa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Văn Kự Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Văn Doanh Ngô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nxb Thế giới; EFEO, pp.407, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des montagnards aux minorités ethniques : quelle intégration pour les habitants des hautes terres du Viêt Nam et du Cambodge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyên van Chinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : L'Harmattan ; Bangkok : Institut de recherche sur l'Asie du Sud-Est contemporaine, p. 354, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Hills: Migrants and the State in the Highlands of Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NIAS Press; Hawai‘i University Press, pp.357, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02564416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Montagnards aux Minorités ethniques. Quelle intégration nationale pour les habitants des hautes terres du Vietnam et du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyên van Chinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherche sur l’Asie du Sud-Est contemporaine, 2003, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irasec.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02564710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration, Markets and Social Change in the Vietnamese Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.120, 2000, Asia Pacific Viewpoint (numéro hors série)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The Discovery of Thăng Long Imperial Citadel: Archaeological Dig and Historical Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discovering Vietnam's Ancient Capital: The Archaeology and History of the Imperial Citadel of Thăng Long – Hanoi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NUS Press, 2024, 978-981-325-229-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Violence, Ethnic Conflict and the Expanding State in the Vietnamese Highlands: The Sơn Hà Revolt as Event and Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đao Thế</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayeel Cornelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Grabowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silkworm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Identities in Southeast Asia, Contemporary Challenges, Historical Fractures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-437, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Vignato; Matteo Carlo Alcano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Searching for Work: Small-scale Mobility and Unskilled Labor in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO; Silkworms Books, pp.vii-x, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Luy Quang Ngai : Lat gio nhung diêu tuong la hien nhien trong lich su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Barocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Duc Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tia Sang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tia Sang, pp.38-42, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi gioi thieu ve ban dich sang tieng viet sach Vuong quoc Champa cua Georges Maspero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vuong quoc Champa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Khoa hoc Xa hoi, p. 15-28, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entangled Imperialisms and Subaltern Elites on the An Khê Plateau: Social Mobility and Spatial Mobility in a Nguyen-Dynasty Borderland (1864-1888)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Guerassimoff; Andrew Hardy; Nguyen Phuong Ngoc; Emmanuel Poisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations impériales au Vietnam, Travail et colonisations dans l’Asie-Pacifique français, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose; Hémisphères, pp.43-90, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Ramsden, Hanoi après la guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magellan; EFEO, pp.150-152, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ooi Keat Gin; Volker Grabowsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnic and Religious Identities and Integration in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO; Silkworms Books, pp.vii-xii, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lời giới thiệu về bản dịch sang tiếng việt sach Vuông quốc Champa của Georges Maspero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nxb Khoa học Xã hộ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vương quốc Champa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-28, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Guerassimoff; Andrew Hardy; Nguyen Phuong Ngoc; Emmanuel Poisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations impériales au Vietnam, Travail et colonisations dans l’Asie-Pacifique français, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose; Hémisphères, pp.19-32, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Vignato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dreams of Prosperity: Inequality and Integration in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO; Silkworms Books, pp.vii-ix, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lời giới thiệu. Phát lộ Hoàng thành Thăng Long: Khai quật khảo cổ học, sự kiện lịch sử</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Hardy; Nguyễn Tiến Đông. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phát lộ di tích Hoàng thành Thăng Long [La découverte de la citadelle impériale de Thăng Long, premier regard sur le patrimoine archéologique de Hanoi]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO; Institut d’Archéologie - Nxb Thế Giới, pp.13-38, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve &amp; Larose-Hémisphères. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations impériales au Vietnam, Travail et colonisations dans l’Asie-Pacifique français, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-17, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Peoples of Champa: Evidence for a New Hypothesis from the Landscape History of Quảng Ngãi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.121-144, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Regional Centres in Champa, Viewed from Recent Archaeological Advances in Central Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Barocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.63-80, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champa, Integrating Kingdom: Mechanisms of Political Integration in a Southeast Asian Segmentary State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.221-252, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Đóng góp nghiên cứu về lịch sử phong cảnh miền Trung: đường cái quan, đường núi và Trường Lũy ở Quảng Ngãi – Bình Định, thế kỷ XIX »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Barocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tây Sơn Thượng Đạo trong Khởi Nghĩa Tây Sơn(Le district montagneux de Tây Sơndans la Rebellion de Tây Sơn), (éd. Vu Trong Lam)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Chính trị Quốc gia Sự thật, pp.292-306, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Frameworks of Champa History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlo Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Wade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-19, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04476256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Landscape History of Central Vietnam: the Mandarin Road, Mountain Road and Long Wall in Nineteenth-Century Quảng Ngãi and Bình Địn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiến Đông Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Barocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vũ Trọng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nxb Chính trị Quốc gia Sự thật. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tây Sơn Thượng Đạo trong Khởi Nghĩa Tây Sơn (Tây Sơn Highland District in the Tây Sơn Rebellion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.306-338, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tộc người, lãnh thổ và địa hình dọc con đường thương mai Đông – Tây trong lịch sử miền Trung Việt Nam : người Ca Dong ở huyện Sơn Tây, tỉnh Quảng Ngãi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Văn hóa biển miền Trung trong xã hội đương đại [La culture maritime de la région centrale dans la société contemporaine]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb The Gioi, pp.77-93, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Văn hóa là sự hiện đại, bảo tồn là sự phát triển: những suy nghĩ về Paris và Hà Nội [La culture est la modernité, la conservation est le développement : réflexions sur Paris et Hanoi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đình Hoa Diệp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrew Hardy &amp; Nguyễn Tiến Đông (eds) Phát lộ di tích Hoàng thành Thăng Long</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Archéologie-Nxb Thế Giới; EFEO, pp.323-333, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Territory of Quảng Ngãi and the Geopolitics of Champa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andreas Reinecke (éd.), Perspectives on the Archaeology of Vietnam, LWL-Museum for Archaeology, Herne, Reiss-Engelhorn-Museums in Mannheim, State Museum of Archaeology of Chemnitz, &amp; German Archaeological Institute, Berlin / Bonn, p. 259-290</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’économie hybride du post-Champa. Le commerce plaine-montagne et les « marchés des sources » (nguồn) à l’époque des seigneurs Nguyễn (XVIe-XVIIIe siècles) », Paris : Demopolis, p. 97-114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hoai Huong Aubert-Nguyen &amp; Michel Espagne (éd.), Le Vietnam, une histoire de transferts culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lịch sử Thăng Long trong bối cảnh khu vực: Chế Bồng Nga, Lê Thánh Tông và Hoàng đế nhà Minh của Trung Hoa » [L’histoire de Thăng Long dans son contexte régional : Chế Bồng Nga, Lê Thánh Tông et l’empereur de Chine sous la dynastie des Ming]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kỷ yếu Hội thảo khoa học 1000 năm vương triều Lý và kinh đô Thăng Long [Actes du colloque, 1000 ans depuis la dynastie des Lý et la capitale de Thăng Long]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb The gioi, pp.124-133., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02573568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaglewood and the Economic History of Champa and Central Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa and the Archaeology of Mỹ Sơn (Vietnam)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NUS Press, pp.107-126, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núi và biển trong lịch sử kinh tế Chămpa và Việt Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Văn hóa biển miền Trung và văn hóa biển Tây Nam Bộ [La culture maritime de la région centrale et la culture maritime du Sud-Ouest]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Từ điển Bách khoa, pp.88-102, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[L’économie indochinoise à l’époque française à travers la biographie de Paul Bernard (1892-1960)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 năm Việt Nam học theo định hướng liên ngành [20 ans d’études sur le Vietnam dans la tendance de l’inter-disciplinarité]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Thế giới, pp.500-556, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People In-between: Exile and Memory among the Vietnamese in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Mantienne &amp; Keith Taylor (eds), Monde du Viet Nam – Vietnam World, Hommage à Nguyễn Thế Anh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.271-293, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[La ‘source’ dans l’économie commerciale à Đàng Trong]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chúa Nguyễn và Vương Triều Nguyễn trong lịch sử Việt Nam từ thế kỷ XVI đến thế kỷ XIX [Les seigneurs Nguyễn et la cour de Nguyễn dans l’histoire du Vietnam du XVI siècle au XIX siècle]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Thế giới, pp.55-65, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vue de la montagne Linh Thái : Pérégrinations historiques en culture Chăm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nguyễn Văn Kự, Ngô Văn Doanh &amp; Andrew Hardy (eds), Pérégrinations culturelles au Champa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO- Nxb Thế giới, pp.49‑63, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture of Migration and Impact of History in Wartime Indochina: A Game of Chance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beatriz P. Lorente, Nicola Piper, Shen Hsiu-Hua &amp; Brenda S.A. Yeoh (eds), Asian Migrations: Sojourning, Displacement, Homecoming and Other Travels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asia Research Institute, pp.50-68, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02619585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Transnationalism and the Formation of the Vietnamese Diaspora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brenda S.A. Yeoh &amp; Katie Willis (eds), State/Nation/Transnation: Perspectives on Transnationalism in the Asia-Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.218-237, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02624217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Những con đường núi của “Champa Thượng” ở Bình Định: vị trí bia núi Man Lăng và hòn đá H’Bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Quang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiến Đông Nguyễn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khảo cổ học</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (235), pp.96-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’histoire des paysages du Vietnam central. Le marché des sources (nguồn) et les routes de montagne du plateau d’An Khê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Barocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh Nguyễn Đặng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đình Hưng Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (1), pp.323-362. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2020.6336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam. Po Dharma Quang (1948-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New European–Southeast Asian Research on the Region: Conclusions of the SEATIDE Project on &amp;quot;Integration in Southeast Asia, Trajectories of Inclusion, Dynamics of Exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sojourn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1355/sj31-3q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New European–Southeast Asian Research on The Region: Conclusions of the SEATIDE Project on “Integration in Southeast Asia, Trajectories of Inclusion, Dynamics of Exclusion”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sojourn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 31(3), pp.1019-1057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muraille de Quảng Ngãi et l’expansion territoriale du Vietnam : projet pluridisciplinaire de recherche historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, juillet-octobre, fasc. III, pp.1117-1134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muraille de Quảng Ngãi et l’expansion territoriale du Vietnam : projet pluridisciplinaire de recherche historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159, pp.1117 - 1135. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2015.94843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XXe siècle chez les montagnards et les Vietnamiens, raconté par Jacques Dournes à Andrew Hardy (Bagard, France – 1er et 2 février 1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dournes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.149-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amitié et ses valeurs : esquisse ethnographique des travailleurs vietnamiens dans les pays socialistes d'Europe de l'Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dynamiques migratoires en Asie orientale, 16 (1), pp.235-246. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/remi.2000.1717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04639736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching the Region in Vietnamese History: The Case of Central Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ky yeu hoi thao khoa hoc quoc te: khu vuc hoc - Viet Nam hoc: dinh huong nghien cuu va dao tao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Dai hoc quoc gia Ha Noi, 2020, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation des migrations inter-impériales au Viêt Nam : acteurs et institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86 (1), pp.215, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam’s Covid-19 Strategy: Political Mobilisation, Targeted Containment, Social Engagement and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đỗ Tá Khánh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arve Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Quỳnh Phương</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Shum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam’s Covid-19 Strategy: Political Mobilisation, Targeted Containment, Social Engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đỗ Tá Khánh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arve Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phạm Quỳnh Phương</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Shum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘F-System’ of Targeted Isolation: A Key Method in Vietnam’s Suppression of Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Shum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vũ Ngọc Quyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘F-System’ of Targeted Isolation: A Key Method In Vietnam’s Suppression of Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Shum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vũ Ngọc Quyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Border Security Framework and Logics of Conflict Resolution on a 19th-Century Vietnamese Frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEATIDE: Integration in Southeast Asia: Trajectories of Inclusion, Dynamics of Exclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATION IN SOUTHEAST ASIA: TRAJECTORIES OF INCLUSION, DYNAMICS OF EXCLUSION (SEATIDE) - Final Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SEATIDE - Integration in Southeast Asia: Trajectories of Inclusion, Dynamics of Exclusion; Ecole française d'Extrême-Orient. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEATIDE Symposium: Integration, A Model for Prosperity? A Perspective on Vietnam. SEATIDE Research Workshops 2: Discussion of Circulated Papers on National & Regional Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SEATIDE - Integration in Southeast Asia: Trajectories of Inclusion, Dynamics of Exclusion; Ecole française d'Extrême-Orient. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrew Hardy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lịch sử khai khẩn cao nguyên An Khê, 1864-1888</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole française d'Extrême-Orient. Omega Plus; Nhà xuất bản Hà Nội, 2025, 978-604-44-3439-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Vietnam's Ancient Capital: The Archaeology and History of the Imperial Citadel of Thăng Long – Hanoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NUS Press, 2024, 978-981-325-229-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le royaume de Champa (1910-1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Cuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO-National Museum of History-Nxb Khoa học Xã hội. pp.447, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuong quoc Champa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Cuong Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée national de l’histoire du Vietnam-Nxb Khoa hoc Xa hoi; EFEO. 447 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations impériales au Vietnam : Travail et colonisations dans l’Asie-Pacifique français, XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guerassimoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve &amp; Larose; Hémisphères, 406 p., 2020, L'Asie en perspective, 978-237701-081-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlo Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Wade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École française d'Extrême-Orient, 31, 2019, Études thématiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02292575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phát lộ di tích Hoàng thành Thăng Long, Thoáng nhìn đầu tiên về di sản khảo cổ học Hà Nội</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Institut d’Archaeologie; Nxb Thế Giới, pp.431, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discovery of the Imperial Citadel of Thăng Long, first glimpse of Hanoi’s archaeological heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiến Đông Nguyễn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO-Institute of Archaeology-Nxb Thế Giới. pp.431, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Ramsden, Hanoi After the War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Skira, pp.155, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Barefoot Anthropologist. The Highlands of Champa and Vietnam in the Words of Jacques Dournes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silkworm Books, 148 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A History of the Vietnam–EU Relationship, 1990-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Délégation de l’Union Européenne au Vietnam, pp.149, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dournes, Pays Jörai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyên Ngọc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nhã Nam; EFEO, pp.106, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dournes, Pötao, một lý thuyết về quyền lực ở người Gia Rai Đông Dương</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Nxb Tri Thực, pp.280, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thăng Long–Hà Nội: The Story in a Single Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phong Đặng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Nxb Tri Thực, 194 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maitre, Rừng người thượng (Vùng rừng núi cao nguyên trung Việt Nam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đình Tuân Lưu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngọc Nguyên</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nxb Tri Thức; EFEO, 370 pp. et 190 pp. planches et cartes, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champa and the Archaeology of Mỹ Sơn (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cucarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Zolese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NUS Press, pp.440, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le chemin de Bờ Rạ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO; Nhà xuất bản [Nxb] Tri Thức, pp.205, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérégrinations culturelles au Champa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Văn Kự Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Văn Doanh Ngô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nxb Thế giới; EFEO, pp.407, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Hills: Migrants and the State in the Highlands of Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NIAS Press; Hawai‘i University Press, pp.357, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02564416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des montagnards aux minorités ethniques : quelle intégration pour les habitants des hautes terres du Viêt Nam et du Cambodge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyên van Chinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : L'Harmattan ; Bangkok : Institut de recherche sur l'Asie du Sud-Est contemporaine, p. 354, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Montagnards aux Minorités ethniques. Quelle intégration nationale pour les habitants des hautes terres du Vietnam et du Cambodge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyên van Chinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stan Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherche sur l’Asie du Sud-Est contemporaine, 2003, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irasec.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02564710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration, Markets and Social Change in the Vietnamese Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.120, 2000, Asia Pacific Viewpoint (numéro hors série)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The Discovery of Thăng Long Imperial Citadel: Archaeological Dig and Historical Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discovering Vietnam's Ancient Capital: The Archaeology and History of the Imperial Citadel of Thăng Long – Hanoi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NUS Press, 2024, 978-981-325-229-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Violence, Ethnic Conflict and the Expanding State in the Vietnamese Highlands: The Sơn Hà Revolt as Event and Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đao Thế</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayeel Cornelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Grabowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silkworm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Identities in Southeast Asia, Contemporary Challenges, Historical Fractures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.407-437, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Vignato; Matteo Carlo Alcano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Searching for Work: Small-scale Mobility and Unskilled Labor in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO; Silkworms Books, pp.vii-x, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Luy Quang Ngai : Lat gio nhung diêu tuong la hien nhien trong lich su</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Barocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Duc Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tia Sang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tia Sang, pp.38-42, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lời giới thiệu về bản dịch sang tiếng việt sach Vuông quốc Champa của Georges Maspero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nxb Khoa học Xã hộ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vương quốc Champa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-28, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi gioi thieu ve ban dich sang tieng viet sach Vuong quoc Champa cua Georges Maspero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vuong quoc Champa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Khoa hoc Xa hoi, p. 15-28, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entangled Imperialisms and Subaltern Elites on the An Khê Plateau: Social Mobility and Spatial Mobility in a Nguyen-Dynasty Borderland (1864-1888)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Guerassimoff; Andrew Hardy; Nguyen Phuong Ngoc; Emmanuel Poisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations impériales au Vietnam, Travail et colonisations dans l’Asie-Pacifique français, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose; Hémisphères, pp.43-90, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Ramsden, Hanoi après la guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magellan; EFEO, pp.150-152, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ooi Keat Gin; Volker Grabowsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnic and Religious Identities and Integration in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO; Silkworms Books, pp.vii-xii, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Guerassimoff; Andrew Hardy; Nguyen Phuong Ngoc; Emmanuel Poisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations impériales au Vietnam, Travail et colonisations dans l’Asie-Pacifique français, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisonneuve &amp; Larose; Hémisphères, pp.19-32, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Vignato. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dreams of Prosperity: Inequality and Integration in Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO; Silkworms Books, pp.vii-ix, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lời giới thiệu. Phát lộ Hoàng thành Thăng Long: Khai quật khảo cổ học, sự kiện lịch sử</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Hardy; Nguyễn Tiến Đông. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phát lộ di tích Hoàng thành Thăng Long [La découverte de la citadelle impériale de Thăng Long, premier regard sur le patrimoine archéologique de Hanoi]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO; Institut d’Archéologie - Nxb Thế Giới, pp.13-38, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maisonneuve &amp; Larose-Hémisphères. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les migrations impériales au Vietnam, Travail et colonisations dans l’Asie-Pacifique français, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-17, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Peoples of Champa: Evidence for a New Hypothesis from the Landscape History of Quảng Ngãi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.121-144, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Regional Centres in Champa, Viewed from Recent Archaeological Advances in Central Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Barocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.63-80, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champa, Integrating Kingdom: Mechanisms of Political Integration in a Southeast Asian Segmentary State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO, pp.221-252, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Đóng góp nghiên cứu về lịch sử phong cảnh miền Trung: đường cái quan, đường núi và Trường Lũy ở Quảng Ngãi – Bình Định, thế kỷ XIX »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiên Dông Nguyên</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Barocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tây Sơn Thượng Đạo trong Khởi Nghĩa Tây Sơn(Le district montagneux de Tây Sơndans la Rebellion de Tây Sơn), (éd. Vu Trong Lam)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Chính trị Quốc gia Sự thật, pp.292-306, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Frameworks of Champa History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlo Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Wade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EFEO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa: Territories and Networks of a Southeast Asian Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-19, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04476256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Landscape History of Central Vietnam: the Mandarin Road, Mountain Road and Long Wall in Nineteenth-Century Quảng Ngãi and Bình Địn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiến Đông Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Barocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vũ Trọng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nxb Chính trị Quốc gia Sự thật. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tây Sơn Thượng Đạo trong Khởi Nghĩa Tây Sơn (Tây Sơn Highland District in the Tây Sơn Rebellion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.306-338, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tộc người, lãnh thổ và địa hình dọc con đường thương mai Đông – Tây trong lịch sử miền Trung Việt Nam : người Ca Dong ở huyện Sơn Tây, tỉnh Quảng Ngãi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Văn hóa biển miền Trung trong xã hội đương đại [La culture maritime de la région centrale dans la société contemporaine]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb The Gioi, pp.77-93, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Văn hóa là sự hiện đại, bảo tồn là sự phát triển: những suy nghĩ về Paris và Hà Nội [La culture est la modernité, la conservation est le développement : réflexions sur Paris et Hanoi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đình Hoa Diệp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrew Hardy &amp; Nguyễn Tiến Đông (eds) Phát lộ di tích Hoàng thành Thăng Long</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Archéologie-Nxb Thế Giới; EFEO, pp.323-333, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Territory of Quảng Ngãi and the Geopolitics of Champa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andreas Reinecke (éd.), Perspectives on the Archaeology of Vietnam, LWL-Museum for Archaeology, Herne, Reiss-Engelhorn-Museums in Mannheim, State Museum of Archaeology of Chemnitz, &amp; German Archaeological Institute, Berlin / Bonn, p. 259-290</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’économie hybride du post-Champa. Le commerce plaine-montagne et les « marchés des sources » (nguồn) à l’époque des seigneurs Nguyễn (XVIe-XVIIIe siècles) », Paris : Demopolis, p. 97-114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hoai Huong Aubert-Nguyen &amp; Michel Espagne (éd.), Le Vietnam, une histoire de transferts culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lịch sử Thăng Long trong bối cảnh khu vực: Chế Bồng Nga, Lê Thánh Tông và Hoàng đế nhà Minh của Trung Hoa » [L’histoire de Thăng Long dans son contexte régional : Chế Bồng Nga, Lê Thánh Tông et l’empereur de Chine sous la dynastie des Ming]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kỷ yếu Hội thảo khoa học 1000 năm vương triều Lý và kinh đô Thăng Long [Actes du colloque, 1000 ans depuis la dynastie des Lý et la capitale de Thăng Long]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb The gioi, pp.124-133., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02573568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaglewood and the Economic History of Champa and Central Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champa and the Archaeology of Mỹ Sơn (Vietnam)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NUS Press, pp.107-126, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núi và biển trong lịch sử kinh tế Chămpa và Việt Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Văn hóa biển miền Trung và văn hóa biển Tây Nam Bộ [La culture maritime de la région centrale et la culture maritime du Sud-Ouest]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Từ điển Bách khoa, pp.88-102, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[L’économie indochinoise à l’époque française à travers la biographie de Paul Bernard (1892-1960)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 năm Việt Nam học theo định hướng liên ngành [20 ans d’études sur le Vietnam dans la tendance de l’inter-disciplinarité]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Thế giới, pp.500-556, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People In-between: Exile and Memory among the Vietnamese in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Mantienne &amp; Keith Taylor (eds), Monde du Viet Nam – Vietnam World, Hommage à Nguyễn Thế Anh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes Savantes, pp.271-293, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[La ‘source’ dans l’économie commerciale à Đàng Trong]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chúa Nguyễn và Vương Triều Nguyễn trong lịch sử Việt Nam từ thế kỷ XVI đến thế kỷ XIX [Les seigneurs Nguyễn et la cour de Nguyễn dans l’histoire du Vietnam du XVI siècle au XIX siècle]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Thế giới, pp.55-65, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vue de la montagne Linh Thái : Pérégrinations historiques en culture Chăm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nguyễn Văn Kự, Ngô Văn Doanh &amp; Andrew Hardy (eds), Pérégrinations culturelles au Champa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EFEO- Nxb Thế giới, pp.49‑63, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02617895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture of Migration and Impact of History in Wartime Indochina: A Game of Chance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beatriz P. Lorente, Nicola Piper, Shen Hsiu-Hua &amp; Brenda S.A. Yeoh (eds), Asian Migrations: Sojourning, Displacement, Homecoming and Other Travels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asia Research Institute, pp.50-68, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02619585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Transnationalism and the Formation of the Vietnamese Diaspora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brenda S.A. Yeoh &amp; Katie Willis (eds), State/Nation/Transnation: Perspectives on Transnationalism in the Asia-Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.218-237, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02624217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Những con đường núi của “Champa Thượng” ở Bình Định: vị trí bia núi Man Lăng và hòn đá H’Bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Quang Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiến Đông Nguyễn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Khảo cổ học</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (235), pp.96-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’histoire des paysages du Vietnam central. Le marché des sources (nguồn) et les routes de montagne du plateau d’An Khê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Barocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh Minh Nguyễn Đặng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đình Hưng Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Nguyễn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (1), pp.323-362. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/befeo.2020.6336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam. Po Dharma Quang (1948-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Ecole française d'Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New European–Southeast Asian Research on the Region: Conclusions of the SEATIDE Project on &amp;quot;Integration in Southeast Asia, Trajectories of Inclusion, Dynamics of Exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sojourn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1355/sj31-3q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New European–Southeast Asian Research on The Region: Conclusions of the SEATIDE Project on “Integration in Southeast Asia, Trajectories of Inclusion, Dynamics of Exclusion”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sojourn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 31(3), pp.1019-1057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muraille de Quảng Ngãi et l’expansion territoriale du Vietnam : projet pluridisciplinaire de recherche historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, juillet-octobre, fasc. III, pp.1117-1134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02570426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La muraille de Quảng Ngãi et l’expansion territoriale du Vietnam : projet pluridisciplinaire de recherche historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159, pp.1117 - 1135. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2015.94843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XXe siècle chez les montagnards et les Vietnamiens, raconté par Jacques Dournes à Andrew Hardy (Bagard, France – 1er et 2 février 1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dournes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aséanie, Sciences humaines en Asie du Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.149-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amitié et ses valeurs : esquisse ethnographique des travailleurs vietnamiens dans les pays socialistes d'Europe de l'Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dynamiques migratoires en Asie orientale, 16 (1), pp.235-246. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/remi.2000.1717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04639736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching the Region in Vietnamese History: The Case of Central Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ky yeu hoi thao khoa hoc quoc te: khu vuc hoc - Viet Nam hoc: dinh huong nghien cuu va dao tao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nxb Dai hoc quoc gia Ha Noi, 2020, Hanoi, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03121892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation des migrations inter-impériales au Viêt Nam : acteurs et institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péninsule : Etudes Interdisciplinaires sur l’Asie du Sud- Est Péninsulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86 (1), pp.215, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam’s Covid-19 Strategy: Political Mobilisation, Targeted Containment, Social Engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đỗ Tá Khánh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arve Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phạm Quỳnh Phương</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Shum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam’s Covid-19 Strategy: Political Mobilisation, Targeted Containment, Social Engagement and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đỗ Tá Khánh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arve Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Quỳnh Phương</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Shum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘F-System’ of Targeted Isolation: A Key Method in Vietnam’s Suppression of Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Shum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vũ Ngọc Quyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘F-System’ of Targeted Isolation: A Key Method In Vietnam’s Suppression of Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Shum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vũ Ngọc Quyên</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Border Security Framework and Logics of Conflict Resolution on a 19th-Century Vietnamese Frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEATIDE: Integration in Southeast Asia: Trajectories of Inclusion, Dynamics of Exclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEGRATION IN SOUTHEAST ASIA: TRAJECTORIES OF INCLUSION, DYNAMICS OF EXCLUSION (SEATIDE) - Final Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SEATIDE - Integration in Southeast Asia: Trajectories of Inclusion, Dynamics of Exclusion; Ecole française d'Extrême-Orient. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEATIDE Symposium: Integration, A Model for Prosperity? A Perspective on Vietnam. SEATIDE Research Workshops 2: Discussion of Circulated Papers on National & Regional Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] SEATIDE - Integration in Southeast Asia: Trajectories of Inclusion, Dynamics of Exclusion; Ecole française d'Extrême-Orient. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hardy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894458v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti&#234;n D&#244;ng Nguy&#234;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476229v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133885v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerassimoff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlo Griffiths" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Wade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565243v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti&#7871;n &#272;&#244;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563114v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#234;n Ng&#7885;c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong &#272;&#7863;ng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#236;nh Tu&#226;n L&#432;u" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng&#7885;c Nguy&#234;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cucarzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Zolese" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#259;n K&#7921; Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#259;n Doanh Ng&#244;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gu&#233;rin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#234;n van Chinh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Tan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irasec.1420" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567567v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Turner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894477v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;ao Th&#7871;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayeel Cornelio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Grabowsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133890v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Barocco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Duc Dao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133893v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476247v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567929v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568201v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Barocco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#361; Tr&#7885;ng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568110v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#236;nh Hoa Di&#7879;p" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570566v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570434v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617048v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617162v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619585v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Quang Ngoc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629360v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Nguy&#7877;n &#272;&#7863;ng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#236;nh H&#432;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2020.6336" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1355/sj31-3q" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570426v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744723v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2015.94843" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566512v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dournes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.2000.1717" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#7895; T&#225; Kh&#225;nh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arve Hansen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Qu&#7923;nh Ph&#432;&#417;ng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Shum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133901v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph&#7841;m Qu&#7923;nh Ph&#432;&#417;ng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#361; Ng&#7885;c Quy&#234;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746390v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hardy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894458v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti&#234;n D&#244;ng Nguy&#234;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476229v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133885v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guerassimoff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlo Griffiths" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Wade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565243v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti&#7871;n &#272;&#244;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563114v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565410v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#234;n Ng&#7885;c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong &#272;&#7863;ng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#236;nh Tu&#226;n L&#432;u" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng&#7885;c Nguy&#234;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cucarzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Zolese" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567285v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#259;n K&#7921; Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#259;n Doanh Ng&#244;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564416v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gu&#233;rin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguy&#234;n van Chinh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02564710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Tan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irasec.1420" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567567v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Turner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894477v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;ao Th&#7871;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayeel Cornelio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Grabowsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133890v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Barocco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Duc Dao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133886v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567929v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568201v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Barocco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#361; Tr&#7885;ng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568110v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#236;nh Hoa Di&#7879;p" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570566v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570434v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02573568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617048v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617162v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619585v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Quang Ngoc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629360v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Nguy&#7877;n &#272;&#7863;ng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#236;nh H&#432;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/befeo.2020.6336" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1355/sj31-3q" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568331v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570426v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744723v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2015.94843" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566512v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dournes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.2000.1717" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#7895; T&#225; Kh&#225;nh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arve Hansen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph&#7841;m Qu&#7923;nh Ph&#432;&#417;ng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Shum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151053v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Qu&#7923;nh Ph&#432;&#417;ng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#361; Ng&#7885;c Quy&#234;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746390v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>