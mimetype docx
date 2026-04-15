--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -1302,174 +1302,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Museography and Narratives of Nation-Building: Deconstructing the Canadian War Museum</w:t>
+                <w:t xml:space="preserve">Ferveur religieuse et convictions politiques: la transformation de la culture politique saskatchewannaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Mutations et Rupture au Canada, 73, pp.61-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eccs.290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005067v1</w:t>
+                <w:t xml:space="preserve">hal-05005052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferveur religieuse et convictions politiques: la transformation de la culture politique saskatchewannaise</w:t>
+                <w:t xml:space="preserve">Museography and Narratives of Nation-Building: Deconstructing the Canadian War Museum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/eccs.290⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05005052v1</w:t>
+                <w:t xml:space="preserve">hal-05005067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -3187,51 +3187,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BA5F16B"/>
+    <w:nsid w:val="8CCD82C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3418,51 +3418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrew-ives" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6812-3372" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059365803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192706329" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04923691v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Carpenter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ives" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bolton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994129v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w9q" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.6773" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.5472" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445490v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1922" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445437v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445817v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2263" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.226" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.290" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.3987" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.4169" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005101v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.46313" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442455v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quellien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005106v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.1611" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005116v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005125v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005145v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fouache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie-Anne Rainville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raoulx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.5454" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.3976" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994068v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86574-0_4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445480v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005011v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005177v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.7752" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005203v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.6661" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005258v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005330v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrew-ives" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6812-3372" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059365803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192706329" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04923691v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Carpenter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ives" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bolton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994129v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w9q" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.6773" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.5472" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445490v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1922" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445437v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445817v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2263" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.226" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.290" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.3987" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.4169" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005101v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.46313" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442455v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quellien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005106v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.1611" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005116v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005125v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005145v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fouache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie-Anne Rainville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raoulx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.5454" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.3976" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994068v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86574-0_4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445480v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005011v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005177v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.7752" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005203v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.6661" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005258v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005330v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>