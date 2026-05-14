--- v1 (2026-04-15)
+++ v2 (2026-05-14)
@@ -1302,490 +1302,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferveur religieuse et convictions politiques: la transformation de la culture politique saskatchewannaise</w:t>
+                <w:t xml:space="preserve">Museography and Narratives of Nation-Building: Deconstructing the Canadian War Museum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005052v1</w:t>
+                <w:t xml:space="preserve">hal-05005067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Museography and Narratives of Nation-Building: Deconstructing the Canadian War Museum</w:t>
+                <w:t xml:space="preserve">Ferveur religieuse et convictions politiques: la transformation de la culture politique saskatchewannaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Mutations et Rupture au Canada, 73, pp.61-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eccs.290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005067v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Christians on the Left: The Importance of the Social Gospel in the Canadian Social Democratic Tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Religion and Politics in the English-speaking World: Historical and Contemporary Links, IX (1), pp.1-7. </w:t>
+              <w:t xml:space="preserve">, 2011, Religion and Politics in the English-speaking World: Historical and Contemporary Links, IX (1), pp.188-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lisa.3987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lisa.4169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005086v1</w:t>
+                <w:t xml:space="preserve">hal-05005075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christians on the Left: The Importance of the Social Gospel in the Canadian Social Democratic Tradition</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Religion and Politics in the English-speaking World: Historical and Contemporary Links, IX (1), pp.188-204. </w:t>
+              <w:t xml:space="preserve">, 2011, Religion and Politics in the English-speaking World: Historical and Contemporary Links, IX (1), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lisa.4169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lisa.3987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005075v1</w:t>
+                <w:t xml:space="preserve">hal-05005086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néolibéralisme et Décentralisation dans les États Fédéraux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'identité nationale canadienne au travers des affiches de propagande des Première et Seconde Guerres mondiales. [en ligne]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Quellien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vol. VI (n°1), p. 41-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005101v1</w:t>
+                <w:t xml:space="preserve">hal-00442455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'identité nationale canadienne au travers des affiches de propagande des Première et Seconde Guerres mondiales. [en ligne]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Néolibéralisme et Décentralisation dans les États Fédéraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, [Fédéralisme et fédérations dans les Amériques : utopies, pratiques, limites], Colloques / 2008, [12 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.46313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442455v1</w:t>
+                <w:t xml:space="preserve">hal-05005101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Importance of the Idealist Discourse in Defence of American Foreign Policy Initiatives: beyond rhetoric towards a new form of imperialism</w:t>
               </w:r>
@@ -3187,51 +3187,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8CCD82C9"/>
+    <w:nsid w:val="B54F4E2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3418,51 +3418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrew-ives" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6812-3372" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059365803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192706329" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04923691v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Carpenter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ives" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bolton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994129v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w9q" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.6773" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.5472" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445490v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1922" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445437v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445817v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2263" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.226" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.290" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.3987" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.4169" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005101v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.46313" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442455v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quellien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005106v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.1611" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005116v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005125v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005145v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fouache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie-Anne Rainville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raoulx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.5454" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.3976" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994068v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86574-0_4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445480v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005011v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005177v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.7752" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005203v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.6661" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005258v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005330v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrew-ives" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6812-3372" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059365803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192706329" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04923691v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Carpenter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ives" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bolton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994129v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w9q" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.6773" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.5472" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445490v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1922" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445437v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445817v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2263" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.226" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.290" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.4169" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.3987" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442455v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quellien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.46313" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005106v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.1611" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005116v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005125v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005145v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fouache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie-Anne Rainville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Raoulx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.5454" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.3976" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994068v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86574-0_4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445480v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005011v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005177v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.7752" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005203v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.6661" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005258v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005330v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>