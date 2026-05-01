--- v0 (2026-03-28)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrew Mayne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self‐assembly of large nanographene into ordered structures on Au(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza El Kari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Binh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025, pp.e00725. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202500725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering 2D material exciton lineshape with graphene/h-BN encapsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhui Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nianjheng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (12), pp.3678-3685. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c05063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of Bi/Au(110)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egzona Neziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Smogunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (23), pp.235601. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/acbf55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps of silicene growth on an insulating thin-film: effect of the substrate temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Quertite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Trcera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98, pp.41. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2023230004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate influence on transition metal dichalcogenide monolayer exciton absorption linewidth broadening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhui Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nianjheng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (7), pp.074005. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.074005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps of blue phosphorene growth on Au(1 1 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Seitsonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.1153-1156. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2020.07.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flat epitaxial quasi-1D phosphorene chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfeng Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.5160. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-25262-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding transition metal dichalcogenide absorption line widths in electron energy loss spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhui Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nianjheng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (S1), pp.1170-1172. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927621004426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron beam analysis induces Cl vacancy defects in a NaCl thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Quertite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Trcera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (9), pp.095706. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ac3c79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue phosphorene reactivity on the Au(111) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (49), pp.495602 - 495609. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/abb26c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of nickel oxide ultra-thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Boujlaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Tchalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rachid Tchalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.100433. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2020.100433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicene Nanoribbons on an Insulating Thin Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Quertite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Trcera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfeng Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (7), pp.2007013. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202007013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus Pentamers: Floating Nanoflowers form a 2D Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfeng F Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.2004531. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202004531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tip-induced oxidation of silicene nano-ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rachid Tchalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (6), pp.2309-2314. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0na00332h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning Tunneling Microscope-Induced Excitonic Luminescence of a Two-Dimensional Semiconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis E Parra López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.027402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps of silicene growth on Ag(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rachid Tchalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1081, pp.012005. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1081/1/012005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial Synthesis of Blue Phosphorene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfeng Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (51), pp.1804066. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201804066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-molecular spectroscopy and temporary molecular charging of Ni-phthalocyanine on graphene with STM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mali Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Almarzouqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (29), pp.19507-19514. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cp02113a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin probe force microscopy studies of the charge effects upon adsorption of carbon nanotubes and C 60 fullerenes on hydrogen-terminated diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kölsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wöhrl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (1), pp.015103. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5019486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar covalent bonding of C 60 / 6H-SiC(0001)-(3 × 3) probed by photoelectron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ovramenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (50), pp.505002. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/aaed1a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction kinetics of ultrathin NaCl films on Ag(001) upon electron irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Husseen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Oughaddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (23), pp.235418. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.235418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanism of light emission from a scanning tunnelling microscope operating in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuiyan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (46), pp.465201. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/27/46/465201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helium diffraction on SiC grown graphene: Qualitative and quantitative descriptions with the hard-corrugated-wall model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debiossac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asier Zugarramurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Lunca-Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (20), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.94.205403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIET at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boer-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Riedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 643, pp.13-17. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2015.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the geometric corrugation of graphene on SiC(0001) by grazing incidence fast atom diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zugarramurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Debiossac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lunca-Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (10), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4914178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic structure of the (2R3x2R3) R 30° of silicene on Ag(111) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haik Jamgotchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 491, pp.012004. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/491/1/012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-molecule light emission at room temperature on a wide-band-gap semiconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (12), pp.125427-1 - 125427-6. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.90.125427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Lifetime and Blinking of Individual Semiconductor Nanocrystals on Graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heejun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leveque-Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Boer-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (32), pp.18445-18452. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp5061446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of one-dimensional self-assembled silicon nanoribbons on Au(110)-(2 x 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Tchalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (8), pp.083107. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4793536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon sheets by redox assisted chemical exfoliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Tchalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lachgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (44), pp.442001. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/44/442001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STM imaging, spectroscopy and manipulation of a self-assembled PTCDI monolayer on epitaxial graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (14), pp.4939-4946. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cp42591f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of silicon on Au(110): An ordered two dimensional surface alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101 (2), pp.021605. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4735310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large organic molecule chemisorption on the SiC(0001) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Boudrioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haomiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Stauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.035423. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.85.035423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of small chemical groups on hexagonal-SiC(0001) surfaces: A theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Spillebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Stauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 606 (15-16), pp.1195-1202. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2012.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of an insulating contact between a chemisorbed molecule and a wide band gap semiconductor surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Boudrioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (5), pp.1700-1705. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cp23104b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Interference Channeling at Graphene Edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heejun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boucherit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (3), pp.943-947. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl9038778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of morphology on the conductance of single-crystal diamond surfaces measured by atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tranvouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boer-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vanderbruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scheele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (5), pp. 054301-1 054301-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular ligands guide individual nanocrystals to a soft-landing alignment on surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (4), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.75.045420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring phthalocyanine molecules on the 6H-SiC(0001)3x3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baffou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91 (073101)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanium adsorption on Ag(111) : an AES-LEED and STM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Oughaddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aufray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bibérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (9), pp.3189-3192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulty for oxygen to incorporate into the silicon network during initial O2 oxidation of Si(100)-(2×1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hémeryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves J. Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126, pp.114707. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2566299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the Si-terminated β-SiC(100) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pizzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Semond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Thin solid films, 318 (1-2), pp.136-139. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6090(97)01177-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04464999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observation of a β -SiC(100)- c ( 4 × 2 ) Surface Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Soukiassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Semond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 78 (5), pp.907-910. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.78.907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Structure of the β -SiC(100)-( 3 × 2 ) Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Semond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Soukiassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77 (10), pp.2013-2016. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.77.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering 2D material exciton lineshape with graphene/h-BN encapsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Y. Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhui Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nianjheng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Division Physique Atomique Moléculaire Optique (PAMO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 150 ans de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, 2023, 978-2-7598-3075-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling Exciton Linewidth Broadening Factors in Transition Metal Dichalcogenide Monolayer with Electron Energy Loss Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhui Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nianjheng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Quantum Materials Under Electron Beam: From Atomic Structures to Working Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APS March Meeting, Mar 2022, Chicago, United States. pp.1778-1779, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927622007036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Relaxation and Excitonic Absorption of Atomically-Reconstructed WSe2 Moiré Superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhui Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nianjheng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Sciences Symposium on Advanced Imaging and Spectroscopy for Nanoscale Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Physical Society, Mar 2022, Chicago, United States. pp.2462-2463, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927622009424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Confinement & Edge States in Bismuth Nanoclusters on cubic SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials on substrates: growth and properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Discussion, Jan 2020, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphène epitaxié sur du Carbure de Silicium : Propriétés et Fonctionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Nanoscience in Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Pierre et Marie Curie, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence excitonique induite par STM dans un semiconducteur 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STM-induced excitonic luminescence of a 2D semiconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis E Parra López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBSN2019: Third International Workshop on Electron Beam Spectroscopy for Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STM-induced excitonic luminescence of a 2D semiconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis E Parra López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference 2019 - NANOP 2019: Functional Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PremC, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of metal-organic molecules on Graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Symposium (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STM studies of a self-assembled NiPc molecular lattice on Graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElecMol2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Philosophy of the Scanning Tunnelling Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloqium on Photophysics &amp; Photochemistry of Supra and Macro Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris-Saclay, Feb 2018, Cachan - ENS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-machines moléculaires multifonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Boer-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Réseau National en Nanosciences et en Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, BESANCON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STM-induced excitonic luminescence of a 2D semiconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis E Parra López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surfaces et Interfaces (JSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction kinetics of ultrathin alkali halide films upon electron irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Husseen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Oughaddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surface et Interfaces (JSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrew Mayne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum transport reveals spin glass correlations in a 2D network of TbPc$_{2}$ single-molecule magnets grafted on graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nianjheng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Campidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lagoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering 2D material exciton lineshape with graphene/h-BN encapsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Y. Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhui Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nianjheng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self‐assembly of large nanographene into ordered structures on Au(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza El Kari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Binh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025, pp.e00725. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202500725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering 2D material exciton lineshape with graphene/h-BN encapsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhui Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nianjheng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (12), pp.3678-3685. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c05063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural properties of Bi/Au(110)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egzona Neziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Smogunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (23), pp.235601. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/acbf55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps of silicene growth on an insulating thin-film: effect of the substrate temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Quertite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Trcera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98, pp.41. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2023230004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate influence on transition metal dichalcogenide monolayer exciton absorption linewidth broadening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhui Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nianjheng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (7), pp.074005. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.074005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flat epitaxial quasi-1D phosphorene chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfeng Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.5160. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-25262-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps of blue phosphorene growth on Au(1 1 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Seitsonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.1153-1156. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2020.07.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding transition metal dichalcogenide absorption line widths in electron energy loss spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhui Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nianjheng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (S1), pp.1170-1172. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927621004426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron beam analysis induces Cl vacancy defects in a NaCl thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Quertite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Trcera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (9), pp.095706. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ac3c79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of nickel oxide ultra-thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Boujlaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Tchalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rachid Tchalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.100433. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2020.100433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue phosphorene reactivity on the Au(111) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (49), pp.495602 - 495609. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/abb26c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicene Nanoribbons on an Insulating Thin Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Quertite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Trcera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfeng Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (7), pp.2007013. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202007013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus Pentamers: Floating Nanoflowers form a 2D Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfeng F Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.2004531. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202004531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tip-induced oxidation of silicene nano-ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rachid Tchalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (6), pp.2309-2314. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0na00332h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning Tunneling Microscope-Induced Excitonic Luminescence of a Two-Dimensional Semiconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis E Parra López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.027402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps of silicene growth on Ag(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rachid Tchalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1081, pp.012005. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1081/1/012005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial Synthesis of Blue Phosphorene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfeng Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (51), pp.1804066. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201804066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-molecular spectroscopy and temporary molecular charging of Ni-phthalocyanine on graphene with STM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mali Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisal Almarzouqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (29), pp.19507-19514. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cp02113a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar covalent bonding of C 60 / 6H-SiC(0001)-(3 × 3) probed by photoelectron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ksari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ovramenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (50), pp.505002. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/aaed1a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin probe force microscopy studies of the charge effects upon adsorption of carbon nanotubes and C 60 fullerenes on hydrogen-terminated diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kölsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kurch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wöhrl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (1), pp.015103. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5019486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction kinetics of ultrathin NaCl films on Ag(001) upon electron irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Husseen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Oughaddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (23), pp.235418. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.235418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanism of light emission from a scanning tunnelling microscope operating in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuiyan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (46), pp.465201. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/27/46/465201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helium diffraction on SiC grown graphene: Qualitative and quantitative descriptions with the hard-corrugated-wall model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debiossac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asier Zugarramurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Lunca-Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (20), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.94.205403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIET at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boer-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Riedel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 643, pp.13-17. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2015.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the geometric corrugation of graphene on SiC(0001) by grazing incidence fast atom diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zugarramurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Debiossac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lunca-Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (10), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4914178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic structure of the (2R3x2R3) R 30° of silicene on Ag(111) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haik Jamgotchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 491, pp.012004. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/491/1/012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-molecule light emission at room temperature on a wide-band-gap semiconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (12), pp.125427-1 - 125427-6. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.90.125427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence Lifetime and Blinking of Individual Semiconductor Nanocrystals on Graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heejun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Leveque-Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Boer-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (32), pp.18445-18452. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp5061446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of one-dimensional self-assembled silicon nanoribbons on Au(110)-(2 x 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Tchalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (8), pp.083107. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4793536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon sheets by redox assisted chemical exfoliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Tchalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lachgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (44), pp.442001. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/44/442001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STM imaging, spectroscopy and manipulation of a self-assembled PTCDI monolayer on epitaxial graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (14), pp.4939-4946. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cp42591f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of small chemical groups on hexagonal-SiC(0001) surfaces: A theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Spillebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Stauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 606 (15-16), pp.1195-1202. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2012.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large organic molecule chemisorption on the SiC(0001) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Boudrioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haomiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Stauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.035423. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.85.035423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of silicon on Au(110): An ordered two dimensional surface alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101 (2), pp.021605. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4735310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of an insulating contact between a chemisorbed molecule and a wide band gap semiconductor surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Boudrioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (5), pp.1700-1705. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cp23104b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Interference Channeling at Graphene Edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heejun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boucherit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (3), pp.943-947. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl9038778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of morphology on the conductance of single-crystal diamond surfaces measured by atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tranvouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boer-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vanderbruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scheele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (5), pp. 054301-1 054301-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular ligands guide individual nanocrystals to a soft-landing alignment on surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (4), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.75.045420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring phthalocyanine molecules on the 6H-SiC(0001)3x3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Baffou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91 (073101)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanium adsorption on Ag(111) : an AES-LEED and STM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Oughaddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aufray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bibérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (9), pp.3189-3192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulty for oxygen to incorporate into the silicon network during initial O2 oxidation of Si(100)-(2×1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hémeryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves J. Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126, pp.114707. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2566299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the Si-terminated β-SiC(100) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pizzagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Semond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Thin solid films, 318 (1-2), pp.136-139. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6090(97)01177-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04464999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observation of a β -SiC(100)- c ( 4 × 2 ) Surface Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Soukiassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Semond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 78 (5), pp.907-910. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.78.907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Structure of the β -SiC(100)-( 3 × 2 ) Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Semond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Soukiassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77 (10), pp.2013-2016. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.77.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Division Physique Atomique Moléculaire Optique (PAMO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 150 ans de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, 2023, 978-2-7598-3075-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling Exciton Linewidth Broadening Factors in Transition Metal Dichalcogenide Monolayer with Electron Energy Loss Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhui Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nianjheng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Quantum Materials Under Electron Beam: From Atomic Structures to Working Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APS March Meeting, Mar 2022, Chicago, United States. pp.1778-1779, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927622007036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Relaxation and Excitonic Absorption of Atomically-Reconstructed WSe2 Moiré Superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhui Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nianjheng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Sciences Symposium on Advanced Imaging and Spectroscopy for Nanoscale Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Physical Society, Mar 2022, Chicago, United States. pp.2462-2463, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927622009424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Confinement & Edge States in Bismuth Nanoclusters on cubic SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials on substrates: growth and properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Discussion, Jan 2020, Villard de Lans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphène epitaxié sur du Carbure de Silicium : Propriétés et Fonctionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Nanoscience in Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Pierre et Marie Curie, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence excitonique induite par STM dans un semiconducteur 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STM-induced excitonic luminescence of a 2D semiconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis E Parra López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBSN2019: Third International Workshop on Electron Beam Spectroscopy for Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STM-induced excitonic luminescence of a 2D semiconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis E Parra López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference 2019 - NANOP 2019: Functional Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PremC, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of metal-organic molecules on Graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Symposium (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STM studies of a self-assembled NiPc molecular lattice on Graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElecMol2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Philosophy of the Scanning Tunnelling Microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloqium on Photophysics &amp; Photochemistry of Supra and Macro Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris-Saclay, Feb 2018, Cachan - ENS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-machines moléculaires multifonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Boer-Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Réseau National en Nanosciences et en Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, BESANCON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STM-induced excitonic luminescence of a 2D semiconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis E Parra López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surfaces et Interfaces (JSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction kinetics of ultrathin alkali halide films upon electron irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Husseen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Oughaddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surface et Interfaces (JSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId234"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391429v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Kari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Binh Vu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bendounan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Enriquez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500725" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Woo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuhui Shao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Arora" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schneider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianjheng Wu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c05063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267367v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egzona Neziri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smogunov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mayne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acbf55" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127543v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Quertite" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2023230004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827787v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.074005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329226v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Seitsonen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.07.197" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Tong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Mayne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25262-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304721v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621004426" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856805v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac3c79" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abb26c" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Boujlaidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rochdi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Tchalala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachid Tchalala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100433" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202007013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng F Tong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004531" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958168v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dujardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00332h" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pommier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E Parra L&#243;pez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Fabre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.027402" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305884v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1081/1/012005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201804066" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305863v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mali Zhao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Almarzouqi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp02113a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305853v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#246;lsch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fritz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fenner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kurch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. W&#246;hrl" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019486" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314067v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Bocquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giovanelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ksari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ovramenko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaed1a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663190v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Husseen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Moal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Oughaddou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.235418" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516567v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rogez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuiyan Cao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comtet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Moal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/46/465201" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417185v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debiossac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Zugarramurdi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Mu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Lunca-Popa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Mayne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.205403" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516568v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boer-Duchemin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mayne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riedel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.07.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417296v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zugarramurdi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debiossac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lunca-Popa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914178" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haik Jamgotchian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/491/1/012004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717458v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Comtet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dujardin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kuk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.125427" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516563v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rogez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejun Yang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leveque-Fort" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boer-Duchemin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5061446" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843732v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Tchalala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Enriquez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roth" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793536" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lachgar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/44/442001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798180v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp42591f" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773466v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vizzini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4735310" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223644v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boudrioua" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haomiao Yang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Stauffer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mayne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035423" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404414v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Spillebout" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stauffer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2012.03.022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B1QKLX5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471950v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Comtet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dujardin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23104b" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315433v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucherit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl9038778" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00444497v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tranvouez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanderbruggen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049642v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.75.045420" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188840v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baffou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386956v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oughaddou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aufray" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bib&#233;rian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Lay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575518v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J. Chabal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2566299" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04464999v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joachim" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dujardin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Semond" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01177-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHN1X6MZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329809v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soukiassian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.907" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329826v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.2013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286468v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Y. Woo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279622v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Catoire" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dulieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304713v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622007036" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304699v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622009424" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304664v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310465v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333356v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Parra Lopez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fabre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334471v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334483v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304624v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304676v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189584v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Riedel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Boer-Duchemin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333434v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333444v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nianjheng Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Lefeuvre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mayne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lagoute" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286468v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Y. Woo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuhui Shao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Arora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schneider" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391429v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Kari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Binh Vu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bendounan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Enriquez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500725" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728893v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Woo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c05063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egzona Neziri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smogunov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Kara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acbf55" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127543v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Quertite" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2023230004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.074005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Tong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Mayne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25262-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329226v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Seitsonen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.07.197" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621004426" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac3c79" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Boujlaidi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rochdi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Tchalala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachid Tchalala" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100433" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abb26c" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202007013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971327v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng F Tong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004531" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958168v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dujardin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00332h" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pommier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E Parra L&#243;pez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Fabre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.027402" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305884v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1081/1/012005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305868v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201804066" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mali Zhao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Almarzouqi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp02113a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314067v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Bocquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giovanelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ksari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ovramenko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaed1a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305853v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#246;lsch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fritz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fenner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kurch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. W&#246;hrl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019486" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663190v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Husseen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Moal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Oughaddou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.235418" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516567v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rogez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuiyan Cao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comtet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Moal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/46/465201" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debiossac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Zugarramurdi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Mu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Lunca-Popa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Mayne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.205403" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516568v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boer-Duchemin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mayne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riedel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2015.07.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417296v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zugarramurdi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debiossac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lunca-Popa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914178" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165044v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haik Jamgotchian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/491/1/012004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717458v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Comtet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dujardin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kuk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.125427" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516563v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rogez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejun Yang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leveque-Fort" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boer-Duchemin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5061446" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843732v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Tchalala" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Enriquez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roth" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793536" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lachgar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/44/442001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798180v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp42591f" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404414v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Spillebout" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stauffer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mayne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2012.03.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B1QKLX5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223644v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boudrioua" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haomiao Yang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Stauffer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035423" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773466v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vizzini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4735310" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471950v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Yang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Comtet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dujardin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23104b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315433v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucherit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl9038778" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00444497v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tranvouez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanderbruggen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheele" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049642v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.75.045420" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188840v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baffou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386956v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oughaddou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aufray" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bib&#233;rian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Lay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575518v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J. Chabal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2566299" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04464999v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joachim" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dujardin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Semond" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01177-2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHN1X6MZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329809v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soukiassian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douillard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.907" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329826v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.2013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279622v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Catoire" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dulieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304713v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622007036" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304699v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622009424" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304664v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310465v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333356v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Parra Lopez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fabre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334471v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334483v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304624v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304676v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310458v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189584v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Riedel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Boer-Duchemin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333434v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333444v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>