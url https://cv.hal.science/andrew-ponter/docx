--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -467,295 +467,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key determinants of adaptive strategies of goats to a 2-day nutritional challenge during early lactation</w:t>
+                <w:t xml:space="preserve">A protocol to assess the welfare of dairy ewes: From science to the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Gindri</w:t>
+                <w:t xml:space="preserve">Pierre-Alexandre Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+                <w:t xml:space="preserve">Elise Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Dhumez</w:t>
+                <w:t xml:space="preserve">Laetitia Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Eymard</w:t>
+                <w:t xml:space="preserve">Lorie Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Larsen</w:t>
+                <w:t xml:space="preserve">Elise Meillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18, </w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 232, pp.107209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2024.107209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594261v1</w:t>
+                <w:t xml:space="preserve">hal-04459233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A protocol to assess the welfare of dairy ewes: From science to the field</w:t>
+                <w:t xml:space="preserve">Key determinants of adaptive strategies of goats to a 2-day nutritional challenge during early lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Jolly</w:t>
+                <w:t xml:space="preserve">Marcelo Gindri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Rouyer</w:t>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Bru</w:t>
+                <w:t xml:space="preserve">Ophélie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorie Marin</w:t>
+                <w:t xml:space="preserve">Alexandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Meillac</w:t>
+                <w:t xml:space="preserve">T Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 232, pp.107209. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2024.107209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459233v1</w:t>
+                <w:t xml:space="preserve">hal-04594261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meloxicam administration in the management of postoperative pain and inflammation associated with caesarean section in beef heifers: Evaluation of reproductive parameters</w:t>
               </w:r>
@@ -1383,307 +1383,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and lipid metabolism gene expression of D18 embryos in dairy cows is related to dam physiological status</w:t>
+                <w:t xml:space="preserve">Short term dietary propylene glycol supplementation affects circulating metabolic hormones, progesterone concentrations and follicular growth in dairy heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Valour</w:t>
+                <w:t xml:space="preserve">Giselle Gamarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Degrelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+                <w:t xml:space="preserve">S Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Campion</w:t>
+                <w:t xml:space="preserve">Brigitte Le Guienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00091.2013⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 162, pp.240-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2014.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019556v1</w:t>
+                <w:t xml:space="preserve">hal-01019253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short term dietary propylene glycol supplementation affects circulating metabolic hormones, progesterone concentrations and follicular growth in dairy heifers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy and lipid metabolism gene expression of D18 embryos in dairy cows is related to dam physiological status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Lacaze</w:t>
+                <w:t xml:space="preserve">Damien Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Le Guienne</w:t>
+                <w:t xml:space="preserve">Severine Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
+                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2014.01.015⟩</w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (2), pp.39-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00091.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01019253v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention nutritionnelle des troubles de la reproduction chez la vache laitière</w:t>
               </w:r>
@@ -2327,51 +2327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre- and Post-Partum Mild Underfeeding Influences Gene Expression in the Reproductive Tract of Cyclic Dairy Cows.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2467,720 +2467,720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal patterns of resumption of cyclicity after calving in Holstein cows: risk factors,relationships with the ultrasound appearance of the ovaries and with gestation failure after AI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does supplementing dairy cows with beta-carotene during the dry period affect postpartum ovarian activity, progesterone, and cervical and uterine involution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winai W. Kaewlamun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+                <w:t xml:space="preserve">M. M. Okouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Touze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">P. P. Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Techakumphu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (6), pp.1029-1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129550v1</w:t>
+                <w:t xml:space="preserve">hal-01000527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does supplementing dairy cows with beta-carotene during the dry period affect postpartum ovarian activity, progesterone, and cervical and uterine involution?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. P. Humblot</w:t>
+                <w:t xml:space="preserve">Short-term effects of maternal feed restriction during pregnancy on goat kid morphology, metabolism, and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Laporte-Broux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Techakumphu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien J. Perault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 75 (6), pp.1029-1038. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89, pp.2154-2163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000527v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effects of maternal feed restriction during pregnancy on goat kid morphology, metabolism, and behavior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+                <w:t xml:space="preserve">The influence of a supplement of β-carotene given during the dry period to dairy cows on colostrum quality, and β-carotene status, metabolites and hormones in newborn calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winai Kaewlamun Kaewlamun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Okouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongkol M. Techakumphu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 165 (1-2), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2011.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2010-3374⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00999873v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of a supplement of β-carotene given during the dry period to dairy cows on colostrum quality, and β-carotene status, metabolites and hormones in newborn calves</w:t>
+                <w:t xml:space="preserve">Hyperlipidic hypercholesterolemic diet in prepubertal rabbits affects gene expression in the embryo, restricts fetal growth and increases offspring susceptibility to obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winai Kaewlamun Kaewlamun</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mongkol M. Techakumphu</w:t>
+                <w:t xml:space="preserve">Olivier Picone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2011.02.013⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (2), pp.287-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000452v1</w:t>
+                <w:t xml:space="preserve">hal-01019329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperlipidic hypercholesterolemic diet in prepubertal rabbits affects gene expression in the embryo, restricts fetal growth and increases offspring susceptibility to obesity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abnormal patterns of resumption of cyclicity after calving in Holstein cows: risk factors,relationships with the ultrasound appearance of the ovaries and with gestation failure after AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Peynot</w:t>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162 (2), pp.98-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01019329v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of enzymes involved in the synthesis of prostaglandin E-2 in bovine in vitro-produced embryos</w:t>
               </w:r>
@@ -3999,51 +3999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 131, pp.783-794. </w:t>
@@ -4241,51 +4241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4438,351 +4438,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécheresse et nutrition conséquences sur les performances des ruminants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of a supplement rich in linolenic acid added to the diet of mares on fatty acid composition of mammary secretions and the acquisition of passive immunity in the foal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Detrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ficheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 78, pp.399-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S135772980005880X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674943v1</w:t>
+                <w:t xml:space="preserve">hal-02672131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a supplement rich in linolenic acid added to the diet of mares on fatty acid composition of mammary secretions and the acquisition of passive immunity in the foal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Canicule, sécheresse et reproduction chez les bovins. Relations avec l'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Elevage et Insémination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 312, pp.3-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S135772980005880X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02672131v1</w:t>
+                <w:t xml:space="preserve">hal-02683100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canicule, sécheresse et reproduction chez les bovins. Relations avec l'alimentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Sécheresse et nutrition conséquences sur les performances des ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Humblot</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elevage et Insémination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 312, pp.3-18</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26, pp.46-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683100v1</w:t>
+                <w:t xml:space="preserve">hal-02674943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention des mortalités embryonnaires chez les bovins : stratégies antilutéolytiques</w:t>
               </w:r>
@@ -4883,237 +4883,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des traitements de synchronisation des chaleurs chez les bovins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi parler d'alimentation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 16 (3), pp.211-227</w:t>
+              <w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 110, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683621v1</w:t>
+                <w:t xml:space="preserve">hal-02672318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi parler d'alimentation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Santa Gertrudis cows under Moroccan range conditions : evolution in metabolic characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Haddada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mezzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mialot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 110, pp.43</w:t>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 154 (10), pp.611-618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672318v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of undernutrition on plasma IGF-BP 2, 3, 4 and 5 in post-partum suckled beef cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5122,232 +5122,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ficheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Khireddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 38 (4), pp.329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santa Gertrudis cows under Moroccan range conditions : evolution in metabolic characteristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Haddada</w:t>
+                <w:t xml:space="preserve">Efficacité des traitements de synchronisation des chaleurs chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mialot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Ponsart</w:t>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 154 (10), pp.611-618</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16 (3), pp.211-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674519v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation hivernale des vaches allaitantes et performances de reproduction</w:t>
               </w:r>
@@ -5372,51 +5372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Mialot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6837,51 +6837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional status of donor cows: insulin related strategies to enhance embryo development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gamarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7320,51 +7320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underfeeding affects IGF-1 and gene expression in genital tract tissues in high producing dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine S. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7570,51 +7570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underfeeding affects IGF-1 and gene expression in genital tract tissues in high producing dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine S. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7859,64 +7859,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Servely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Congress on Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Budapest, Hungary</w:t>
@@ -8839,51 +8839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances de reproduction des vaches laitières natives et importées dans la région du Tadla (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Haddada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8958,277 +8958,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs d'efficacité des traitements de synchronisation des chaleurs chez les bovins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+                <w:t xml:space="preserve">Body weight gain variation, hormonal and metabolic status and in vitro embryo production in superovulated dairy heifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ficheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jeanguyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Mialot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les problèmes de la reproduction chez les bovins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, France</w:t>
+              <w:t xml:space="preserve">30. Annual Conference of the International Embryo Transfert Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762156v1</w:t>
+                <w:t xml:space="preserve">hal-02761671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body weight gain variation, hormonal and metabolic status and in vitro embryo production in superovulated dairy heifers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Ficheux</w:t>
+                <w:t xml:space="preserve">Facteurs d'efficacité des traitements de synchronisation des chaleurs chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jeanguyot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+                <w:t xml:space="preserve">S. Chastant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Mialot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Annual Conference of the International Embryo Transfert Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Portland, United States</w:t>
+              <w:t xml:space="preserve">Les problèmes de la reproduction chez les bovins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761671v1</w:t>
+                <w:t xml:space="preserve">hal-02762156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortalité embryonnaire chez les bovins : stratégies antiluteolytiques</w:t>
               </w:r>
@@ -9329,402 +9329,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les kystes ovariens chez la vache laitière : l'apport de l'échographie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
+                <w:t xml:space="preserve">Variation du gain de poids vif, statut métabolique et production d'embryons in vitro chez des génisses laitières suralimentées et superovulées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ficheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jeanguyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales des GTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Nantes, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764196v1</w:t>
+                <w:t xml:space="preserve">hal-02827975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction et synchronisation des chaleurs chez la vache laitière au Maroc par l'association PRID+PGF2alpha+eCG</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Najdi</w:t>
+                <w:t xml:space="preserve">Les kystes ovariens chez la vache laitière : l'apport de l'échographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Mialot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Radigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées nationales des GTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832201v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation du gain de poids vif, statut métabolique et production d'embryons in vitro chez des génisses laitières suralimentées et superovulées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+                <w:t xml:space="preserve">Induction et synchronisation des chaleurs chez la vache laitière au Maroc par l'association PRID+PGF2alpha+eCG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Haddada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hanine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lakhdissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Najdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827975v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of undernutrition on plasma IGF-BP 2, 3, 4 and 5 in post-partum suckled beef cows</w:t>
               </w:r>
@@ -9749,64 +9749,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ficheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Khireddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Dublin, Ireland</w:t>
@@ -10567,90 +10567,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The response to an oral drench of propylene glycol is modified in dairy goats previously fed straw for two days compared to control fed goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10812,381 +10812,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted feeding of goats during the last third of gestation modifies reproductive parameters in their female offspring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marqueurs sanguins d’inflammation, du métabolisme et paramètres de production chez des vaches laitières péri-parturientes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winai Kaewlamun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Broux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Eymard</w:t>
+                <w:t xml:space="preserve">Bénédicte Lagofun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Techakumphu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science into Practice – Annual Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Nottingham, United Kingdom. </w:t>
+              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambridge University Press</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">INRA Editions ; Institut de l'Elevage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, pp.330, 2014, 21èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173668v1</w:t>
+                <w:t xml:space="preserve">hal-01173669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marqueurs sanguins d’inflammation, du métabolisme et paramètres de production chez des vaches laitières péri-parturientes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Tristant</w:t>
+                <w:t xml:space="preserve">Restricted feeding of goats during the last third of gestation modifies reproductive parameters in their female offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Broux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
+              <w:t xml:space="preserve">Science into Practice – Annual Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Nottingham, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Advances in Animal Biosciences, 5 (1), pp.223, 2014, Advances in Animal Biosciences. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INRA Editions ; Institut de l'Elevage</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1017/S2040470014000028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173669v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovum Pick Up and in vitro embryo production following propylene glycol diet in heifers differing in their AMH profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giselle Gamarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Le Guienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11228,64 +11228,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superovulatory response and oocyte recovery after ovum pick up in feed restricted heifers with two profiles of AMH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giselle Gamarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11772,51 +11772,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C8FC7DF"/>
+    <w:nsid w:val="53737E98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12003,51 +12003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrew-ponter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7650-3494" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080710182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519219v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachara Pearodwong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarawanee Khunmanee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajohn Nitiwararuk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuwanon Boonkerd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thananon Junsuri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56808/2985-1130.3801" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Ponter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai Kaewlamun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56808/2985-1130.3797" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gindri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101153" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Jolly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rouyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Marin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Meillac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2024.107209" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cardot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belbis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Plassard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2021.09.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaewlamun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23144599.2020.1773188" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Rego" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Mendonca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gamarra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacaze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cordova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129883v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Guienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14091" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019556v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Degrelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00091.2013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019253v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Gamarra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lacaze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Guienne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.01.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5T6HWCM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Marquant-Leguienne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02127.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2LK08CX9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019439v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte-Broux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2012.02.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MGZB85Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai W. Kaewlamun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Okouyi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongkol M. Techakumphu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003269v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guyader-Joly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Humblot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.03.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GXDCSTJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782492v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FB441XRF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129550v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bosc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000527v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Okouyi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Humblot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Techakumphu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.11.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQH6H64J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Perault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3374" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai Kaewlamun Kaewlamun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.02.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC67V723-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.08.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0Q4L0W1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001318v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0967199410000596" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999858v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Promp Promp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.12.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6BQV5F6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rigalma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2903" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roussel-Huchette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Schawlb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.01.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C76JPQ2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173470v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664042v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Ledoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Humblot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00689" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Parsy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saad&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mialot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005058" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658397v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Sousa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.01.061" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679680v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672131v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tourni&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Detrimont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135772980005880X" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683100v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682826v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mialot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683621v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672318v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674216v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khireddine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674519v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haddada" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mezzane" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mialot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673252v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680031v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dezaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deletang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673889v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanazi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673533v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Matte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688185v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684338v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902417v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ponsart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sanaa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jeanguyot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713021v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morgan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706085v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Cortamira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Salter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Morgan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714293v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704179v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741068v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab231" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741186v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739866v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019074v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755204v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173550v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Okouyi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Techakumphu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tristant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754246v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Promp" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre Tessier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754514v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756034v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173439v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Servely" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752674v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rigalma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757940v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guelou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponchon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schawlb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756081v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758631v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764183v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758996v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc-Vazeille" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760427v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquant-Leguienne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763864v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Aloui Hachimi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Najdi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lakhdissi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762156v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761671v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jeanguyot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764528v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764196v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Radigue" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832201v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827975v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830016v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769599v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ronat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hess" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766826v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766713v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Girard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849569v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773779v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cortamira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772868v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737536v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/isnh2018/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442707v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4085" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173668v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Broux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280983.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000028" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173669v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lagofun" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3896" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741056v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189833v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lacaze" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Leguienne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818588v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603336v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/livres-et-ebooks/elevage/bovins/guide-pratique-de-l-alimentation-de-la-vache-laitiere.html" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831290v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Perez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrew-ponter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7650-3494" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080710182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519219v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachara Pearodwong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarawanee Khunmanee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajohn Nitiwararuk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuwanon Boonkerd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thananon Junsuri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56808/2985-1130.3801" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Ponter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai Kaewlamun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56808/2985-1130.3797" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Jolly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rouyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Marin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Meillac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2024.107209" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gindri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larsen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101153" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cardot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belbis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Plassard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2021.09.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaewlamun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23144599.2020.1773188" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Rego" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Mendonca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gamarra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacaze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cordova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129883v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Guienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14091" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019253v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Gamarra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lacaze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Guienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.01.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5T6HWCM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Degrelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00091.2013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Marquant-Leguienne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02127.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2LK08CX9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019439v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte-Broux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2012.02.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MGZB85Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai W. Kaewlamun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Okouyi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongkol M. Techakumphu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003269v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guyader-Joly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Humblot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.03.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GXDCSTJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782492v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FB441XRF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000527v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Okouyi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Humblot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Techakumphu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.11.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQH6H64J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999873v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Perault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3374" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000452v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai Kaewlamun Kaewlamun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.02.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC67V723-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.08.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0Q4L0W1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129550v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bosc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001318v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0967199410000596" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999858v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Promp Promp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.12.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6BQV5F6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rigalma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2903" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roussel-Huchette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Schawlb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.01.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C76JPQ2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173470v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664042v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Ledoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Humblot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00689" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Parsy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saad&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mialot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005058" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658397v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Sousa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.01.061" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679680v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672131v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tourni&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Detrimont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135772980005880X" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683100v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674943v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682826v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mialot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672318v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674519v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haddada" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mezzane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mialot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674216v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khireddine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683621v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673252v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680031v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dezaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deletang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673889v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanazi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673533v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Matte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688185v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684338v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902417v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ponsart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sanaa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jeanguyot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713021v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morgan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706085v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Cortamira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Salter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Morgan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714293v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704179v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741068v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab231" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741186v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739866v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019074v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755204v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173550v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Okouyi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Techakumphu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tristant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754246v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Promp" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre Tessier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754514v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756034v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173439v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Servely" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752674v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rigalma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757940v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guelou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponchon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schawlb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756081v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758631v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764183v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758996v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc-Vazeille" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760427v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquant-Leguienne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763864v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Aloui Hachimi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Najdi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lakhdissi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761671v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jeanguyot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762156v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764528v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827975v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764196v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Radigue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832201v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830016v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769599v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ronat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hess" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766826v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766713v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Girard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849569v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773779v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cortamira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772868v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737536v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/isnh2018/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442707v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4085" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173669v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lagofun" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3896" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173668v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Broux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280983.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000028" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741056v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189833v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lacaze" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Leguienne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818588v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603336v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/livres-et-ebooks/elevage/bovins/guide-pratique-de-l-alimentation-de-la-vache-laitiere.html" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831290v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Perez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>