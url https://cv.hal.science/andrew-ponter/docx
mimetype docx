--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -199,563 +199,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ovarian characteristics and propylene glycol supplementation on pregnancy rates per AI in suckled beef cows subjected to a 7-day CO-Synch fixed-time AI protocol across seasons, body condition scores, and postpartum intervals</w:t>
+                <w:t xml:space="preserve">Restricted feeding of goats during the last third of gestation and trans-generational effects on plasma progesterone in their female offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pachara Pearodwong</w:t>
+                <w:t xml:space="preserve">Andrew A Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarawanee Khunmanee</w:t>
+                <w:t xml:space="preserve">Bérengère Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kajohn Nitiwararuk</w:t>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuwanon Boonkerd</w:t>
+                <w:t xml:space="preserve">Winai Kaewlamun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thananon Junsuri</w:t>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Thai Journal of Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 55 (4), pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2025, 55 (1), pp.1 - 8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56808/2985-1130.3801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.56808/2985-1130.3797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519219v1</w:t>
+                <w:t xml:space="preserve">hal-04994794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted feeding of goats during the last third of gestation and trans-generational effects on plasma progesterone in their female offspring</w:t>
+                <w:t xml:space="preserve">Effect of ovarian characteristics and propylene glycol supplementation on pregnancy rates per AI in suckled beef cows subjected to a 7-day CO-Synch fixed-time AI protocol across seasons, body condition scores, and postpartum intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew A Ponter</w:t>
+                <w:t xml:space="preserve">Pachara Pearodwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Laporte</w:t>
+                <w:t xml:space="preserve">Sarawanee Khunmanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Roussel</w:t>
+                <w:t xml:space="preserve">Kajohn Nitiwararuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winai Kaewlamun</w:t>
+                <w:t xml:space="preserve">Thuwanon Boonkerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+                <w:t xml:space="preserve">Thananon Junsuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Thai Journal of Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 55 (1), pp.1 - 8. </w:t>
+              <w:t xml:space="preserve">, 2025, 55 (4), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56808/2985-1130.3797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.56808/2985-1130.3801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994794v1</w:t>
+                <w:t xml:space="preserve">hal-05519219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A protocol to assess the welfare of dairy ewes: From science to the field</w:t>
+                <w:t xml:space="preserve">Key determinants of adaptive strategies of goats to a 2-day nutritional challenge during early lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Jolly</w:t>
+                <w:t xml:space="preserve">Marcelo Gindri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Rouyer</w:t>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Bru</w:t>
+                <w:t xml:space="preserve">Ophélie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorie Marin</w:t>
+                <w:t xml:space="preserve">Alexandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Meillac</w:t>
+                <w:t xml:space="preserve">T Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 232, pp.107209. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2024.107209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459233v1</w:t>
+                <w:t xml:space="preserve">hal-04594261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key determinants of adaptive strategies of goats to a 2-day nutritional challenge during early lactation</w:t>
+                <w:t xml:space="preserve">A protocol to assess the welfare of dairy ewes: From science to the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Gindri</w:t>
+                <w:t xml:space="preserve">Pierre-Alexandre Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+                <w:t xml:space="preserve">Elise Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Dhumez</w:t>
+                <w:t xml:space="preserve">Laetitia Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Eymard</w:t>
+                <w:t xml:space="preserve">Lorie Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Larsen</w:t>
+                <w:t xml:space="preserve">Elise Meillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18, </w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 232, pp.107209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2024.107209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594261v1</w:t>
+                <w:t xml:space="preserve">hal-04459233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meloxicam administration in the management of postoperative pain and inflammation associated with caesarean section in beef heifers: Evaluation of reproductive parameters</w:t>
               </w:r>
@@ -1383,307 +1383,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short term dietary propylene glycol supplementation affects circulating metabolic hormones, progesterone concentrations and follicular growth in dairy heifers</w:t>
+                <w:t xml:space="preserve">Energy and lipid metabolism gene expression of D18 embryos in dairy cows is related to dam physiological status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giselle Gamarra</w:t>
+                <w:t xml:space="preserve">Damien Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ponsart</w:t>
+                <w:t xml:space="preserve">Severine Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Lacaze</w:t>
+                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Le Guienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
+                <w:t xml:space="preserve">Evelyne Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2014.01.015⟩</w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (2), pp.39-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00091.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019253v1</w:t>
+                <w:t xml:space="preserve">hal-01019556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and lipid metabolism gene expression of D18 embryos in dairy cows is related to dam physiological status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short term dietary propylene glycol supplementation affects circulating metabolic hormones, progesterone concentrations and follicular growth in dairy heifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giselle Gamarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Valour</w:t>
+                <w:t xml:space="preserve">S Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Degrelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+                <w:t xml:space="preserve">Brigitte Le Guienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Campion</w:t>
+                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 162, pp.240-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2014.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00091.2013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01019556v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention nutritionnelle des troubles de la reproduction chez la vache laitière</w:t>
               </w:r>
@@ -1908,1555 +1908,1555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term consequences of feed restriction during late pregnancy in goats on feeding behavior and emotional reactivity of female offspring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre- and Post-Partum Mild Underfeeding Influences Gene Expression in the Reproductive Tract of Cyclic Dairy Cows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Laporte-Broux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+                <w:t xml:space="preserve">Séverine Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Camous</w:t>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2012.02.001⟩</w:t>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (3), pp.484-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rda.12113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019439v1</w:t>
+                <w:t xml:space="preserve">hal-00782492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a dietary supplement of β-carotene given during the dry period on milk production and circulating hormones and metabolites in dairy cows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term consequences of feed restriction during late pregnancy in goats on feeding behavior and emotional reactivity of female offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel M. Okouyi</w:t>
+                <w:t xml:space="preserve">Bérengère Laporte-Broux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice P. Humblot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Remy</w:t>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mongkol M. Techakumphu</w:t>
+                <w:t xml:space="preserve">Sylvaine Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106 (2), pp.178-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2012.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000653v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oocyte and embryo production and quality after OPU-IVF in dairy heifers given diets varying in their n-6/n-3 fatty acid ratio</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of a dietary supplement of β-carotene given during the dry period on milk production and circulating hormones and metabolites in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winai W. Kaewlamun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Okouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongkol M. Techakumphu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 163 (5), pp.235-241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01003269v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre- and Post-Partum Mild Underfeeding Influences Gene Expression in the Reproductive Tract of Cyclic Dairy Cows.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Séverine Degrelle</w:t>
+                <w:t xml:space="preserve">Oocyte and embryo production and quality after OPU-IVF in dairy heifers given diets varying in their n-6/n-3 fatty acid ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+                <w:t xml:space="preserve">C Guyader-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemette Marot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (3), pp.484-499. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (3), pp.632-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rda.12113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782492v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does supplementing dairy cows with beta-carotene during the dry period affect postpartum ovarian activity, progesterone, and cervical and uterine involution?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Winai W. Kaewlamun</w:t>
+                <w:t xml:space="preserve">Restricted feeding of goats during the last third of gestation modifies both metabolic parameters and behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Laporte-Broux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Okouyi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Promp Promp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.11.010⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 138 (1-3), pp.74-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2010.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000527v1</w:t>
+                <w:t xml:space="preserve">hal-00999858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effects of maternal feed restriction during pregnancy on goat kid morphology, metabolism, and behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Roussel</w:t>
+                <w:t xml:space="preserve">Abnormal patterns of resumption of cyclicity after calving in Holstein cows: risk factors,relationships with the ultrasound appearance of the ovaries and with gestation failure after AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien J. Perault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+                <w:t xml:space="preserve">M.J. Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162 (2), pp.98-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999873v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of a supplement of β-carotene given during the dry period to dairy cows on colostrum quality, and β-carotene status, metabolites and hormones in newborn calves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-term effects of maternal feed restriction during pregnancy on goat kid morphology, metabolism, and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel M. Okouyi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mongkol M. Techakumphu</w:t>
+                <w:t xml:space="preserve">Bérengère Laporte-Broux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Perault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2011.02.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89, pp.2154-2163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000452v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperlipidic hypercholesterolemic diet in prepubertal rabbits affects gene expression in the embryo, restricts fetal growth and increases offspring susceptibility to obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Peynot</w:t>
+                <w:t xml:space="preserve">The influence of a supplement of β-carotene given during the dry period to dairy cows on colostrum quality, and β-carotene status, metabolites and hormones in newborn calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winai Kaewlamun Kaewlamun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Okouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongkol M. Techakumphu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.08.015⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 165 (1-2), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2011.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019329v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal patterns of resumption of cyclicity after calving in Holstein cows: risk factors,relationships with the ultrasound appearance of the ovaries and with gestation failure after AI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.J. Bosc</w:t>
+                <w:t xml:space="preserve">Hyperlipidic hypercholesterolemic diet in prepubertal rabbits affects gene expression in the embryo, restricts fetal growth and increases offspring susceptibility to obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Picone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (2), pp.287-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129550v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of enzymes involved in the synthesis of prostaglandin E-2 in bovine in vitro-produced embryos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does supplementing dairy cows with beta-carotene during the dry period affect postpartum ovarian activity, progesterone, and cervical and uterine involution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winai W. Kaewlamun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Okouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. P. Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrice P. Humblot</w:t>
+                <w:t xml:space="preserve">M. M. Techakumphu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zygote</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (6), pp.1029-1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0967199410000596⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01001318v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted feeding of goats during the last third of gestation modifies both metabolic parameters and behaviour</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of enzymes involved in the synthesis of prostaglandin E-2 in bovine in vitro-produced embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Promp Promp</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Guyader-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2010.12.008⟩</w:t>
+              <w:t xml:space="preserve">Zygote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (3), pp.277 - 283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0967199410000596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999858v1</w:t>
+                <w:t xml:space="preserve">hal-01001318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medium-term effects of repeated exposure to stray voltage on activity, stress physiology, and milk production and composition in dairy cows</w:t>
               </w:r>
@@ -3820,282 +3820,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echecs précoces de gestation chez la vache laitière</w:t>
+                <w:t xml:space="preserve">Reduction of body-weight gain enhances in vitro embryo production in overfed superovulated dairy heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Ledoux</w:t>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Humblot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 131, pp.783-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/rep.1.00689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664042v1</w:t>
+                <w:t xml:space="preserve">hal-02660322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of body-weight gain enhances in vitro embryo production in overfed superovulated dairy heifers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Freret</w:t>
+                <w:t xml:space="preserve">Echecs précoces de gestation chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.50-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660322v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a supplement rich in linolenic acid added to the diet of post partum dairy cows on ovarian follicle growth, and milk and plasma fatty acid compositions</w:t>
               </w:r>
@@ -4215,77 +4215,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound fetal measurements and pregnancy associated glycoprotein secretion in early pregnancy in cattle recipients carrying somatic clones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4438,351 +4438,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a supplement rich in linolenic acid added to the diet of mares on fatty acid composition of mammary secretions and the acquisition of passive immunity in the foal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sécheresse et nutrition conséquences sur les performances des ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26, pp.46-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672131v1</w:t>
+                <w:t xml:space="preserve">hal-02674943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canicule, sécheresse et reproduction chez les bovins. Relations avec l'alimentation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of a supplement rich in linolenic acid added to the diet of mares on fatty acid composition of mammary secretions and the acquisition of passive immunity in the foal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Detrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ficheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elevage et Insémination</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 78, pp.399-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S135772980005880X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683100v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécheresse et nutrition conséquences sur les performances des ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canicule, sécheresse et reproduction chez les bovins. Relations avec l'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Humblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 26, pp.46-49</w:t>
+              <w:t xml:space="preserve">Elevage et Insémination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 312, pp.3-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674943v1</w:t>
+                <w:t xml:space="preserve">hal-02683100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention des mortalités embryonnaires chez les bovins : stratégies antilutéolytiques</w:t>
               </w:r>
@@ -4883,221 +4883,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi parler d'alimentation ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estrus synchronization in beef cows : comparison between GnRH + PGF2alpha + GnRH and PRID + PGF2alpha + eCG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Mialot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dezaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deletang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 110, pp.43</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 60, pp.319-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672318v1</w:t>
+                <w:t xml:space="preserve">hal-02680031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santa Gertrudis cows under Moroccan range conditions : evolution in metabolic characteristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Haddada</w:t>
+                <w:t xml:space="preserve">Efficacité des traitements de synchronisation des chaleurs chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mialot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Ponsart</w:t>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 154 (10), pp.611-618</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16 (3), pp.211-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674519v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of undernutrition on plasma IGF-BP 2, 3, 4 and 5 in post-partum suckled beef cows</w:t>
               </w:r>
@@ -5122,51 +5178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ficheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Khireddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5202,428 +5258,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des traitements de synchronisation des chaleurs chez les bovins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Humblot</w:t>
+                <w:t xml:space="preserve">Santa Gertrudis cows under Moroccan range conditions : evolution in metabolic characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Haddada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mezzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mialot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 16 (3), pp.211-227</w:t>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 154 (10), pp.611-618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683621v1</w:t>
+                <w:t xml:space="preserve">hal-02674519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation hivernale des vaches allaitantes et performances de reproduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi parler d'alimentation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Mialot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elevage et Insémination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 309, pp.3-15</w:t>
+              <w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 110, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673252v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrus synchronization in beef cows : comparison between GnRH + PGF2alpha + GnRH and PRID + PGF2alpha + eCG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alimentation hivernale des vaches allaitantes et performances de reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Mialot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 60, pp.319-330</w:t>
+              <w:t xml:space="preserve">Elevage et Insémination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 309, pp.3-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680031v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of microdoses of oxytocin in mares to induce parturition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5793,204 +5793,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chronic parenteral pyridoxine and acute enteric tryptophan on pyridoxine status, glycemia and insulinemia stimulated by enteric glucose in weanling piglets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.J. Matte</w:t>
+                <w:t xml:space="preserve">Nutrient-hormone signals regulating muscle protein turnover in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 77, pp.663-668</w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 56, pp.565-580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688185v1</w:t>
+                <w:t xml:space="preserve">hal-02684338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient-hormone signals regulating muscle protein turnover in pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of chronic parenteral pyridoxine and acute enteric tryptophan on pyridoxine status, glycemia and insulinemia stimulated by enteric glucose in weanling piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 56, pp.565-580</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 77, pp.663-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684338v1</w:t>
+                <w:t xml:space="preserve">hal-02688185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation factors of pregnancy rates after oestrus synchronization treatment in French Charolais beef cows</w:t>
               </w:r>
@@ -6002,51 +6002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sanaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6837,51 +6837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional status of donor cows: insulin related strategies to enhance embryo development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gamarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7070,77 +7070,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une augmentation de l’apport alimentaire en acides gras de type oméga 3 ne modifie pas la qualité des ovocytes et embryons produits par OPU/FIV chez des génisses Holstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Dizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7195,51 +7195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt d’une supplémentation en β-carotène pendant le tarissement chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winai Kaewlamun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Okouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7320,77 +7320,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underfeeding affects IGF-1 and gene expression in genital tract tissues in high producing dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine S. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7458,51 +7458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood chemistry modifications and the appearance of pregnancy toxaemia in nutritionally restricted dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Promp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7570,77 +7570,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underfeeding affects IGF-1 and gene expression in genital tract tissues in high producing dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine S. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7721,51 +7721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7820,103 +7820,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of obesity in rabbit offspring from dams fed a hyperlipidic hypercholesterolemic diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Servely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Congress on Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Budapest, Hungary</w:t>
@@ -7939,260 +7939,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'une supplémentation en acide alpha-linolénique (C18:3 n-3) pendant la gestation et la lactation de chèvres sur la sensibilité aux agents stressants et les capacités d'apprentissage de leurs chevreaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+                <w:t xml:space="preserve">Effet de la nature des acides gras alimentaires (acide alpha-linolénique ou acide linoléique) sur le nombre et la qualité des ovocytes collectés par Ovum Pick-Up et sur la production d'embryons chez la génisse laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Rigalma</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ponchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Rencontre de l'INA-PG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752674v1</w:t>
+                <w:t xml:space="preserve">hal-02757940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la nature des acides gras alimentaires (acide alpha-linolénique ou acide linoléique) sur le nombre et la qualité des ovocytes collectés par Ovum Pick-Up et sur la production d'embryons chez la génisse laitière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet d'une supplémentation en acide alpha-linolénique (C18:3 n-3) pendant la gestation et la lactation de chèvres sur la sensibilité aux agents stressants et les capacités d'apprentissage de leurs chevreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rigalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Rencontre de l'INA-PG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757940v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert des acides gras polyinsaturés de la mère vers le foetus chez la chèvre</w:t>
               </w:r>
@@ -8312,51 +8312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8388,125 +8388,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of diet during gestation/neonatal period on behaviour and learning ability of offspring</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performances de reproduction des vaches laitières natives et importées dans la région du Tadla (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Haddada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Aloui Hachimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Najdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lakhdissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Congress of the ISAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Sagamihara, Japan</w:t>
+              <w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758631v1</w:t>
+                <w:t xml:space="preserve">hal-02763864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression des ARN du système IGF dans le foie en début de lactation en relation avec la fertilité chez la vache laitière Prim'Holstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8561,674 +8604,631 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation des vaches allaitantes et performances de reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc-Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Buiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre bilan énergétique, production d'ovocytes et d'embryons in vitro en début de lactation et fertilité chez la vache laitière</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of diet during gestation/neonatal period on behaviour and learning ability of offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">39th International Congress of the ISAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Sagamihara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760427v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances de reproduction des vaches laitières natives et importées dans la région du Tadla (Maroc)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relations entre bilan énergétique, production d'ovocytes et d'embryons in vitro en début de lactation et fertilité chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Najdi</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lakhdissi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Marquant-Leguienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763864v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body weight gain variation, hormonal and metabolic status and in vitro embryo production in superovulated dairy heifers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Ficheux</w:t>
+                <w:t xml:space="preserve">Facteurs d'efficacité des traitements de synchronisation des chaleurs chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jeanguyot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+                <w:t xml:space="preserve">S. Chastant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Mialot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Annual Conference of the International Embryo Transfert Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Portland, United States</w:t>
+              <w:t xml:space="preserve">Les problèmes de la reproduction chez les bovins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761671v1</w:t>
+                <w:t xml:space="preserve">hal-02762156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs d'efficacité des traitements de synchronisation des chaleurs chez les bovins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+                <w:t xml:space="preserve">Body weight gain variation, hormonal and metabolic status and in vitro embryo production in superovulated dairy heifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ficheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jeanguyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Mialot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les problèmes de la reproduction chez les bovins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, France</w:t>
+              <w:t xml:space="preserve">30. Annual Conference of the International Embryo Transfert Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762156v1</w:t>
+                <w:t xml:space="preserve">hal-02761671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortalité embryonnaire chez les bovins : stratégies antiluteolytiques</w:t>
               </w:r>
@@ -9329,152 +9329,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation du gain de poids vif, statut métabolique et production d'embryons in vitro chez des génisses laitières suralimentées et superovulées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Freret</w:t>
+                <w:t xml:space="preserve">Effect of undernutrition on plasma IGF-BP 2, 3, 4 and 5 in post-partum suckled beef cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ficheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Khireddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">7. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827975v1</w:t>
+                <w:t xml:space="preserve">hal-02830016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les kystes ovariens chez la vache laitière : l'apport de l'échographie</w:t>
               </w:r>
@@ -9585,103 +9585,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction et synchronisation des chaleurs chez la vache laitière au Maroc par l'association PRID+PGF2alpha+eCG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Haddada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hanine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lakhdissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Najdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
@@ -9704,303 +9704,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of undernutrition on plasma IGF-BP 2, 3, 4 and 5 in post-partum suckled beef cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
+                <w:t xml:space="preserve">Variation du gain de poids vif, statut métabolique et production d'embryons in vitro chez des génisses laitières suralimentées et superovulées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ficheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Khireddine</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jeanguyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830016v1</w:t>
+                <w:t xml:space="preserve">hal-02827975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the entero-insular axis in weanling piglets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vitamin B6, its relationship with the metabolism of tryptophan in weanling piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769599v1</w:t>
+                <w:t xml:space="preserve">hal-02766713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic and acute effects of tryptophan on metabolic responses to parenteral glucose infusion in piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10028,165 +10015,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin B6, its relationship with the metabolism of tryptophan in weanling piglets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for the entero-insular axis in weanling piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ronat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766713v1</w:t>
+                <w:t xml:space="preserve">hal-02769599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of dietary energy source and tryptophan on hormone of the entero-insular axis and glucose in the early weaned pig after an intragastric infusion of glucose</w:t>
               </w:r>
@@ -10567,90 +10567,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The response to an oral drench of propylene glycol is modified in dairy goats previously fed straw for two days compared to control fed goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10727,51 +10727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ficheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10812,381 +10812,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marqueurs sanguins d’inflammation, du métabolisme et paramètres de production chez des vaches laitières péri-parturientes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restricted feeding of goats during the last third of gestation modifies reproductive parameters in their female offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lagofun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Tristant</w:t>
+                <w:t xml:space="preserve">Bérengère Broux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
+              <w:t xml:space="preserve">Science into Practice – Annual Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Nottingham, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INRA Editions ; Institut de l'Elevage</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Advances in Animal Biosciences, 5 (1), pp.223, 2014, Advances in Animal Biosciences. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470014000028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173669v1</w:t>
+                <w:t xml:space="preserve">hal-01173668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted feeding of goats during the last third of gestation modifies reproductive parameters in their female offspring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Eymard</w:t>
+                <w:t xml:space="preserve">Marqueurs sanguins d’inflammation, du métabolisme et paramètres de production chez des vaches laitières péri-parturientes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winai Kaewlamun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lagofun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Techakumphu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science into Practice – Annual Conference 2014</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Advances in Animal Biosciences, 5 (1), pp.223, 2014, Advances in Animal Biosciences. </w:t>
+              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S2040470014000028⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">INRA Editions ; Institut de l'Elevage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, pp.330, 2014, 21èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173668v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovum Pick Up and in vitro embryo production following propylene glycol diet in heifers differing in their AMH profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giselle Gamarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Le Guienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11228,64 +11228,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superovulatory response and oocyte recovery after ovum pick up in feed restricted heifers with two profiles of AMH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giselle Gamarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11366,77 +11366,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the source of dietary fat (a-linolenic acid or linoleic acid) on the number and the quality of oocytes collected by Ovum Pick-Up and on in vitro embryo production by dairy heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Valy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11772,51 +11772,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53737E98"/>
+    <w:nsid w:val="BE9280B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12003,51 +12003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrew-ponter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7650-3494" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080710182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519219v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachara Pearodwong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarawanee Khunmanee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajohn Nitiwararuk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuwanon Boonkerd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thananon Junsuri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56808/2985-1130.3801" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Ponter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai Kaewlamun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56808/2985-1130.3797" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Jolly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rouyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Marin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Meillac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2024.107209" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gindri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larsen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101153" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cardot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belbis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Plassard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2021.09.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaewlamun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23144599.2020.1773188" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Rego" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Mendonca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gamarra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacaze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cordova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129883v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Guienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14091" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019253v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Gamarra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lacaze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Guienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.01.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5T6HWCM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Degrelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00091.2013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Marquant-Leguienne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02127.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2LK08CX9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019439v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte-Broux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2012.02.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MGZB85Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai W. Kaewlamun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Okouyi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongkol M. Techakumphu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003269v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guyader-Joly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Humblot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.03.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GXDCSTJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782492v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FB441XRF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000527v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Okouyi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Humblot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Techakumphu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.11.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQH6H64J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999873v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Perault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3374" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000452v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai Kaewlamun Kaewlamun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.02.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC67V723-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.08.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0Q4L0W1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129550v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bosc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001318v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0967199410000596" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999858v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Promp Promp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.12.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6BQV5F6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rigalma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2903" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roussel-Huchette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Schawlb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.01.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C76JPQ2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173470v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664042v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Ledoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Humblot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00689" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Parsy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saad&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mialot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005058" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658397v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Sousa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.01.061" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679680v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672131v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tourni&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Detrimont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135772980005880X" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683100v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674943v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682826v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mialot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672318v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674519v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haddada" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mezzane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mialot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674216v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khireddine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683621v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673252v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680031v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dezaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deletang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673889v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanazi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673533v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Matte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688185v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684338v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902417v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ponsart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sanaa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jeanguyot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713021v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morgan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706085v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Cortamira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Salter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Morgan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714293v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704179v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741068v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab231" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741186v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739866v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019074v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755204v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173550v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Okouyi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Techakumphu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tristant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754246v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Promp" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre Tessier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754514v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756034v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173439v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Servely" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752674v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rigalma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757940v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guelou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponchon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schawlb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756081v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758631v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764183v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758996v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc-Vazeille" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760427v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquant-Leguienne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763864v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Aloui Hachimi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Najdi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lakhdissi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761671v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jeanguyot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762156v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764528v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827975v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764196v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Radigue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832201v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830016v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769599v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ronat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hess" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766826v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766713v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Girard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849569v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773779v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cortamira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772868v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737536v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/isnh2018/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442707v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4085" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173669v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lagofun" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3896" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173668v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Broux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280983.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000028" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741056v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189833v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lacaze" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Leguienne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818588v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603336v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/livres-et-ebooks/elevage/bovins/guide-pratique-de-l-alimentation-de-la-vache-laitiere.html" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831290v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Perez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrew-ponter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7650-3494" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080710182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994794v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Ponter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai Kaewlamun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56808/2985-1130.3797" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519219v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachara Pearodwong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarawanee Khunmanee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajohn Nitiwararuk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuwanon Boonkerd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thananon Junsuri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56808/2985-1130.3801" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gindri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101153" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Jolly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rouyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Marin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Meillac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2024.107209" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cardot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belbis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Plassard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2021.09.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaewlamun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23144599.2020.1773188" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Rego" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Mendonca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gamarra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacaze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cordova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129883v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Guienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14091" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019556v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Degrelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00091.2013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019253v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Gamarra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lacaze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Guienne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.01.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5T6HWCM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Marquant-Leguienne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02127.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2LK08CX9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12113" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FB441XRF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte-Broux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2012.02.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MGZB85Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai W. Kaewlamun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Okouyi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongkol M. Techakumphu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003269v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guyader-Joly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Humblot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.03.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GXDCSTJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Promp Promp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.12.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6BQV5F6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129550v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bosc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999873v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Perault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3374" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai Kaewlamun Kaewlamun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.02.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC67V723-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.08.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0Q4L0W1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000527v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Okouyi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Humblot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Techakumphu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.11.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQH6H64J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001318v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0967199410000596" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rigalma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2903" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roussel-Huchette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Schawlb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.01.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C76JPQ2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173470v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660322v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00689" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664042v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Ledoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Humblot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Parsy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saad&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mialot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005058" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658397v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Sousa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.01.061" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679680v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672131v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tourni&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Detrimont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135772980005880X" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683100v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682826v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mialot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680031v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dezaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deletang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683621v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674216v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khireddine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674519v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haddada" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mezzane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mialot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673252v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673889v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanazi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673533v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Matte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684338v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688185v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902417v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ponsart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sanaa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jeanguyot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713021v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morgan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706085v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Cortamira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Salter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Morgan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714293v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704179v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741068v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab231" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741186v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739866v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019074v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755204v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173550v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Okouyi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Techakumphu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tristant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754246v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Promp" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre Tessier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754514v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756034v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173439v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Servely" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757940v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guelou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponchon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752674v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rigalma" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schawlb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756081v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763864v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Aloui Hachimi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Najdi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lakhdissi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764183v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758996v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc-Vazeille" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758631v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760427v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquant-Leguienne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762156v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761671v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jeanguyot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764528v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830016v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764196v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Radigue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832201v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827975v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766713v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Girard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766826v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hess" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769599v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ronat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849569v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773779v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cortamira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772868v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737536v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/isnh2018/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442707v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4085" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173668v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Broux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280983.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000028" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173669v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lagofun" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3896" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741056v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189833v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lacaze" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Leguienne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818588v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603336v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/livres-et-ebooks/elevage/bovins/guide-pratique-de-l-alimentation-de-la-vache-laitiere.html" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831290v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Perez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>