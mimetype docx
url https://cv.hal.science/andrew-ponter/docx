--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1383,307 +1383,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and lipid metabolism gene expression of D18 embryos in dairy cows is related to dam physiological status</w:t>
+                <w:t xml:space="preserve">Short term dietary propylene glycol supplementation affects circulating metabolic hormones, progesterone concentrations and follicular growth in dairy heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Valour</w:t>
+                <w:t xml:space="preserve">Giselle Gamarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Degrelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+                <w:t xml:space="preserve">S Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Campion</w:t>
+                <w:t xml:space="preserve">Brigitte Le Guienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00091.2013⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 162, pp.240-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2014.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019556v1</w:t>
+                <w:t xml:space="preserve">hal-01019253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short term dietary propylene glycol supplementation affects circulating metabolic hormones, progesterone concentrations and follicular growth in dairy heifers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy and lipid metabolism gene expression of D18 embryos in dairy cows is related to dam physiological status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Lacaze</w:t>
+                <w:t xml:space="preserve">Damien Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Le Guienne</w:t>
+                <w:t xml:space="preserve">Severine Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
+                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2014.01.015⟩</w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (2), pp.39-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00091.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01019253v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention nutritionnelle des troubles de la reproduction chez la vache laitière</w:t>
               </w:r>
@@ -1914,51 +1914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre- and Post-Partum Mild Underfeeding Influences Gene Expression in the Reproductive Tract of Cyclic Dairy Cows.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2613,578 +2613,578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal patterns of resumption of cyclicity after calving in Holstein cows: risk factors,relationships with the ultrasound appearance of the ovaries and with gestation failure after AI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-term effects of maternal feed restriction during pregnancy on goat kid morphology, metabolism, and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Laporte-Broux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M.J. Bosc</w:t>
+                <w:t xml:space="preserve">Julien J. Perault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89, pp.2154-2163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129550v1</w:t>
+                <w:t xml:space="preserve">hal-00999873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term effects of maternal feed restriction during pregnancy on goat kid morphology, metabolism, and behavior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+                <w:t xml:space="preserve">The influence of a supplement of β-carotene given during the dry period to dairy cows on colostrum quality, and β-carotene status, metabolites and hormones in newborn calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winai Kaewlamun Kaewlamun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Okouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongkol M. Techakumphu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 165 (1-2), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2011.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2010-3374⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00999873v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of a supplement of β-carotene given during the dry period to dairy cows on colostrum quality, and β-carotene status, metabolites and hormones in newborn calves</w:t>
+                <w:t xml:space="preserve">Hyperlipidic hypercholesterolemic diet in prepubertal rabbits affects gene expression in the embryo, restricts fetal growth and increases offspring susceptibility to obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winai Kaewlamun Kaewlamun</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mongkol M. Techakumphu</w:t>
+                <w:t xml:space="preserve">Olivier Picone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2011.02.013⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (2), pp.287-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000452v1</w:t>
+                <w:t xml:space="preserve">hal-01019329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperlipidic hypercholesterolemic diet in prepubertal rabbits affects gene expression in the embryo, restricts fetal growth and increases offspring susceptibility to obesity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abnormal patterns of resumption of cyclicity after calving in Holstein cows: risk factors,relationships with the ultrasound appearance of the ovaries and with gestation failure after AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Peynot</w:t>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162 (2), pp.98-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01019329v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does supplementing dairy cows with beta-carotene during the dry period affect postpartum ovarian activity, progesterone, and cervical and uterine involution?</w:t>
               </w:r>
@@ -3878,51 +3878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 131, pp.783-794. </w:t>
@@ -4241,51 +4241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4438,351 +4438,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécheresse et nutrition conséquences sur les performances des ruminants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of a supplement rich in linolenic acid added to the diet of mares on fatty acid composition of mammary secretions and the acquisition of passive immunity in the foal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Detrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ficheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 78, pp.399-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S135772980005880X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674943v1</w:t>
+                <w:t xml:space="preserve">hal-02672131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a supplement rich in linolenic acid added to the diet of mares on fatty acid composition of mammary secretions and the acquisition of passive immunity in the foal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Canicule, sécheresse et reproduction chez les bovins. Relations avec l'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Elevage et Insémination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 312, pp.3-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S135772980005880X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02672131v1</w:t>
+                <w:t xml:space="preserve">hal-02683100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canicule, sécheresse et reproduction chez les bovins. Relations avec l'alimentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Sécheresse et nutrition conséquences sur les performances des ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Humblot</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elevage et Insémination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 312, pp.3-18</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26, pp.46-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683100v1</w:t>
+                <w:t xml:space="preserve">hal-02674943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention des mortalités embryonnaires chez les bovins : stratégies antilutéolytiques</w:t>
               </w:r>
@@ -5008,168 +5008,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des traitements de synchronisation des chaleurs chez les bovins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Humblot</w:t>
+                <w:t xml:space="preserve">Santa Gertrudis cows under Moroccan range conditions : evolution in metabolic characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Haddada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mezzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mialot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 16 (3), pp.211-227</w:t>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 154 (10), pp.611-618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683621v1</w:t>
+                <w:t xml:space="preserve">hal-02674519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of undernutrition on plasma IGF-BP 2, 3, 4 and 5 in post-partum suckled beef cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5178,232 +5178,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ficheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Khireddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 38 (4), pp.329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santa Gertrudis cows under Moroccan range conditions : evolution in metabolic characteristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Haddada</w:t>
+                <w:t xml:space="preserve">Efficacité des traitements de synchronisation des chaleurs chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mialot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Ponsart</w:t>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 154 (10), pp.611-618</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16 (3), pp.211-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674519v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi parler d'alimentation ?</w:t>
               </w:r>
@@ -5497,51 +5497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Mialot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6837,51 +6837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional status of donor cows: insulin related strategies to enhance embryo development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gamarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7320,51 +7320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underfeeding affects IGF-1 and gene expression in genital tract tissues in high producing dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine S. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7570,51 +7570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underfeeding affects IGF-1 and gene expression in genital tract tissues in high producing dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine S. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7859,64 +7859,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Servely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Congress on Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Budapest, Hungary</w:t>
@@ -8394,51 +8394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances de reproduction des vaches laitières natives et importées dans la région du Tadla (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Haddada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8958,277 +8958,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs d'efficacité des traitements de synchronisation des chaleurs chez les bovins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+                <w:t xml:space="preserve">Body weight gain variation, hormonal and metabolic status and in vitro embryo production in superovulated dairy heifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ficheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jeanguyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Mialot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les problèmes de la reproduction chez les bovins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, France</w:t>
+              <w:t xml:space="preserve">30. Annual Conference of the International Embryo Transfert Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762156v1</w:t>
+                <w:t xml:space="preserve">hal-02761671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body weight gain variation, hormonal and metabolic status and in vitro embryo production in superovulated dairy heifers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Ficheux</w:t>
+                <w:t xml:space="preserve">Facteurs d'efficacité des traitements de synchronisation des chaleurs chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jeanguyot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+                <w:t xml:space="preserve">S. Chastant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Mialot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Annual Conference of the International Embryo Transfert Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Portland, United States</w:t>
+              <w:t xml:space="preserve">Les problèmes de la reproduction chez les bovins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761671v1</w:t>
+                <w:t xml:space="preserve">hal-02762156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortalité embryonnaire chez les bovins : stratégies antiluteolytiques</w:t>
               </w:r>
@@ -9374,64 +9374,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ficheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Khireddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Dublin, Ireland</w:t>
@@ -9454,402 +9454,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les kystes ovariens chez la vache laitière : l'apport de l'échographie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
+                <w:t xml:space="preserve">Variation du gain de poids vif, statut métabolique et production d'embryons in vitro chez des génisses laitières suralimentées et superovulées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ficheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jeanguyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales des GTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Nantes, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764196v1</w:t>
+                <w:t xml:space="preserve">hal-02827975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction et synchronisation des chaleurs chez la vache laitière au Maroc par l'association PRID+PGF2alpha+eCG</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Najdi</w:t>
+                <w:t xml:space="preserve">Les kystes ovariens chez la vache laitière : l'apport de l'échographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Mialot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Radigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées nationales des GTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832201v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation du gain de poids vif, statut métabolique et production d'embryons in vitro chez des génisses laitières suralimentées et superovulées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+                <w:t xml:space="preserve">Induction et synchronisation des chaleurs chez la vache laitière au Maroc par l'association PRID+PGF2alpha+eCG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Haddada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hanine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lakhdissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Najdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827975v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin B6, its relationship with the metabolism of tryptophan in weanling piglets</w:t>
               </w:r>
@@ -11103,90 +11103,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovum Pick Up and in vitro embryo production following propylene glycol diet in heifers differing in their AMH profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giselle Gamarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Le Guienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11228,64 +11228,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superovulatory response and oocyte recovery after ovum pick up in feed restricted heifers with two profiles of AMH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giselle Gamarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11772,51 +11772,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE9280B7"/>
+    <w:nsid w:val="70555313"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12003,51 +12003,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrew-ponter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7650-3494" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080710182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994794v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Ponter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai Kaewlamun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56808/2985-1130.3797" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519219v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachara Pearodwong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarawanee Khunmanee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajohn Nitiwararuk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuwanon Boonkerd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thananon Junsuri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56808/2985-1130.3801" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gindri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101153" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Jolly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rouyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Marin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Meillac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2024.107209" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cardot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belbis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Plassard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2021.09.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaewlamun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23144599.2020.1773188" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Rego" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Mendonca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gamarra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacaze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cordova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129883v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Guienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14091" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019556v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Degrelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00091.2013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019253v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Gamarra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lacaze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Guienne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.01.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5T6HWCM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Marquant-Leguienne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02127.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2LK08CX9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12113" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FB441XRF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte-Broux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2012.02.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MGZB85Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai W. Kaewlamun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Okouyi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongkol M. Techakumphu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003269v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guyader-Joly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Humblot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.03.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GXDCSTJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Promp Promp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.12.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6BQV5F6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129550v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bosc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999873v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Perault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3374" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai Kaewlamun Kaewlamun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.02.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC67V723-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.08.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0Q4L0W1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000527v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Okouyi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Humblot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Techakumphu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.11.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQH6H64J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001318v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0967199410000596" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rigalma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2903" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roussel-Huchette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Schawlb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.01.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C76JPQ2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173470v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660322v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00689" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664042v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Ledoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Humblot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Parsy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saad&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mialot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005058" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658397v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Sousa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.01.061" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679680v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672131v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tourni&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Detrimont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135772980005880X" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683100v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682826v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mialot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680031v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dezaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deletang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683621v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674216v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khireddine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674519v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haddada" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mezzane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mialot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673252v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673889v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanazi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673533v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Matte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684338v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688185v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902417v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ponsart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sanaa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jeanguyot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713021v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morgan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706085v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Cortamira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Salter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Morgan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714293v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704179v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741068v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab231" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741186v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739866v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019074v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755204v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173550v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Okouyi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Techakumphu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tristant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754246v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Promp" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre Tessier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754514v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756034v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173439v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Servely" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757940v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guelou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponchon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752674v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rigalma" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schawlb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756081v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763864v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Aloui Hachimi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Najdi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lakhdissi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764183v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758996v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc-Vazeille" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758631v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760427v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquant-Leguienne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762156v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761671v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jeanguyot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764528v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830016v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764196v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Radigue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832201v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827975v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766713v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Girard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766826v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hess" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769599v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ronat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849569v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773779v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cortamira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772868v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737536v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/isnh2018/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442707v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4085" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173668v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Broux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280983.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000028" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173669v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lagofun" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3896" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741056v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189833v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lacaze" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Leguienne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818588v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603336v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/livres-et-ebooks/elevage/bovins/guide-pratique-de-l-alimentation-de-la-vache-laitiere.html" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831290v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Perez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrew-ponter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7650-3494" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080710182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994794v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A Ponter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai Kaewlamun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56808/2985-1130.3797" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519219v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachara Pearodwong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarawanee Khunmanee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajohn Nitiwararuk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuwanon Boonkerd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thananon Junsuri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56808/2985-1130.3801" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gindri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101153" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Jolly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rouyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Marin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Meillac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2024.107209" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cardot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belbis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Plassard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2021.09.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaewlamun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23144599.2020.1773188" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Rego" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Mendonca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gamarra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacaze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cordova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD17037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129883v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Guienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD14091" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019253v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Gamarra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lacaze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Guienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.01.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5T6HWCM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Degrelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00091.2013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Marquant-Leguienne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Remy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02127.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2LK08CX9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12113" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FB441XRF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte-Broux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2012.02.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MGZB85Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai W. Kaewlamun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Okouyi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongkol M. Techakumphu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003269v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guyader-Joly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Humblot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.03.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GXDCSTJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Promp Promp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.12.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6BQV5F6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999873v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Perault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3374" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000452v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winai Kaewlamun Kaewlamun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.02.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC67V723-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019329v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.08.015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0Q4L0W1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129550v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Bosc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000527v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Okouyi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Humblot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Techakumphu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.11.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQH6H64J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001318v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0967199410000596" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rigalma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2903" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roussel-Huchette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Schawlb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2008.01.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C76JPQ2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173470v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660322v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00689" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664042v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Ledoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Humblot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900594v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Parsy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saad&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mialot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005058" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658397v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Sousa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.01.061" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679680v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672131v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tourni&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Detrimont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135772980005880X" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683100v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674943v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682826v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mialot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680031v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dezaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deletang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674519v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haddada" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mezzane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mialot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674216v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khireddine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673252v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673889v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanazi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673533v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Matte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684338v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688185v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902417v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ponsart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sanaa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jeanguyot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713021v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morgan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706085v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Cortamira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Salter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Morgan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714293v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704179v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741068v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab231" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741186v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739866v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019074v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755204v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173550v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Okouyi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Techakumphu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tristant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754246v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Promp" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre Tessier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754514v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756034v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173439v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Servely" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757940v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guelou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponchon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gonzales" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752674v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rigalma" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schawlb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756081v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763864v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Aloui Hachimi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Najdi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lakhdissi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764183v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758996v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc-Vazeille" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758631v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760427v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquant-Leguienne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761671v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jeanguyot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762156v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764528v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830016v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827975v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764196v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Radigue" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832201v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766713v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Girard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766826v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hess" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769599v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ronat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849569v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773779v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cortamira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772868v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737536v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/isnh2018/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442707v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4085" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173668v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Broux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280983.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000028" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173669v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lagofun" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3896" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741056v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189833v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lacaze" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Leguienne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818588v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603336v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/livres-et-ebooks/elevage/bovins/guide-pratique-de-l-alimentation-de-la-vache-laitiere.html" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831290v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Perez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>