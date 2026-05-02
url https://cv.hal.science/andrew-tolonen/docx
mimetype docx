--- v0 (2026-03-28)
+++ v1 (2026-05-02)
@@ -66,2213 +66,2213 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering of Lachnospiraceae fermentation for health and the bioeconomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew C. Tolonen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Life Sciences [q-bio]. Universite Paris Saclay, 2024. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04518797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lachnospiraceae are emerging industrial biocatalysts and biotherapeutics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Zaplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Tolonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fbioe.2023.1324396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-tryptophan and copper interactions linked to reduced colibactin genotoxicity in pks+ Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Bayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Zaplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Tolonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (10), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00992-24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide TSS Distribution in Three Related Clostridia with Normalized Capp-Switch Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Hocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surabhi Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Hocq</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magali Boutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew C. Tolonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/spectrum.02288-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of Gene Expression in Clostridium phytofermentans Using Synthetic Promoters and CRISPRi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Zaplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Baum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Tabuteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (12), pp.4077-4088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssynbio.2c00385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid identification of methylase specificity (RIMS-seq) jointly identifies methylated motifs and generates shotgun sequencing of bacterial genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Baum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Cheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Fomenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian P Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lixin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 49 (19), pp.e113-e113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkab705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Clostridium acetobutylicum to utilize cellulose by heterologous expression of a family 5 cellulase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Sanitha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwar Aliya Fathima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew C. Tolonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohandass Ramya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (4), pp.431-436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17597269.2020.1746123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04300150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Targetron-Recombinase System for Large-Scale Genome Engineering of Clostridia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cerisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audam Chhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Salanoubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mSphere⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABC Transporters Required for Hexose Uptake by Clostridium phytofermentans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cerisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 201 (15), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JB.00241-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of a Biomass-Fermenting Bacterium To Resist Lignin Phenolics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cerisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Souterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Torres Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 83 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.00289-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global repositioning of transcription start sites in a plant-fermenting bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ettwiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cerisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms13783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome and Transcriptome of Clostridium phytofermentans, Catalyst for the Direct Conversion of Plant Feedstocks to Fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maddalena V. Coppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James C. Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew C. Tolonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Warnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0118285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiology, Genomics, and Pathway Engineering of an Ethanol-Tolerant Strain of Clostridium phytofermentans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew C. Tolonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor R. Zuroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohandass Ramya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cerisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81 (16), pp.5440-5448. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.00619-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04573302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal lysis by a soil bacterium fermenting cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew C. Tolonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cerisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafez El-Sayyed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Salanoubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (8), pp.2618-2627. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04573301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Diversity of Carbohydrate-Active Enzymes Enabling a Bacterium to Ferment Plant Biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cerisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Nogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Weissenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1004773. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01138771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Proteomics Using Reductive Dimethylation for Stable Isotope Labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew C Tolonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Haas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3791/51416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04646696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly plastic genome of Microcystis aeruginosa PCC 7806, a ubiquitous toxic freshwater cyanobacterium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Frangeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans C P Matthijs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9, pp.274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-9-274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00483904v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">tel-04518797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2427,51 +2427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546170v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Zaplana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Miele" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tolonen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1324396" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Bayne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00992-24" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03706159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hocq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surabhi Jagtap" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Tolonen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02288-21" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rostain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Tabuteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.2c00385" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167106v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Cheng Lin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Fomenkov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P Anton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab705" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04300150v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sanitha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Aliya Fathima" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohandass Ramya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17597269.2020.1746123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cerisy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audam Chhun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Salanoubat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Iglesias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00241-19" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Souterre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Torres Romero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00289-17" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504118v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ettwiller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13783" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01204802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Petit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena V. Coppi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Hayes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Warnick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118285" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04573302v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor R. Zuroff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00619-15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04573301v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafez El-Sayyed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12495" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CM7H99CH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01138771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nogue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weissenbach" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004773" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04646696v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Tolonen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Haas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51416" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00483904v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quillardet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Castets" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans C P Matthijs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-274" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04518797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04518797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Tolonen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546170v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Zaplana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Miele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tolonen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2023.1324396" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750294v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Bayne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00992-24" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03706159v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hocq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surabhi Jagtap" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02288-21" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rostain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Baum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Tabuteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.2c00385" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Cheng Lin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Fomenkov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian P Anton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab705" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04300150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sanitha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Aliya Fathima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohandass Ramya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17597269.2020.1746123" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000600v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cerisy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audam Chhun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Salanoubat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Iglesias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00241-19" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Souterre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Torres Romero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00289-17" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ettwiller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13783" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01204802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena V. Coppi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Hayes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Warnick" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118285" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04573302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor R. Zuroff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00619-15" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04573301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafez El-Sayyed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12495" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CM7H99CH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01138771v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nogue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weissenbach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004773" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04646696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Tolonen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Haas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51416" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00483904v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quillardet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Castets" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans C P Matthijs" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-274" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>