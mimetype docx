--- v0 (2026-03-10)
+++ v1 (2026-05-14)
@@ -526,733 +526,733 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OR-PCA with MRF for Robust Foreground Detection in Highly Dynamic Backgrounds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Double-constrained RPCA based on saliency maps for foreground detection in automated maritime surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrews Sobral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soon Ki Jung</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Zahzah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Computer Vision, ACCV 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-16811-1_19⟩</w:t>
+              <w:t xml:space="preserve">ISBC 2015 Workshop conjunction with AVSS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Karlsruhe, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AVSS.2015.7301753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374213v1</w:t>
+                <w:t xml:space="preserve">hal-01227956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Matrix Completion Algorithms for Background Initialization in Videos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OR-PCA with MRF for Robust Foreground Detection in Highly Dynamic Backgrounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajid Javed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seon Ho Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrews Sobral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El-Hadi Zahzah</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soon Ki Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBMI 2015 Workshop in conjunction with ICIAP 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Genoa, Italy. pp.510-518, </w:t>
+              <w:t xml:space="preserve">Asian Conference on Computer Vision, ACCV 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Singapore, Singapore. pp.284 - 299, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23222-5_62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16811-1_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227959v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Stochastic Tensor Decomposition for Background Subtraction in Multispectral Video Sequences</w:t>
+                <w:t xml:space="preserve">Comparison of Matrix Completion Algorithms for Background Initialization in Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrews Sobral</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soon Ki Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadi Zahzah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSL-CV 2015 in conjunction with ICCV 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Santiago du Chili, Chile. pp.946-953, </w:t>
+              <w:t xml:space="preserve">SBMI 2015 Workshop in conjunction with ICIAP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Genoa, Italy. pp.510-518, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCVW.2015.125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23222-5_62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372994v1</w:t>
+                <w:t xml:space="preserve">hal-01227959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Background Subtraction via Superpixel-Based Online Matrix Decomposition with Structured Foreground Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online Stochastic Tensor Decomposition for Background Subtraction in Multispectral Video Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrews Sobral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajid Javed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrews Sobral</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soon Ki Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soon Ki Jung</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Zahzah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSL-CV 2015 in conjunction with ICCV 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2015, Santiago du Chili, Chile. </w:t>
+              <w:t xml:space="preserve">, Dec 2015, Santiago du Chili, Chile. pp.946-953, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCVW.2015.123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW.2015.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372997v1</w:t>
+                <w:t xml:space="preserve">hal-01372994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OR-PCA with Dynamic Feature Selection for Robust Background Subtraction</w:t>
+                <w:t xml:space="preserve">Background Subtraction via Superpixel-Based Online Matrix Decomposition with Structured Foreground Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajid Javed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seon Ho Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrews Sobral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ki Jung Soon</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soon Ki Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium On Applied Computing, SAC 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSL-CV 2015 in conjunction with ICCV 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Santiago du Chili, Chile. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW.2015.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374214v1</w:t>
+                <w:t xml:space="preserve">hal-01372997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-constrained RPCA based on saliency maps for foreground detection in automated maritime surveillance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OR-PCA with Dynamic Feature Selection for Robust Background Subtraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajid Javed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrews Sobral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El-Hadi Zahzah</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ki Jung Soon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBC 2015 Workshop conjunction with AVSS 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Symposium On Applied Computing, SAC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Salamanca, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AVSS.2015.7301753⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01227956v1</w:t>
+                <w:t xml:space="preserve">hal-01374214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental and Multi-feature Tensor Subspace Learning Applied for Background Modeling and Subtraction</w:t>
               </w:r>
@@ -1840,51 +1840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522823v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouwmans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrews Sobral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Javed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Jung Soon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Zahzah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2016.11.001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906920v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.12.019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522839v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Gong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuena Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gonz&#224;lez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16121966" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seon Ho Oh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Ki Jung" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16811-1_19" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23222-5_62" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372994v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2015.125" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2015.123" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374214v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227956v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2015.7301753" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227954v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Baker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11758-4_11" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01692152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522823v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouwmans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrews Sobral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Javed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Jung Soon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Zahzah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2016.11.001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906920v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.12.019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522839v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Gong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuena Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gonz&#224;lez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16121966" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2015.7301753" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seon Ho Oh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon Ki Jung" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16811-1_19" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23222-5_62" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372994v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2015.125" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2015.123" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374214v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227954v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Baker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11758-4_11" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01692152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>