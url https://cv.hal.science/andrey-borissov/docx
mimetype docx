--- v0 (2026-04-07)
+++ v1 (2026-05-09)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -236,520 +236,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05581811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio atomistic characterization of confined bulk and Bennett plasmons in metallic nanoparticles as probed by penetrating electrons</w:t>
+                <w:t xml:space="preserve">Nonlocality in photonic materials and metamaterials: roadmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Candelas</w:t>
+                <w:t xml:space="preserve">Francesco Monticone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattin Urbieta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antton Babaze</w:t>
+                <w:t xml:space="preserve">N. Asger Mortensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Ogando</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrei Borisov</w:t>
+                <w:t xml:space="preserve">Antonio Fernández-Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuezhi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c00157⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (7), pp.1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OME.559374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999622v1</w:t>
+                <w:t xml:space="preserve">hal-05170351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularly Polarized THz Wave Generation Using Graphene Nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei G Borisov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c06110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond optical-field driven currents in few-nanometer size gaps with hot electron injection into metallic leads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab initio atomistic characterization of confined bulk and Bennett plasmons in metallic nanoparticles as probed by penetrating electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Candelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattin Urbieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antton Babaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ogando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Borisov</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.2965-2971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c00157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.4c02612⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05017538v1</w:t>
+                <w:t xml:space="preserve">hal-04999622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocality in photonic materials and metamaterials: roadmap</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yu Luo</w:t>
+                <w:t xml:space="preserve">Femtosecond optical-field driven currents in few-nanometer size gaps with hot electron injection into metallic leads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuezhi Zheng</w:t>
+                <w:t xml:space="preserve">Mario Zapata-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antton Babaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (7), pp.1544. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.559374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.4c02612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05170351v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence from a single-molecule probe directly attached to a plasmonic STM tip</w:t>
               </w:r>
@@ -947,51 +947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Response of Nanostructured Graphene to Circularly Polarized Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Borisov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1032,6318 +1032,14256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-Scale Defects Might Determine the Second Harmonic Generation from Plasmonic Graphene Nanostructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dispersive surface-response formalism to address nonlocality in extreme plasmonic field confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antton Babaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Neuman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Aizpurua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei G Borisov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c03205⟩</w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (16), pp.3277-3289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2023-0178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921222v1</w:t>
+                <w:t xml:space="preserve">hal-04236384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-level binding energy shifts in ultrathin alkali-halide films on metals: KCl on Ag(100)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic-Scale Defects Might Determine the Second Harmonic Generation from Plasmonic Graphene Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Aguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei G Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c06302⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.238-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c03205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04332258v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Optical Response of a Plasmonic Nanoantenna to Circularly Polarized Light: Rotation of Multipolar Charge Density and Near-Field Spin Angular Momentum Inversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Core-level binding energy shifts in ultrathin alkali-halide films on metals: KCl on Ag(100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Kremring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Quijada</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Weiß</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaosheng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00783⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (50), pp.24253-24265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c06302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257134v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive surface-response formalism to address nonlocality in extreme plasmonic field confinement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear Optical Response of a Plasmonic Nanoantenna to Circularly Polarized Light: Rotation of Multipolar Charge Density and Near-Field Spin Angular Momentum Inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Quijada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antton Babaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Aizpurua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrei G Borisov</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Borisov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (16), pp.3277-3289. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (11), pp.3963-3975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2023-0178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236384v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum surface effects in the electromagnetic coupling between a quantum emitter and a plasmonic nanoantenna: time-dependent density functional theory vs. semiclassical Feibelman approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tip-induced and electrical control of the photoluminescence yield of monolayer WS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Elli Stamatopoulou</w:t>
+                <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Tserkezis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Asger Mortensen</w:t>
+                <w:t xml:space="preserve">Rémi Bretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.456338⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (23), pp.9244-9251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c02142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690217v1</w:t>
+                <w:t xml:space="preserve">hal-03883664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale control of plasmon modes in graphene nanoribbons</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electroluminescence of monolayer WS 2 in a scanning tunneling microscope: Effect of bias polarity on spectral and angular distribution of emitted light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Enrique Parra López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lorchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (8), pp.L081401. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.L081401⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 106 (8), pp.085419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.085419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563985v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroluminescence of monolayer WS 2 in a scanning tunneling microscope: Effect of bias polarity on spectral and angular distribution of emitted light</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-dependent density functional theory calculations of electronic friction in non-homogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Lorchat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natalia Koval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sánchez-Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Borissov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Díez Muiño</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.085419⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (34), pp.20239-20248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CP01972H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759969v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tip-induced and electrical control of the photoluminescence yield of monolayer WS2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Étienne Lorchat</w:t>
+                <w:t xml:space="preserve">Quantum surface effects in the electromagnetic coupling between a quantum emitter and a plasmonic nanoantenna: time-dependent density functional theory vs. semiclassical Feibelman approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antton Babaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ogando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Elli Stamatopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Tserkezis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Asger Mortensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (12), pp.21159-21183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.456338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c02142⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03883664v1</w:t>
+                <w:t xml:space="preserve">hal-03690217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Lamb, Stark, and Purcell Effects at a Chromophore-Picocavity Junction with Hyper-Resolved Fluorescence Microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic-scale control of plasmon modes in graphene nanoribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Aguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Codruta Marinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevx.12.011012⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (8), pp.L081401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.L081401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564296v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a Dielectric Spacer on Electronic and Electromagnetic Interactions at Play in Molecular Exciton Decay at Surfaces and in Plasmonic Gaps</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mapping Lamb, Stark, and Purcell Effects at a Chromophore-Picocavity Junction with Hyper-Resolved Fluorescence Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rosławska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Neuman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Doppagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei G Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelangelo Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevx.12.011012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.1c00791⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04550506v1</w:t>
+                <w:t xml:space="preserve">hal-03564296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Exciton–Plasmon Coupling in a Nanocavity Beyond the Electromagnetic Interaction Picture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Javier Aizpurua</w:t>
+                <w:t xml:space="preserve">Ultrafast Dynamics of Electronic Resonances in Molecules Adsorbed on Metal Surfaces: A Wave Packet Propagation Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Aguilar-Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), pp.639-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c01031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c03202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03355805v1</w:t>
+                <w:t xml:space="preserve">hal-03138556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmons in Graphene Nanostructures with Point Defects and Impurities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Codruta Marinica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Borissov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125 (39), pp.21503-21510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c05182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Dynamics of Electronic Resonances in Molecules Adsorbed on Metal Surfaces: A Wave Packet Propagation Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Effect of a Dielectric Spacer on Electronic and Electromagnetic Interactions at Play in Molecular Exciton Decay at Surfaces and in Plasmonic Gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Aguilar-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Zapata-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Aizpurua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Borisov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c01031⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (12), pp.3495-3505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.1c00791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138556v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the anisotropic behavior of ultrafast electron transfer at the metal/organic interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Electronic Exciton–Plasmon Coupling in a Nanocavity Beyond the Electromagnetic Interaction Picture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antton Babaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Borissov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Aizpurua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149311⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (19), pp.8466-8473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c03202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388263v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the radiative electromagnetic local density of states in nanostructures with a scanning tunneling microscope</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling the anisotropic behavior of ultrafast electron transfer at the metal/organic interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Aguilar-Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Borissov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00264⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 554, pp.149311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02557865v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active control of ultrafast electron dynamics in plasmonic gaps using an applied bias</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Second-Harmonic Generation from a Quantum Emitter Coupled to a Metallic Nanoantenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antton Babaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Aizpurua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.241412⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.701-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b01569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993133v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant anionic states of organic molecules adsorbed on metal surfaces</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Active control of ultrafast electron dynamics in plasmonic gaps using an applied bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey K Kazansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garikoitz Aguirregabiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Codruta Marinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/20/202015⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.241412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951898v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecule Detection with Graphene Dimer Nanoantennas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Sub-femtosecond electron transport in a nanoscale gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garikoitz Aguirregabiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Ritzkowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Rybka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Codruta Marinica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c09026⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), pp.341-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-019-0745-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088704v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of electron tunneling in the nonlinear response of plasmonic nanogaps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ruben Esteban</w:t>
+                <w:t xml:space="preserve">Probing the radiative electromagnetic local density of states in nanostructures with a scanning tunneling microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuiyan Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Zapata-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Kazansky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Javier Aizpurua</w:t>
+                <w:t xml:space="preserve">Alfredo Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.115430⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (5), pp.1280-1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313809v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02557865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling gap plasmons with quantum resonances</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refraction of Fast Ne Atoms in the Attractive Well of a LiF(001) Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kazansky</w:t>
+                <w:t xml:space="preserve">M. Debiossac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Andrei Borissov</w:t>
+                <w:t xml:space="preserve">Philippe Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G Borisov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.155426⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.4564-4569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313778v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground- and excited-state scattering potentials for the stopping of protons in an electron gas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Matias</w:t>
+                <w:t xml:space="preserve">Refraction of Fast Ne Atoms in the Attractive Well of a LiF(001) Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debiossac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Borisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Fadanelli</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/aa843d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.4564-4569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313820v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Field-Induced High Order Nonlinearity in Plasmonic Nanoparticles Retrieved with Time-Dependent Density Functional Theory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonant anionic states of organic molecules adsorbed on metal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aguilar-Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Díaz-Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Borissov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00953⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1412, pp.202015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/20/202015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313866v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicinage effect in the energy loss of H 2 dimers: Experiment and calculations based on time-dependent density-functional theory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecule Detection with Graphene Dimer Nanoantennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Aguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Codruta Marinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Borissov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.062707⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (51), pp.28210-28219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c09026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313829v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum description of the optical response of charged monolayer–thick metallic patch nanoantennas</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamics of electron-emission currents in plasmonic gaps induced by strong fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garikoitz Aguirregabiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana-Codruta Marinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Brida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Leitenstorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.245413⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 214, pp.147-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8FD00158H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313836v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical control of the light absorption in quantum-well functionalized junctions between thin metallic films</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Attosecond Dynamics of s p -Band Photoexcitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Riemensberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Neppl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysios Potamianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schäffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Schnitzenbaumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.245407⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (17), pp.176801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.176801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313815v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the emission of light from a scanning tunneling microscope using the plasmonic modes of a nanoparticle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic Structure Effects in the Coupling of a Single Molecule with a Plasmonic Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Aguilar-Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.035418⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (7), pp.4446-4456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b11872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01257655v2</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum effects in the plasmon response of bimetallic core-shell nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dana-Codruta Marinica</w:t>
+                <w:t xml:space="preserve">Role of electron tunneling in the nonlinear response of plasmonic nanogaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garikoitz Aguirregabiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Codruta Marinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Kazansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Aizpurua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.24.023941⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.115430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313896v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon Response and Electron Dynamics in Charged Metallic Nanoparticles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Controlling gap plasmons with quantum resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Silkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kazansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Andrei Borissov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b00112⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.155426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313923v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast electronic response of graphene to a strong and localized electric field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roland Kozubek</w:t>
+                <w:t xml:space="preserve">Electric Field-Induced High Order Nonlinearity in Plasmonic Nanoparticles Retrieved with Time-Dependent Density Functional Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garikoitz Aguirregabiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Codruta Marinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Kazansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Aizpurua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms13948⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (3), pp.613-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313887v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum mechanical effects in plasmonic structures with subnanometre gaps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ground- and excited-state scattering potentials for the stopping of protons in an electron gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Fadanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenqi Zhu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrey Andrei Borissov</w:t>
+                <w:t xml:space="preserve">N Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Baumberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Nordlander</w:t>
+                <w:t xml:space="preserve">R Díez Muiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms11495⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (18), pp.185201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/aa843d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313903v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron tunneling through water layer in nanogaps probed by plasmon resonances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vicinage effect in the energy loss of H 2 dimers: Experiment and calculations based on time-dependent density-functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Koval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Andrei Borissov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Teperik</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.155431⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.062707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313913v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active quantum plasmonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Electrical control of the light absorption in quantum-well functionalized junctions between thin metallic films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Codruta Marinica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Kazansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Andrei Borissov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1 (11), pp.e1501095. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1501095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.245407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313931v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quantum description of the optical response of charged monolayer–thick metallic patch nanoantennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Zapata Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Kazansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Aizpurua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Andrei Borissov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.245413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast atom diffraction inside a molecular beam epitaxy chamber, a rich combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debiossac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zugarramurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eddrief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Finocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 391, pp.53 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.02.157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electron tunneling through water layer in nanogaps probed by plasmon resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Teperik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Kazansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Andrei Borissov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.155431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum effects in the plasmon response of bimetallic core-shell nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana-Codruta Marinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Aizpurua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Andrei Borissov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (21), pp.23941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.023941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering the emission of light from a scanning tunneling microscope using the plasmonic modes of a nanoparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Canneson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Boer-Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.035418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.035418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01257655v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasmon Response and Electron Dynamics in Charged Metallic Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Zapata Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Aizpurua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Kazansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Andrei Borissov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (11), pp.2829-2840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b00112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafast electronic response of graphene to a strong and localized electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pétuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Smejkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Kozubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms13948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum mechanical effects in plasmonic structures with subnanometre gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenqi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Andrei Borissov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Baumberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Nordlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Active quantum plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Codruta Marinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Zapata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Nordlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Kazansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro M. Echenique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (11), pp.e1501095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1501095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nanooptics of Plasmonic Nanomatryoshkas: Shrinking the Size of a Core–Shell Junction to Subnanometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhonghui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (10), pp.6419-6428. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of the geometric corrugation of graphene on SiC(0001) by grazing incidence fast atom diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02931⟩</w:t>
+                <w:t xml:space="preserve">A. Zugarramurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debiossac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lunca-Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4914178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313945v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined experimental and theoretical study of fast atom diffraction on the beta(2)(2x4) reconstructed GaAs(001) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debiossac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zugarramurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (15), pp.155308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.155308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface-grating deflection of fast atom beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zugarramurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debiossac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lunca-Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. S. Alarcón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Momeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.012904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical study of electron confinement in Cu corrals on a Cu(111) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diaz-Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.E. Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.205403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omnidirectional absorption in nanostructured metal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.V. Teperik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Garcia de Abajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelsalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.N. Bartlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.299</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bound states in the continuum in photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Marinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Shabanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.183902</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electron propagation along Cu nanowires supported on a Cu(111) surface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diaz-Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fölsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.E. Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.205403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of resonant electron transfer in the interaction between an atom and a metallic surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Physics Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 83, pp.87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum Scattering of Fast Atoms and Molecules on Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (1), pp.016104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.016104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum scattering of fast atoms and molecules on surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98, pp.016104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image potential states of supported metallic nanoislands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hakala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Puska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Silkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zabala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.121402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic screening and electron dynamics in low-dimensional metal systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Silkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Quijada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Vergniory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alducin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 258, pp.72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decay and dephasing of image-state electrons induced by Cs adsorbates on Cu(100) at intermediate coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Kazansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Silkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Chulkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.235412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excited states in the alkali/noble metal surface systems : A model system for the study of charge transfer dynamic at surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 82, pp.244-292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-dependent density functional calculation of the stopping power for protons and antiprotons in metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Quijada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Diez Muino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. Echenique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.042902</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second Harmonic Generation from arrays of sub-wavelength cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Marinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Shabanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.085311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Different quantization behavior of electrons confined in nanostructures at surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diaz-Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.E. Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.155428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excited states of Na nanoislands on the Cu(111) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hakala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Puska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Silkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zabala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.165419</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum size effects in the energy loss of charged particles interacting with a confined two-dimensional electron gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.I. Juaristi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Diez-Muino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sanchez-Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Echenique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.012901</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image states on finite size adsorbate islands : Ar on Cu(100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 600, pp.825-834</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lifetimes of the image-state resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Chulkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Echenique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.073402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scattering of Cu(100) image state electrons from single Cu adatoms and vacancies : a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.E. Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 600, pp.2184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionization of Rydberg atoms colliding with a metal surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sjakste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.042903</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface projected electronic band structure and adsorbate charge transfer dynamics : Ar adsorbed on Cu(111) and Cu(100).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vijayalakshmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Föhlisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hennies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pietzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nagasono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 427, pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electronic excitations in metals and at metal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Chulkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sanches-Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Silkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 106, pp.4160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wave packet propagation by the Faber polynomial approximation in electrodynamics of passive media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Shabanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 216, pp.391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanczos pseudospectral method for initial-value problems in electrodynamics and its applications to ionic crystral gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Shabanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 209, pp.643</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broadening mechanisms for the adsorbate-induced resonance in the Na/Cu(111) and Cs/Cu(111) systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Kazansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 577, pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of electromagnetic trapped modes on extraordinary tramission in nanostructured materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garcia de Abajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Shabanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.075408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunneling mechanism of ligh transmission through metallic films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.G. Garcia de Abajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gomez-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Shabanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95, pp.067403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-adiabatic effects in atom-surface charge transfer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Esaulov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.121401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resonant charge transfer in back-scattering of H-atoms from the Cs adsorbates on the Cs/Cu(111) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sjakste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 230, pp.323</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impurity-induced localisation of the 2D surface-state continuum on a metal surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Kazansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 78, pp.141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applications of the wave packet method to resonant transmission and reflection gratings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Shabanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 199, pp.742</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excited electron transfer between a core-excited Ar*(2p&amp;lt;sub&amp;gt;3/2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;-1&amp;lt;/sup&amp;gt; 4s) atom and the metal substrate in the Ar/Cu(111) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69, pp.235408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decay and dephasing of the Cu(100) image states induced by Cu adatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Persson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kazansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.205417</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decay and dephasing of the Cu(100) image states induced by Cu adatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.E. Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Persson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Kazansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.205417</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimensionality effects in time-dependent screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Diez Muino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sanches-Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Echenique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 393, pp.132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the population of continuum states in wave packet propagation calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sjakste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Kazansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37, pp.1593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization of the Cu(111) surface state by single Cu adatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.E. Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Persson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lagoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93, pp.206803</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building up the screening below the femtosecond scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sanchez-Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Diez Muino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Echenique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 387, pp.95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing adsorbate state lifetime with low energy ions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sjakste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92, pp.156101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An application of the interpolating scaling functions to wave packet propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Shabanov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 160, pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parallel velocity assisted charge transfer. F- ion formation at Al (111) and Ag ( 110) surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Teillet-Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 429, pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined STM and optical microscopy for the study of excitons in monolayer transition metal dichalcogenides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light-Matter Interaction at Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pablo Merino (Instituto de Ciencia de Materiales de Madrid, Spain) &amp; Martin Švec (Institute of Physics, Czech Academy of Sciences, Prague), Oct 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally controlling the radiative yield of a 2D semiconductor using the tip of an STM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Contrôle local du rendement radiatif d’un semi-conducteur 2D dans un microscope à effet tunnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics of 2D Materials, N2D 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329942v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the luminescence of two-dimensional materials using tunnelling electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Boer-Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Luminescence, ICL’2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonics and nanophotonics with inelastic tunneling electrons</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Locally controlling the radiative yield of a 2D semiconductor using the tip of an STM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Lorchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR Plasmonique Active</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Plasmonique Active, Jul 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Nanophotonics of 2D Materials, N2D 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04333321v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally controlling quantum yields in 2D semiconductors via electron tunneling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmonics and nanophotonics with inelastic tunneling electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Boer-Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borissov Andrei Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Metamaterials, Photonic Crystals and Plasmonics, META2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées plénières du GDR Plasmonique Active</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Plasmonique Active, Jul 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329949v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle local du rendement radiatif d’un semi-conducteur 2D dans un microscope à effet tunnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Locally controlling quantum yields in 2D semiconductors via electron tunneling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Obernai, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Metamaterials, Photonic Crystals and Plasmonics, META2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04333328v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing excitons in 2D semiconductors using an STM coupled to an optical microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using fast atom diffraction to probe attractive forces to the surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Borisov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Workshop on Scattering of Atoms and Molecules from Surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andrew Jardine, David Ward, Sam Lambrick, William Allison, John Ellis, Sep 2022, cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tip-induced and electrical control of the photoluminescence yield of monolayer WS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Nanophotonics and Micro/Nano Optics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PREMC, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning Tunneling Microscope-Induced Excitonic Luminescence of a 2D Semiconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simons Fondation Workshop on “Semiconductors, perovskites and 2D materials”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie et microscopie de luminescence de matériaux bidimensionnels sous la pointe d’un STM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Nanosciences en Champ Proche sous Ultra Vide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR NS-CPU, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonder et cartographier les plasmons de nanoparticules d’or avec des électrons tunnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuiyan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Zapata Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère journée plénière du GDR Plasmonique Active</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Plasmonique Active, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on sonder la densité d’états électromagnétiques locale avec un microscope à effet tunnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuiyan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Zapata Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence excitonique induite par STM dans un semiconducteur 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Mayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the plasmonic modes of a triangular gold platelet with an STM-nanosource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuiyan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Zapata Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Codruta Marinica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Near-Field Optics, Nanophotonics and Related Techniques (NFO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure électronique de nano-fils de Cu sur une surface de Cu(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diaz-Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.E. Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22ème Journées Surface-Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude théorique du confinement des états électronqiues de la surface dans un corral atomique de Cu sur une surface de Cu(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diaz-Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.E. Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22èmes Journées Surface-Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confinment of the image potential states inside vacancy islands in the 1ML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diaz-Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Vacuum Congress, 13th International Conference on Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electronic structure of Cu nanowires on Cu(111) surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diaz-Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.E. Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Vacuum Congress, 13th international Conference on Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-adiabatic effects in electron transfer during an atom-metal surface collision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Esaulov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Particle Penetration Phenomena and Excitation of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image potential states on a finite size adsorbate island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spring meeting of the condensed matter division of the Deutsche Physikalische Gesellshaft and EPS - 21 st General Conference of the Condensed Matter Division</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dresden, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionisation of Rydberg atoms colliding on metal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sjakste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème International Workshop on Inelastic Ion-Surface Collisions (IISC 16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Schloss Hernstein, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafast decay dynamics of a photoexcited adsorbate in interaction with a two-dimensional metallic substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wiesenmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wessendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Matthias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Silkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spring meeting of the Condensed Matter Division of the Deutsche Physikalische Gesellshaft and EPS - 21th General Conference of the Condensed Matter Division</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dresden, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charge transfer in ion-surface collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ion Beam Science : solved and unsolved problems (Ion 06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrafast decay dynamics of a photoexcited adsorbate in interaction with a two-dimensional metallic substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wiesenmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wessendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Matthias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Silkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th European Conference on Surface Science (ECOSS 24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charge transfer in Rydberg atom-surface collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sjakste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22ème International Conference on Atomic Collisions in Solids (ICACS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non adiabatic effects in electron transfer in ion-metal surface collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on quantum dynamics of complex molecular systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-adiabatic effects in electron transfer in ion-metal surface collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on quantum dynamics of complex molecular systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, University of Florida Paris Research Center, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of the collision induced transitions between electronic states for the surface ionisation of the Xe Rydberg atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sjakste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yk Electronic structure calculation of solids and surfaces,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Schwäbish Gmünd, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charge transfer in ion-metal surface collisions : can an effect of the electronic surface band structure be observed ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISIAC XIX (International Seminar on ion-atom collisions)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rio Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of charge transfer between adsorbates and metal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discussion meeting on current problems, challenges and future directions in time-resolved photoemission spectroscopy (2PPE - Quo vadis ?)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert de charge et dynamique des états excités sur des surfaces métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fédération Lumière Matière, La 2ème Journée des Théoriciens : Méthodes de paquets d'ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Orsay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert électronique atome-surface : étude théorique et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sjakste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Alain Bouissy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Orsay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etats électroniques excités en surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Marinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ramseyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Teillet-Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Alain Bouissy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Orsay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface ionization of Rydberg states of Xenon in the presence of an external field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sjakste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICACS 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Gènes, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing adsorbate state lifetime with low energy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sjakste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th Werner Brandt Workshop on Particle Penetration Phenomena and Excitation of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resonant charge transfer in back-scattering of H-atoms from the Cs adsorbates on the Cs/Cu(111) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sjakste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gauyacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICACS 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Gènes, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tip-induced and electrical control of the photoluminescence yield of monolayer WS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Javier Peña Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Parra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Lorchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées du GDR Nanosciences en Champ Proche sous Ultra Vide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the electromagnetic LDOS via the emission of light from a scanning tunneling microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuiyan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Zapata Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Surface Plasmon Photonics (SPP9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral response and mapping of plasmonic resonances in nanometric-thick gold nanotriangles using a scanning tunneling microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Zapata Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuiyan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana-Codruta Marinica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId201"/>
+      <w:footerReference w:type="default" r:id="rId367"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7490,51 +15428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Ma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Babaze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kr&#252;ger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aizpurua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Borisov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/8mc1-jfmv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Candelas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattin Urbieta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ogando" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c00157" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422666v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aguillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei G Borisov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c06110" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017538v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zapata-Herrera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.4c02612" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170351v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Monticone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Asger Mortensen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuezhi Zheng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.559374" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777682v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Friedrich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ros&#322;awska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Arrieta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kaiser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Romeo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53707-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.075413" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03874" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c03205" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Moal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Krieger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kremring" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wei&#223;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaosheng Yang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c06302" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Quijada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00783" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Neuman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Esteban" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2023-0178" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690217v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elli Stamatopoulou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Tserkezis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.456338" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563985v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Codruta Marinica" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.L081401" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Javier Pe&#241;a Rom&#225;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pommier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Parra L&#243;pez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lorchat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.085419" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Parra Lopez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lorchat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c02142" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564296v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doppagne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.12.011012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Aguilar-Galindo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00791" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Borissov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03202" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05182" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138556v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c01031" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388263v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149311" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02557865v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuiyan Cao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Campos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Moal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marguet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00264" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993133v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ludwig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey K Kazansky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garikoitz Aguirregabiria" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Falk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.241412" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951898v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aguilar-Galindo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/20/202015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088704v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c09026" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313809v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kazansky" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.115430" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313778v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marinica" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Silkin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazansky" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Andrei Borissov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.155426" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313820v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Matias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fadanelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Grande" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Koval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D&#237;ez Mui&#241;o" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa843d" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313866v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00953" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313829v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Koval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stori" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.062707" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zapata Herrera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.245413" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313815v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.245407" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-01257655v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canneson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rogez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boer-Duchemin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.035418" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313896v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana-Codruta Marinica" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.023941" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313923v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00112" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313887v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gruber" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wilhelm" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;tuya" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Smejkal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kozubek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13948" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313903v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqi Zhu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Baumberg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nordlander" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11495" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313913v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Teperik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.155431" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313931v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zapata" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Echenique" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501095" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313945v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xiong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghui Liu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02931" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907715v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329942v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329958v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dujardin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333321v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borissov Andrei Andrey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329949v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333328v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333342v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795841v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roncin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Pan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333346v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330523v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333437v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333356v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fabre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mayne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333245v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333431v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333309v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339169v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyang Ma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Babaze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kr&#252;ger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Aizpurua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Borisov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/8mc1-jfmv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170351v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Monticone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Asger Mortensen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuezhi Zheng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.559374" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aguillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei G Borisov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c06110" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Candelas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattin Urbieta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ogando" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c00157" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017538v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zapata-Herrera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.4c02612" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777682v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Friedrich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ros&#322;awska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Arrieta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kaiser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Romeo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53707-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.075413" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03874" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236384v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Neuman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Esteban" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2023-0178" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921222v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c03205" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Moal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Krieger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kremring" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wei&#223;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaosheng Yang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c06302" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Quijada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00783" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Javier Pe&#241;a Rom&#225;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pommier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Parra Lopez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Lorchat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c02142" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Parra L&#243;pez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lorchat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.085419" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797960v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Koval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S&#225;nchez-Portal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Borissov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D&#237;ez Mui&#241;o" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP01972H" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690217v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elli Stamatopoulou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Tserkezis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.456338" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563985v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Codruta Marinica" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.L081401" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564296v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doppagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.12.011012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Aguilar-Galindo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c01031" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355820v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05182" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00791" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355805v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03202" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388263v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149311" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993144v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01569" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993133v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ludwig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey K Kazansky" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garikoitz Aguirregabiria" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Falk" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.241412" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993162v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ritzkowsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Rybka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-019-0745-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02557865v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuiyan Cao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Campos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Moal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marguet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00264" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996383v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debiossac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roncin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G Borisov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01157" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993141v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roncin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951898v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aguilar-Galindo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/20/202015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088704v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c09026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993175v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana-Codruta Marinica" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Brida" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Leitenstorfer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00158H" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552665v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Riemensberger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Neppl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Potamianos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sch&#228;ffer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Schnitzenbaumer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.176801" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993169v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b11872" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313809v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kazansky" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.115430" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313778v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marinica" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Silkin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazansky" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Andrei Borissov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.155426" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313866v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00953" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313820v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Matias" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fadanelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Grande" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Koval" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R D&#237;ez Mui&#241;o" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa843d" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313829v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Koval" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stori" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.062707" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313815v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.245407" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313836v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zapata Herrera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.245413" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616599v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Atkinson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zugarramurdi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Finocchi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.02.157" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313913v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Teperik" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.155431" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313896v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.023941" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-01257655v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canneson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rogez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boer-Duchemin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.035418" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313923v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00112" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313887v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gruber" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wilhelm" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;tuya" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Smejkal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kozubek" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13948" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313903v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqi Zhu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Baumberg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nordlander" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11495" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313931v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zapata" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Echenique" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501095" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313945v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xiong" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghui Liu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Wang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02931" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417296v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lunca-Popa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momeni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914178" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240514v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khemliche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Borisov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.155308" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417312v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Alarc&#243;n" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.012904" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306562v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diaz-Tendero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Olsson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Borisov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gauyacq" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306594v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Teperik" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Garcia de Abajo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelsalam" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Bartlett" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306590v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Marinica" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Shabanov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306569v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#246;lsch" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270090v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215288v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.016104" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165815v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306548v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hakala" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Puska" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Silkin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zabala" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306544v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quijada" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Vergniory" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alducin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155563v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Kazansky" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Chulkov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165793v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306539v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nagy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diez Muino" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Echenique." TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306546v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270098v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306540v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019746v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Juaristi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diez-Muino" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanchez-Portal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Echenique" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023657v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306535v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270065v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023669v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sjakste" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270070v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vijayalakshmi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F&#246;hlisch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hennies" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pietzsch" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nagasono" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270076v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanches-Portal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306532v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019744v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019741v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019743v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia de Abajo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019745v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Garcia de Abajo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gomez-Santos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Blanco" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068002v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Canario" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Esaulov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019324v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018040v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019317v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019305v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102426v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olsson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Borisov" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lorente" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019318v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lorente" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019311v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019302v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019321v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagoute" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019304v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018043v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019315v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102413v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teillet-Billy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gauyacq" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907715v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333328v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329958v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dujardin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329942v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333321v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borissov Andrei Andrey" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329949v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333342v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795841v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Pan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329935v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333346v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333349v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330523v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333437v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333356v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fabre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mayne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333245v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270355v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270359v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270327v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270351v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270322v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270106v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270323v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270340v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiesenmayer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wessendorf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matthias" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270110v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270346v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270321v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019758v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270102v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019771v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019757v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019755v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019750v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019762v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019761v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramseyer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019764v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019748v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019766v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333431v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333309v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339169v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>