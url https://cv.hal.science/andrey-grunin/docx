--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrey Grunin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andrey-grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0730-8265</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">grunin_a_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-8605-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIHAM - UMR5648, Université d’Avignon / Université Lyon 2 / CNRS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Contact: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andrey.grunin@alumni.univ-avignon.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curriculum vitae :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017- : Chercheur Post-Doctorant/Chercheur associé, CIHAM-UMR 5648, Université de Lyon 2.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014-2015: ATER, Université Jean Monnet Saint-Etienne.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014: ATER, Université de Caen.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-2013: Post-Doctorant, Fondation Maison des sciences de l’homme (Paris), Maison de la Recherche en Sciences Humaines (Université de Caen), Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010: Doctorat en histoire (allocataire-moniteur), Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005: Master 2 de Recherche en Sciences Humaines et Sociales (mention Histoire et Identités), Université d’Avignon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autres activités académiques:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017- : Membre de la Structure Fédérative de Recherche “Agorantic. Culture, Patrimoines, Sociétés Numériques”, Université d’Avignon, CNRS, INRIA.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017- : Reviewer, H-Net Reviews in the Humanities and Social Sciences, Michigan State University.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014- : Membre associé temporaire. Société des Historiens Médiévistes de l’Enseignement Supérieur Public (SHMESP). Parrains : V.Gazeau et G.Lobrichon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010- : Chercheur associé. CIHAM-UMR 5648, Université de Lyon 2, Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009- : Rédacteur collaboratif, “Ménestrel. Médiévistes sur le net”. URFIST de Paris / École nationale des chartes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités d’enseignement:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019: Université d’Avignon, Centre d'Enseignement et de Recherche en Informatique, Co-tuteur (avec Vincent Labatut et Rosa Figueiredo), Projet Master 1 “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux et pouvoir dans l'Europe du premier Moyen-Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">”.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014-2015: ATER, Université Jean Monnet de Saint-Etienne. Enseignement: ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie et société en Occident, Ve-XIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (49h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et société en Occident Ve-XIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (33h).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014: ATER, Université de Caen. Enseignement: ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le royaume de France du Xe au XIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (48h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le royaume lombard aux VIe-VIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (24h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royauté, pouvoir et espace dans les textes médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (12h).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-2012: Allocataire-Moniteur/Chargé des cours, Université d’Avignon. Enseignement: ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie en histoire du Moyen Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (54h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse de l'Occident Médiéval, Ve-XIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (36h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographie de l'histoire médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (18h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés en Europe (Ve – VIIIe siècles): les royaumes francs et lombards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (36h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historien et outils informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (3h).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à des programmes de recherche:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMMA. Genèse médiévale d’une méthode administrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, CIHAM-UMR 5648 CNRS (2019-)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biblissima. Bibliotheca bibliothecarum novissima. Un observatoire du patrimoine écrit du Moyen Âge et de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, pour l’équipe du CIHAM-UMR 5648 CNRS (2018-)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettres apostoliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">”. CIHAM-UMR 5648 CNRS, ENS, Université Lyon 2. (2017- )</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes Archéologique de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">”. Université d'Avignon, Maison de la Recherche en Sciences Humaines (Caen), Fondation Maison des sciences de l’homme (Paris). (2010- )</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pont d’Avignon: archéologie, histoire, géomorphologie, environnement, restitution 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (PAVAGE). Agence Nationale de la Recherche, CIHAM-UMR 5648. (2011-2013)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus électronique des lettres des papes des XIIe-XIVe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">”, (CORELPA). Agence Nationale de la Recherche, CIHAM-UMR 5648. (2006-2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valorisation et animation de la recherche:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012, 2013, 2014: Ateliers “Paléographie”, Fêtes de la Science, CIHAM UMR 5648, Université Lyon 2, Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008: Participation à l’organisation de l’École Doctorale Thématique “Les Pratiques de l'Ecrit dans le Sud (XIIe-XVIIIe siècles)”, Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008: Participation au déroulement du colloque international “La Papauté et le Grand Schisme. Avignon/Rome” (organisé par A.Jamme), 13/11-15/11/2008, Université d’Avignon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mobilité internationale et bourses:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014: boursier de la SHMESP. Participation au 45e congrès de la SHMESP (Nancy-Metz)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010: séjour &amp;quot;Munich pour les médiévistes&amp;quot;, Institut Historique Allemand, Paris. (accepté)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010: Medieval Studies Summer School, Nordic Centre for Medieval Studies, University of Bergen, Norway. (accepté)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009: boursier, Institut français d'histoire en Allemagne, Göttingen, Germany.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008: Second Annual French Complex Systems Summer School, École Normale Supérieure (Lyon), Institut des Systèmes Complexes (Paris).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-2008: allocation de recherche, Ministère de l'Éducation nationale et de la recherche, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliographie:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Publications</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Réseau politique des agents du pouvoir central: l’exemple des missi dominici”, Journal of Interdisciplinary Methodologies and Issues in Sciences, édition CNRS / Episciences, n°5, numéro spécial “Analyse de graphes et réseaux complexes”, 2019, p.1-35.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Le Moyen-Âge, une époque sans État? Construire le passé au présent”, Perspectives médiévales. Revue d’épistémologie des langues et littératures du Moyen Âge, n°40, numéro spécial “Politique et Moyen Âge aujourd’hui”, 2019, p.1-21.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “La curiosité est la vertu de l’historien. Interview avec Guy Lobrichon”, Bulletin du Centre d’études médiévales d’Auxerre, n°21.1, 2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Au sud du royaume franc. La présence omeyyade en Provence dans les premières décennies du VIIIe siècle”, in Actes de l’Université Provençale, Marseille, 2017, pp.24-39.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Les recherches médiévales en Russie” (Lieux et acteurs: Russie), Ménestrel. Médiévistes sur le net: sources, travaux et références en ligne, [2009, 2017]. URL: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.menestrel.fr/spip.php?rubrique696</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “La Provence au début du VIIIe siècle”, Bulletin de l’Académie de Vaucluse, n°453, 2016, p.2.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (consultant) Staes, H., ”La fin d'un monde? L'empire de Charlemagne”, Les cahiers de Science&Vie: L'age féodal, le temps des seigneurs (numéro spécial), n°144, 2014, p.20-23.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Imaginer l'Empire. Étude d'un concept étatique carolingien et évolution du vocabulaire politique dans le royaume et l'empire franc (768-840) et dans la Francia Occidentalis (840-877)”, Revue de l'Institut Français d'Histoire en Allemagne, n°3, 2011, p.146-151.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Thinking a historical society as a complex system: ways of theorization and means of application”, in 7th Systems Science European Union Congress Proceedings, Lisbon, 2008, p.1-9.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Organisation spatiale de l’empire carolingien à travers les partages”, in Modélisation et Dynamiques Spatiales: Rencontre de doctorants, Avignon, 2007, p.1-5.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Religioznaya sostavlyayuschaya otnoshenii Karla Velikogo s musulmanskoi Ispaniei” [Composante religieuse des relations de Charlemagne avec l’Espagne musulmane], in Travaux de XLIIIème conférence scientifique internationale, Université de Novossibirsk, 2005, pp.125-127.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Cerkovnaya politika Karla Velikogo” [Politique religieuse de Charlemagne], in Travaux de XLIIème conférence scientifique internationale, Université de Novossibirsk, 2004, pp.37-38.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (Grunin, A., Postnov, A.) “Istoriya izucheniya paleoliticheskoi stoyanki Ust-Kan (Altai), i razvitie arheologicheskih metodov” [Histoire de l'étude du site paléolithique Ust’-Kan (Altaï) et développement des méthodes archéologiques], in Actes de la Conférence scientifiques &amp;quot;Science, Technique, Innovations&amp;quot;, Université Technique de Novossibirsk, 2004, pp.56-58.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Eshatologicheskaya sostavlyayuschaya ponyatiya &amp;quot;imperiya&amp;quot; v gosudarstve Karolingov” [La composante eschatologique de la notion d’empire sous les Carolingiens], in Travaux de XLIème conférence scientifique internationale, Université de Novossibirsk, 2003, pp.27-32.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Communications orales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (avec Julien Théry, Laurent Vallière) “APOSCRIPTA database - Lettres des papes: bilan et perspectives d'une constitution de corpus en accès libre”, Université Lyon 3, 30/05/2018</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (discutant invité) Social & Intellectual Networking in the Early Middle Ages, “‘Networks of Knowledge”, Radboud University, Nijmegen, Netherlands, 31/08-02/09/2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “L’aristocratie médiévale à l’épreuve de l’analyse des réseaux. Le cas des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">missi dominici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> carolingiens”, Séminaire SAMM, EA 4543, Université Paris 1 Panthéon-Sorbonne, Paris, 16/07/2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Pour des données historiques massives: ambitions, enjeux, questionnements”, Science XXL. Ce que l’abondance et la diversité des données numériques font aux sciences sociales, Université de Strasbourg, Institut national d'études démographiques, Paris, 16/03-17/03/2017.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Early Medieval State: between king and Personenverband”, Diálogos en torno a la articulación de los grupos de poder durante la (re)estructuración en la Alta Edad Media (siglos VI-XI), Universidad Complutense de Madrid, 25/01-26/01/2017 (accepté).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “La Provence au début du VIIIe siècle”, Académie de Vaucluse, Avignon, 9/11/2016.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Au sud du royaume franc au VIIIe siècle. La Provence rempart de l’Europe?”, Université Populaire Provençale d’Allauch, Marseille, 7/02/2015.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Avignon, 737: une bataille inconnue”, IX edition of Médiévales des Carmes, Avignon, 12/09/2014.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Cartes Archéologiques de la Gaule: extraction de données graphiques”, Séminaire NUMNIE, Université de Caen Basse-Normandie / Maison de la Recherche en Sciences Humanies, Caen, 14/03/2013</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (Grunin, A., Balossino, S., Guyonnet, F.) “Investigating the Past: Digital approach to “re-built” Avignon’s Bridge”, Agorantic/Sciences du Web, Brazilian Institute for Web Science Research, Rio de Janeiro, 3/12-5/12/2012.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Les sources carolingiennes au service de la construction du concept étatique” Sources et méthodes de l'histoire médiévale / Ateliers des Médiévistes d'Avignon (AMA), Université d'Avignon et des Pays de Vaucluse, 21/03/2012.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (Grunin, A., Lobrichon, G., Payan, P.) “Édition électronique des Vitae Paparum Avenionensium: enjeux et problèmes de l’informatisation d’une réédition”, Corpus électronique des lettres des papes des XIIIe et XIVe siècles, Université d'Avignon, 19/05/2011.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Thinking a historical society as a complex system: ways of theorization and means of application”, 7th Systems Science European Union Congress, Lisbon, 17/12-19/12/2008.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Systemtheoretisches Modell der Raumorganisation im Karolingerreich des 8. und 9. Jahrhunderts”, Themen und Tendenzen der Mittelalterforschung, Universität Georg-August de Göttingen, 27/11/2008.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Application of the complexity theory to the study of the Early Middle Ages. The case of Carolingian Empire”, Theorizing the Early Middle Ages, Pacific University, Oregon, 27/03–30/03/2008.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Organisation spatiale de l’empire carolingien à travers les partages”, Modélisation et Dynamiques Spatiales: Rencontre de doctorants, Université d'Avignon, 19/12-20/12/2007.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Religioznaya sostavlyayuschaya otnoshenii Karla Velikogo s musulmanskoi Ispaniei”, XLIII mejdunarodnaya nauchnaya studencheskaya konferenciya “Student i nauchno-tehnicheskii progress”, Novosibirsk State University/Université de Novossibirsk, 13/04-14/04/2005.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Cerkovnaya politika Karla Velikogo”, XLII mejdunarodnaya nauchnaya studencheskaya konferenciya “Student i nauchno-tehnicheskii progress”, Novosibirsk State University/Université de Novossibirsk, 14/04-15/04/2004.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (Grunin, A., Postnov, A.) “Istoriya izucheniya paleoliticheskoi stoyanki Ust-Kan (Altai), i razvitie arheologicheskih metodov”, Nauchnoi konfereniciya “Nauka, Tehnologiya, Innovacii”, Novosibirsk Technical University/Université Technique de Novossibirsk, 2/12-5/12/2004.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Eshatologicheskaya sostavlyayuschaya ponyatiya &amp;quot;imperiya&amp;quot; v gosudarstve Karolingov”, XLI mejdunarodnaya nauchnaya studencheskaya konferenciya “Student i nauchno-tehnicheskii progress”, Novosibirsk State University/Université de Novossibirsk, 13/04-14/04/2003.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge, une époque sans État ? Construire le passé au présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Moyen Âge et politique aujourd'hui, 40, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/peme.15221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau politique des agents du pouvoir central : l'exemple des missi dominici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Analyse de graphes et réseaux complexes, Analysis of networks and graphs, pp.4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18713/JIMIS-180719-5-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189310v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La curiosité est la vertu de l'historien&amp;quot;. Interview avec Guy Lobrichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lobrichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cem.14663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Provence au début du VIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie de Vaucluse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 453, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer l'Empire. Étude d'un concept étatique carolingien et évolution du vocabulaire politique dans le royaume et l'empire franc (768-840) et dans la Francia Occidentalis (840-877)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.146-151. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle base de données en ligne APOSCRIPTA – Lettres des papes : l’exemple des lettres de Clément IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude “Gui Foucois-Clément IV à la Curie. Le légat, le pape, le défunt (1261-1276)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisons des Sciences de l’Homme Lyon Saint-Etienne, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APOSCRIPTA database - Lettres des papes: bilan et perspectives d'une constitution de corpus en accès libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe transversal Humanités Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean-Moulin Lyon 3; Ciham UMR 5648, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missi dominici: carolingian network of power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social &amp; Intellectual Networking in the Early Middle Ages, “‘Networks of Knowledge”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Netherlands Organisation for Scientific Research, Radboud University, Aug 2017, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des données historiques massives: ambitions, enjeux, questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science XXL. Ce que l’abondance et la diversité des données numériques font aux sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INED/SAGE, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Medieval State: between king and Personenverband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diálogos en torno a la articulación de los grupos de poder durante la (re)estructuración en la Alta Edad Media (siglos VI-XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense de Madrid, Jan 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aristocratie médiévale à l’épreuve de l’analyse des réseaux. Le cas des missi dominici carolingiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SAMM (Statistique, Analyse et Modélisation Multidisciplinaire), EA 4543</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Provence au début du VIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de Vaucluse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes Archéologiques de la Gaule: extraction de données graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire NUMNIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Past: Digital approach to “re-built” Avignon’s Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Balossino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agorantic/Sciences du Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Institute for Web Science Research, Dec 2012, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources carolingiennes au service de la construction du concept étatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources et méthodes de l'histoire médiévale / Ateliers des Médiévistes d'Avignon (AMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse, Mar 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition électronique des Vitae Paparum Avenionensium: enjeux et problèmes de l’informatisation d’une réédition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lobrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus électronique des lettres des papes des XIIIe et XIVe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking a historical society as a complex system: ways of theorization and means of application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic complexity for human development in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lisbon, Portugal. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolingian state conceptions changes: Contribution of quantitative methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Themen und Tendenzen der Mittelalterforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00387913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the complexity theory to the study of the Early Middle Ages. The case of Carolingian Empire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theorizing the Early Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale de l'empire carolingien à travers les partages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et Dynamiques Spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, Dec 2007, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composante religieuse des relations de Charlemagne avec l'Espagne musulmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIIIème Conférence scientifique internationale des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Novossibirsk, Russia. pp.125-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique religieuse de Charlemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIIème Conférence scientifique internationale des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Novossibirsk, Russia. pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'étude du site paléolithique Ust'-Kan (Altaï) et développement des méthodes archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technique, Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Novossibirsk, Russia. pp.56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composante eschatologique de la notion d’empire sous les Carolingiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de XLIème conférence scientifique internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Novossibirsk, 2003, Novossibirsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrey Grunin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andrey-grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0730-8265</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">grunin_a_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-8605-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIHAM - UMR5648, Université d’Avignon / Université Lyon 2 / CNRS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Contact: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andrey.grunin@alumni.univ-avignon.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curriculum vitae :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017- : Chercheur Post-Doctorant/Chercheur associé, CIHAM-UMR 5648, Université de Lyon 2.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014-2015: ATER, Université Jean Monnet Saint-Etienne.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014: ATER, Université de Caen.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-2013: Post-Doctorant, Fondation Maison des sciences de l’homme (Paris), Maison de la Recherche en Sciences Humaines (Université de Caen), Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010: Doctorat en histoire (allocataire-moniteur), Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005: Master 2 de Recherche en Sciences Humaines et Sociales (mention Histoire et Identités), Université d’Avignon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autres activités académiques:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017- : Membre de la Structure Fédérative de Recherche “Agorantic. Culture, Patrimoines, Sociétés Numériques”, Université d’Avignon, CNRS, INRIA.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017- : Reviewer, H-Net Reviews in the Humanities and Social Sciences, Michigan State University.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014- : Membre associé temporaire. Société des Historiens Médiévistes de l’Enseignement Supérieur Public (SHMESP). Parrains : V.Gazeau et G.Lobrichon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010- : Chercheur associé. CIHAM-UMR 5648, Université de Lyon 2, Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009- : Rédacteur collaboratif, “Ménestrel. Médiévistes sur le net”. URFIST de Paris / École nationale des chartes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités d’enseignement:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019: Université d’Avignon, Centre d'Enseignement et de Recherche en Informatique, Co-tuteur (avec Vincent Labatut et Rosa Figueiredo), Projet Master 1 “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux et pouvoir dans l'Europe du premier Moyen-Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">”.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014-2015: ATER, Université Jean Monnet de Saint-Etienne. Enseignement: ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie et société en Occident, Ve-XIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (49h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et société en Occident Ve-XIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (33h).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014: ATER, Université de Caen. Enseignement: ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le royaume de France du Xe au XIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (48h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le royaume lombard aux VIe-VIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (24h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royauté, pouvoir et espace dans les textes médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (12h).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-2012: Allocataire-Moniteur/Chargé des cours, Université d’Avignon. Enseignement: ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie en histoire du Moyen Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (54h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse de l'Occident Médiéval, Ve-XIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (36h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographie de l'histoire médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (18h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés en Europe (Ve – VIIIe siècles): les royaumes francs et lombards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (36h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historien et outils informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (3h).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à des programmes de recherche:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMMA. Genèse médiévale d’une méthode administrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, CIHAM-UMR 5648 CNRS (2019-)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biblissima. Bibliotheca bibliothecarum novissima. Un observatoire du patrimoine écrit du Moyen Âge et de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, pour l’équipe du CIHAM-UMR 5648 CNRS (2018-)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettres apostoliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">”. CIHAM-UMR 5648 CNRS, ENS, Université Lyon 2. (2017- )</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes Archéologique de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">”. Université d'Avignon, Maison de la Recherche en Sciences Humaines (Caen), Fondation Maison des sciences de l’homme (Paris). (2010- )</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pont d’Avignon: archéologie, histoire, géomorphologie, environnement, restitution 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (PAVAGE). Agence Nationale de la Recherche, CIHAM-UMR 5648. (2011-2013)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus électronique des lettres des papes des XIIe-XIVe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">”, (CORELPA). Agence Nationale de la Recherche, CIHAM-UMR 5648. (2006-2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valorisation et animation de la recherche:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012, 2013, 2014: Ateliers “Paléographie”, Fêtes de la Science, CIHAM UMR 5648, Université Lyon 2, Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008: Participation à l’organisation de l’École Doctorale Thématique “Les Pratiques de l'Ecrit dans le Sud (XIIe-XVIIIe siècles)”, Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008: Participation au déroulement du colloque international “La Papauté et le Grand Schisme. Avignon/Rome” (organisé par A.Jamme), 13/11-15/11/2008, Université d’Avignon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mobilité internationale et bourses:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014: boursier de la SHMESP. Participation au 45e congrès de la SHMESP (Nancy-Metz)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010: séjour &amp;quot;Munich pour les médiévistes&amp;quot;, Institut Historique Allemand, Paris. (accepté)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010: Medieval Studies Summer School, Nordic Centre for Medieval Studies, University of Bergen, Norway. (accepté)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009: boursier, Institut français d'histoire en Allemagne, Göttingen, Germany.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008: Second Annual French Complex Systems Summer School, École Normale Supérieure (Lyon), Institut des Systèmes Complexes (Paris).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-2008: allocation de recherche, Ministère de l'Éducation nationale et de la recherche, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliographie:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Publications</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Réseau politique des agents du pouvoir central: l’exemple des missi dominici”, Journal of Interdisciplinary Methodologies and Issues in Sciences, édition CNRS / Episciences, n°5, numéro spécial “Analyse de graphes et réseaux complexes”, 2019, p.1-35.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Le Moyen-Âge, une époque sans État? Construire le passé au présent”, Perspectives médiévales. Revue d’épistémologie des langues et littératures du Moyen Âge, n°40, numéro spécial “Politique et Moyen Âge aujourd’hui”, 2019, p.1-21.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “La curiosité est la vertu de l’historien. Interview avec Guy Lobrichon”, Bulletin du Centre d’études médiévales d’Auxerre, n°21.1, 2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Au sud du royaume franc. La présence omeyyade en Provence dans les premières décennies du VIIIe siècle”, in Actes de l’Université Provençale, Marseille, 2017, pp.24-39.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Les recherches médiévales en Russie” (Lieux et acteurs: Russie), Ménestrel. Médiévistes sur le net: sources, travaux et références en ligne, [2009, 2017]. URL: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.menestrel.fr/spip.php?rubrique696</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “La Provence au début du VIIIe siècle”, Bulletin de l’Académie de Vaucluse, n°453, 2016, p.2.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (consultant) Staes, H., ”La fin d'un monde? L'empire de Charlemagne”, Les cahiers de Science&Vie: L'age féodal, le temps des seigneurs (numéro spécial), n°144, 2014, p.20-23.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Imaginer l'Empire. Étude d'un concept étatique carolingien et évolution du vocabulaire politique dans le royaume et l'empire franc (768-840) et dans la Francia Occidentalis (840-877)”, Revue de l'Institut Français d'Histoire en Allemagne, n°3, 2011, p.146-151.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Thinking a historical society as a complex system: ways of theorization and means of application”, in 7th Systems Science European Union Congress Proceedings, Lisbon, 2008, p.1-9.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Organisation spatiale de l’empire carolingien à travers les partages”, in Modélisation et Dynamiques Spatiales: Rencontre de doctorants, Avignon, 2007, p.1-5.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Religioznaya sostavlyayuschaya otnoshenii Karla Velikogo s musulmanskoi Ispaniei” [Composante religieuse des relations de Charlemagne avec l’Espagne musulmane], in Travaux de XLIIIème conférence scientifique internationale, Université de Novossibirsk, 2005, pp.125-127.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Cerkovnaya politika Karla Velikogo” [Politique religieuse de Charlemagne], in Travaux de XLIIème conférence scientifique internationale, Université de Novossibirsk, 2004, pp.37-38.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (Grunin, A., Postnov, A.) “Istoriya izucheniya paleoliticheskoi stoyanki Ust-Kan (Altai), i razvitie arheologicheskih metodov” [Histoire de l'étude du site paléolithique Ust’-Kan (Altaï) et développement des méthodes archéologiques], in Actes de la Conférence scientifiques &amp;quot;Science, Technique, Innovations&amp;quot;, Université Technique de Novossibirsk, 2004, pp.56-58.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Eshatologicheskaya sostavlyayuschaya ponyatiya &amp;quot;imperiya&amp;quot; v gosudarstve Karolingov” [La composante eschatologique de la notion d’empire sous les Carolingiens], in Travaux de XLIème conférence scientifique internationale, Université de Novossibirsk, 2003, pp.27-32.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Communications orales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (avec Julien Théry, Laurent Vallière) “APOSCRIPTA database - Lettres des papes: bilan et perspectives d'une constitution de corpus en accès libre”, Université Lyon 3, 30/05/2018</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (discutant invité) Social & Intellectual Networking in the Early Middle Ages, “‘Networks of Knowledge”, Radboud University, Nijmegen, Netherlands, 31/08-02/09/2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “L’aristocratie médiévale à l’épreuve de l’analyse des réseaux. Le cas des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">missi dominici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> carolingiens”, Séminaire SAMM, EA 4543, Université Paris 1 Panthéon-Sorbonne, Paris, 16/07/2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Pour des données historiques massives: ambitions, enjeux, questionnements”, Science XXL. Ce que l’abondance et la diversité des données numériques font aux sciences sociales, Université de Strasbourg, Institut national d'études démographiques, Paris, 16/03-17/03/2017.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Early Medieval State: between king and Personenverband”, Diálogos en torno a la articulación de los grupos de poder durante la (re)estructuración en la Alta Edad Media (siglos VI-XI), Universidad Complutense de Madrid, 25/01-26/01/2017 (accepté).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “La Provence au début du VIIIe siècle”, Académie de Vaucluse, Avignon, 9/11/2016.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Au sud du royaume franc au VIIIe siècle. La Provence rempart de l’Europe?”, Université Populaire Provençale d’Allauch, Marseille, 7/02/2015.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Avignon, 737: une bataille inconnue”, IX edition of Médiévales des Carmes, Avignon, 12/09/2014.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Cartes Archéologiques de la Gaule: extraction de données graphiques”, Séminaire NUMNIE, Université de Caen Basse-Normandie / Maison de la Recherche en Sciences Humanies, Caen, 14/03/2013</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (Grunin, A., Balossino, S., Guyonnet, F.) “Investigating the Past: Digital approach to “re-built” Avignon’s Bridge”, Agorantic/Sciences du Web, Brazilian Institute for Web Science Research, Rio de Janeiro, 3/12-5/12/2012.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Les sources carolingiennes au service de la construction du concept étatique” Sources et méthodes de l'histoire médiévale / Ateliers des Médiévistes d'Avignon (AMA), Université d'Avignon et des Pays de Vaucluse, 21/03/2012.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (Grunin, A., Lobrichon, G., Payan, P.) “Édition électronique des Vitae Paparum Avenionensium: enjeux et problèmes de l’informatisation d’une réédition”, Corpus électronique des lettres des papes des XIIIe et XIVe siècles, Université d'Avignon, 19/05/2011.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Thinking a historical society as a complex system: ways of theorization and means of application”, 7th Systems Science European Union Congress, Lisbon, 17/12-19/12/2008.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Systemtheoretisches Modell der Raumorganisation im Karolingerreich des 8. und 9. Jahrhunderts”, Themen und Tendenzen der Mittelalterforschung, Universität Georg-August de Göttingen, 27/11/2008.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Application of the complexity theory to the study of the Early Middle Ages. The case of Carolingian Empire”, Theorizing the Early Middle Ages, Pacific University, Oregon, 27/03–30/03/2008.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Organisation spatiale de l’empire carolingien à travers les partages”, Modélisation et Dynamiques Spatiales: Rencontre de doctorants, Université d'Avignon, 19/12-20/12/2007.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Religioznaya sostavlyayuschaya otnoshenii Karla Velikogo s musulmanskoi Ispaniei”, XLIII mejdunarodnaya nauchnaya studencheskaya konferenciya “Student i nauchno-tehnicheskii progress”, Novosibirsk State University/Université de Novossibirsk, 13/04-14/04/2005.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Cerkovnaya politika Karla Velikogo”, XLII mejdunarodnaya nauchnaya studencheskaya konferenciya “Student i nauchno-tehnicheskii progress”, Novosibirsk State University/Université de Novossibirsk, 14/04-15/04/2004.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (Grunin, A., Postnov, A.) “Istoriya izucheniya paleoliticheskoi stoyanki Ust-Kan (Altai), i razvitie arheologicheskih metodov”, Nauchnoi konfereniciya “Nauka, Tehnologiya, Innovacii”, Novosibirsk Technical University/Université Technique de Novossibirsk, 2/12-5/12/2004.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Eshatologicheskaya sostavlyayuschaya ponyatiya &amp;quot;imperiya&amp;quot; v gosudarstve Karolingov”, XLI mejdunarodnaya nauchnaya studencheskaya konferenciya “Student i nauchno-tehnicheskii progress”, Novosibirsk State University/Université de Novossibirsk, 13/04-14/04/2003.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge, une époque sans État ? Construire le passé au présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Moyen Âge et politique aujourd'hui, 40, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/peme.15221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau politique des agents du pouvoir central : l'exemple des missi dominici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Analyse de graphes et réseaux complexes, Analysis of networks and graphs, pp.4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18713/JIMIS-180719-5-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189310v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La curiosité est la vertu de l'historien&amp;quot;. Interview avec Guy Lobrichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lobrichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cem.14663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Provence au début du VIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie de Vaucluse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 453, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer l'Empire. Étude d'un concept étatique carolingien et évolution du vocabulaire politique dans le royaume et l'empire franc (768-840) et dans la Francia Occidentalis (840-877)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.146-151. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle base de données en ligne APOSCRIPTA – Lettres des papes : l’exemple des lettres de Clément IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude “Gui Foucois-Clément IV à la Curie. Le légat, le pape, le défunt (1261-1276)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisons des Sciences de l’Homme Lyon Saint-Etienne, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APOSCRIPTA database - Lettres des papes: bilan et perspectives d'une constitution de corpus en accès libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe transversal Humanités Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean-Moulin Lyon 3; Ciham UMR 5648, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missi dominici: carolingian network of power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social &amp; Intellectual Networking in the Early Middle Ages, “‘Networks of Knowledge”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Netherlands Organisation for Scientific Research, Radboud University, Aug 2017, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des données historiques massives: ambitions, enjeux, questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science XXL. Ce que l’abondance et la diversité des données numériques font aux sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INED/SAGE, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Medieval State: between king and Personenverband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diálogos en torno a la articulación de los grupos de poder durante la (re)estructuración en la Alta Edad Media (siglos VI-XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense de Madrid, Jan 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aristocratie médiévale à l’épreuve de l’analyse des réseaux. Le cas des missi dominici carolingiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SAMM (Statistique, Analyse et Modélisation Multidisciplinaire), EA 4543</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Provence au début du VIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de Vaucluse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes Archéologiques de la Gaule: extraction de données graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire NUMNIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources carolingiennes au service de la construction du concept étatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources et méthodes de l'histoire médiévale / Ateliers des Médiévistes d'Avignon (AMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse, Mar 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Past: Digital approach to “re-built” Avignon’s Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Balossino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agorantic/Sciences du Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Institute for Web Science Research, Dec 2012, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition électronique des Vitae Paparum Avenionensium: enjeux et problèmes de l’informatisation d’une réédition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lobrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus électronique des lettres des papes des XIIIe et XIVe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking a historical society as a complex system: ways of theorization and means of application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic complexity for human development in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lisbon, Portugal. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolingian state conceptions changes: Contribution of quantitative methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Themen und Tendenzen der Mittelalterforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00387913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the complexity theory to the study of the Early Middle Ages. The case of Carolingian Empire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theorizing the Early Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale de l'empire carolingien à travers les partages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et Dynamiques Spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, Dec 2007, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composante religieuse des relations de Charlemagne avec l'Espagne musulmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIIIème Conférence scientifique internationale des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Novossibirsk, Russia. pp.125-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique religieuse de Charlemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIIème Conférence scientifique internationale des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Novossibirsk, Russia. pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'étude du site paléolithique Ust'-Kan (Altaï) et développement des méthodes archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technique, Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Novossibirsk, Russia. pp.56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composante eschatologique de la notion d’empire sous les Carolingiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de XLIème conférence scientifique internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Novossibirsk, 2003, Novossibirsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3C9DFD7"/>
+    <w:nsid w:val="9AA6AEF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrey-grunin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0730-8265" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/grunin_a_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-8605-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrey.grunin@alumni.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.menestrel.fr/spip.php?rubrique696" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Grunin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.15221" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189310v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-180719-5-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lobrichon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14663" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756796v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.181" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;ry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;lary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valli&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194695v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194689v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401142v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Payan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrey-grunin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0730-8265" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/grunin_a_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-8605-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrey.grunin@alumni.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.menestrel.fr/spip.php?rubrique696" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Grunin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.15221" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189310v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-180719-5-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lobrichon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14663" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756796v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.181" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;ry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;lary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valli&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194695v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194689v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401142v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Payan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>