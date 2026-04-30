--- v1 (2026-04-04)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrey Grunin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andrey-grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0730-8265</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">grunin_a_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-8605-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIHAM - UMR5648, Université d’Avignon / Université Lyon 2 / CNRS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Contact: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andrey.grunin@alumni.univ-avignon.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curriculum vitae :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017- : Chercheur Post-Doctorant/Chercheur associé, CIHAM-UMR 5648, Université de Lyon 2.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014-2015: ATER, Université Jean Monnet Saint-Etienne.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014: ATER, Université de Caen.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-2013: Post-Doctorant, Fondation Maison des sciences de l’homme (Paris), Maison de la Recherche en Sciences Humaines (Université de Caen), Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010: Doctorat en histoire (allocataire-moniteur), Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005: Master 2 de Recherche en Sciences Humaines et Sociales (mention Histoire et Identités), Université d’Avignon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autres activités académiques:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017- : Membre de la Structure Fédérative de Recherche “Agorantic. Culture, Patrimoines, Sociétés Numériques”, Université d’Avignon, CNRS, INRIA.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017- : Reviewer, H-Net Reviews in the Humanities and Social Sciences, Michigan State University.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014- : Membre associé temporaire. Société des Historiens Médiévistes de l’Enseignement Supérieur Public (SHMESP). Parrains : V.Gazeau et G.Lobrichon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010- : Chercheur associé. CIHAM-UMR 5648, Université de Lyon 2, Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009- : Rédacteur collaboratif, “Ménestrel. Médiévistes sur le net”. URFIST de Paris / École nationale des chartes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités d’enseignement:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019: Université d’Avignon, Centre d'Enseignement et de Recherche en Informatique, Co-tuteur (avec Vincent Labatut et Rosa Figueiredo), Projet Master 1 “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux et pouvoir dans l'Europe du premier Moyen-Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">”.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014-2015: ATER, Université Jean Monnet de Saint-Etienne. Enseignement: ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie et société en Occident, Ve-XIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (49h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et société en Occident Ve-XIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (33h).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014: ATER, Université de Caen. Enseignement: ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le royaume de France du Xe au XIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (48h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le royaume lombard aux VIe-VIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (24h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royauté, pouvoir et espace dans les textes médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (12h).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-2012: Allocataire-Moniteur/Chargé des cours, Université d’Avignon. Enseignement: ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie en histoire du Moyen Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (54h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse de l'Occident Médiéval, Ve-XIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (36h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographie de l'histoire médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (18h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés en Europe (Ve – VIIIe siècles): les royaumes francs et lombards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (36h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historien et outils informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (3h).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à des programmes de recherche:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMMA. Genèse médiévale d’une méthode administrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, CIHAM-UMR 5648 CNRS (2019-)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biblissima. Bibliotheca bibliothecarum novissima. Un observatoire du patrimoine écrit du Moyen Âge et de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, pour l’équipe du CIHAM-UMR 5648 CNRS (2018-)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettres apostoliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">”. CIHAM-UMR 5648 CNRS, ENS, Université Lyon 2. (2017- )</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes Archéologique de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">”. Université d'Avignon, Maison de la Recherche en Sciences Humaines (Caen), Fondation Maison des sciences de l’homme (Paris). (2010- )</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pont d’Avignon: archéologie, histoire, géomorphologie, environnement, restitution 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (PAVAGE). Agence Nationale de la Recherche, CIHAM-UMR 5648. (2011-2013)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus électronique des lettres des papes des XIIe-XIVe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">”, (CORELPA). Agence Nationale de la Recherche, CIHAM-UMR 5648. (2006-2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valorisation et animation de la recherche:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012, 2013, 2014: Ateliers “Paléographie”, Fêtes de la Science, CIHAM UMR 5648, Université Lyon 2, Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008: Participation à l’organisation de l’École Doctorale Thématique “Les Pratiques de l'Ecrit dans le Sud (XIIe-XVIIIe siècles)”, Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008: Participation au déroulement du colloque international “La Papauté et le Grand Schisme. Avignon/Rome” (organisé par A.Jamme), 13/11-15/11/2008, Université d’Avignon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mobilité internationale et bourses:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014: boursier de la SHMESP. Participation au 45e congrès de la SHMESP (Nancy-Metz)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010: séjour &amp;quot;Munich pour les médiévistes&amp;quot;, Institut Historique Allemand, Paris. (accepté)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010: Medieval Studies Summer School, Nordic Centre for Medieval Studies, University of Bergen, Norway. (accepté)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009: boursier, Institut français d'histoire en Allemagne, Göttingen, Germany.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008: Second Annual French Complex Systems Summer School, École Normale Supérieure (Lyon), Institut des Systèmes Complexes (Paris).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-2008: allocation de recherche, Ministère de l'Éducation nationale et de la recherche, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliographie:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Publications</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Réseau politique des agents du pouvoir central: l’exemple des missi dominici”, Journal of Interdisciplinary Methodologies and Issues in Sciences, édition CNRS / Episciences, n°5, numéro spécial “Analyse de graphes et réseaux complexes”, 2019, p.1-35.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Le Moyen-Âge, une époque sans État? Construire le passé au présent”, Perspectives médiévales. Revue d’épistémologie des langues et littératures du Moyen Âge, n°40, numéro spécial “Politique et Moyen Âge aujourd’hui”, 2019, p.1-21.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “La curiosité est la vertu de l’historien. Interview avec Guy Lobrichon”, Bulletin du Centre d’études médiévales d’Auxerre, n°21.1, 2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Au sud du royaume franc. La présence omeyyade en Provence dans les premières décennies du VIIIe siècle”, in Actes de l’Université Provençale, Marseille, 2017, pp.24-39.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Les recherches médiévales en Russie” (Lieux et acteurs: Russie), Ménestrel. Médiévistes sur le net: sources, travaux et références en ligne, [2009, 2017]. URL: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.menestrel.fr/spip.php?rubrique696</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “La Provence au début du VIIIe siècle”, Bulletin de l’Académie de Vaucluse, n°453, 2016, p.2.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (consultant) Staes, H., ”La fin d'un monde? L'empire de Charlemagne”, Les cahiers de Science&Vie: L'age féodal, le temps des seigneurs (numéro spécial), n°144, 2014, p.20-23.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Imaginer l'Empire. Étude d'un concept étatique carolingien et évolution du vocabulaire politique dans le royaume et l'empire franc (768-840) et dans la Francia Occidentalis (840-877)”, Revue de l'Institut Français d'Histoire en Allemagne, n°3, 2011, p.146-151.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Thinking a historical society as a complex system: ways of theorization and means of application”, in 7th Systems Science European Union Congress Proceedings, Lisbon, 2008, p.1-9.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Organisation spatiale de l’empire carolingien à travers les partages”, in Modélisation et Dynamiques Spatiales: Rencontre de doctorants, Avignon, 2007, p.1-5.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Religioznaya sostavlyayuschaya otnoshenii Karla Velikogo s musulmanskoi Ispaniei” [Composante religieuse des relations de Charlemagne avec l’Espagne musulmane], in Travaux de XLIIIème conférence scientifique internationale, Université de Novossibirsk, 2005, pp.125-127.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Cerkovnaya politika Karla Velikogo” [Politique religieuse de Charlemagne], in Travaux de XLIIème conférence scientifique internationale, Université de Novossibirsk, 2004, pp.37-38.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (Grunin, A., Postnov, A.) “Istoriya izucheniya paleoliticheskoi stoyanki Ust-Kan (Altai), i razvitie arheologicheskih metodov” [Histoire de l'étude du site paléolithique Ust’-Kan (Altaï) et développement des méthodes archéologiques], in Actes de la Conférence scientifiques &amp;quot;Science, Technique, Innovations&amp;quot;, Université Technique de Novossibirsk, 2004, pp.56-58.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Eshatologicheskaya sostavlyayuschaya ponyatiya &amp;quot;imperiya&amp;quot; v gosudarstve Karolingov” [La composante eschatologique de la notion d’empire sous les Carolingiens], in Travaux de XLIème conférence scientifique internationale, Université de Novossibirsk, 2003, pp.27-32.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Communications orales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (avec Julien Théry, Laurent Vallière) “APOSCRIPTA database - Lettres des papes: bilan et perspectives d'une constitution de corpus en accès libre”, Université Lyon 3, 30/05/2018</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (discutant invité) Social & Intellectual Networking in the Early Middle Ages, “‘Networks of Knowledge”, Radboud University, Nijmegen, Netherlands, 31/08-02/09/2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “L’aristocratie médiévale à l’épreuve de l’analyse des réseaux. Le cas des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">missi dominici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> carolingiens”, Séminaire SAMM, EA 4543, Université Paris 1 Panthéon-Sorbonne, Paris, 16/07/2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Pour des données historiques massives: ambitions, enjeux, questionnements”, Science XXL. Ce que l’abondance et la diversité des données numériques font aux sciences sociales, Université de Strasbourg, Institut national d'études démographiques, Paris, 16/03-17/03/2017.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Early Medieval State: between king and Personenverband”, Diálogos en torno a la articulación de los grupos de poder durante la (re)estructuración en la Alta Edad Media (siglos VI-XI), Universidad Complutense de Madrid, 25/01-26/01/2017 (accepté).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “La Provence au début du VIIIe siècle”, Académie de Vaucluse, Avignon, 9/11/2016.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Au sud du royaume franc au VIIIe siècle. La Provence rempart de l’Europe?”, Université Populaire Provençale d’Allauch, Marseille, 7/02/2015.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Avignon, 737: une bataille inconnue”, IX edition of Médiévales des Carmes, Avignon, 12/09/2014.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Cartes Archéologiques de la Gaule: extraction de données graphiques”, Séminaire NUMNIE, Université de Caen Basse-Normandie / Maison de la Recherche en Sciences Humanies, Caen, 14/03/2013</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (Grunin, A., Balossino, S., Guyonnet, F.) “Investigating the Past: Digital approach to “re-built” Avignon’s Bridge”, Agorantic/Sciences du Web, Brazilian Institute for Web Science Research, Rio de Janeiro, 3/12-5/12/2012.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Les sources carolingiennes au service de la construction du concept étatique” Sources et méthodes de l'histoire médiévale / Ateliers des Médiévistes d'Avignon (AMA), Université d'Avignon et des Pays de Vaucluse, 21/03/2012.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (Grunin, A., Lobrichon, G., Payan, P.) “Édition électronique des Vitae Paparum Avenionensium: enjeux et problèmes de l’informatisation d’une réédition”, Corpus électronique des lettres des papes des XIIIe et XIVe siècles, Université d'Avignon, 19/05/2011.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Thinking a historical society as a complex system: ways of theorization and means of application”, 7th Systems Science European Union Congress, Lisbon, 17/12-19/12/2008.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Systemtheoretisches Modell der Raumorganisation im Karolingerreich des 8. und 9. Jahrhunderts”, Themen und Tendenzen der Mittelalterforschung, Universität Georg-August de Göttingen, 27/11/2008.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Application of the complexity theory to the study of the Early Middle Ages. The case of Carolingian Empire”, Theorizing the Early Middle Ages, Pacific University, Oregon, 27/03–30/03/2008.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Organisation spatiale de l’empire carolingien à travers les partages”, Modélisation et Dynamiques Spatiales: Rencontre de doctorants, Université d'Avignon, 19/12-20/12/2007.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Religioznaya sostavlyayuschaya otnoshenii Karla Velikogo s musulmanskoi Ispaniei”, XLIII mejdunarodnaya nauchnaya studencheskaya konferenciya “Student i nauchno-tehnicheskii progress”, Novosibirsk State University/Université de Novossibirsk, 13/04-14/04/2005.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Cerkovnaya politika Karla Velikogo”, XLII mejdunarodnaya nauchnaya studencheskaya konferenciya “Student i nauchno-tehnicheskii progress”, Novosibirsk State University/Université de Novossibirsk, 14/04-15/04/2004.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (Grunin, A., Postnov, A.) “Istoriya izucheniya paleoliticheskoi stoyanki Ust-Kan (Altai), i razvitie arheologicheskih metodov”, Nauchnoi konfereniciya “Nauka, Tehnologiya, Innovacii”, Novosibirsk Technical University/Université Technique de Novossibirsk, 2/12-5/12/2004.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Eshatologicheskaya sostavlyayuschaya ponyatiya &amp;quot;imperiya&amp;quot; v gosudarstve Karolingov”, XLI mejdunarodnaya nauchnaya studencheskaya konferenciya “Student i nauchno-tehnicheskii progress”, Novosibirsk State University/Université de Novossibirsk, 13/04-14/04/2003.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge, une époque sans État ? Construire le passé au présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Moyen Âge et politique aujourd'hui, 40, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/peme.15221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau politique des agents du pouvoir central : l'exemple des missi dominici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Analyse de graphes et réseaux complexes, Analysis of networks and graphs, pp.4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18713/JIMIS-180719-5-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189310v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La curiosité est la vertu de l'historien&amp;quot;. Interview avec Guy Lobrichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lobrichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cem.14663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Provence au début du VIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie de Vaucluse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 453, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer l'Empire. Étude d'un concept étatique carolingien et évolution du vocabulaire politique dans le royaume et l'empire franc (768-840) et dans la Francia Occidentalis (840-877)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.146-151. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle base de données en ligne APOSCRIPTA – Lettres des papes : l’exemple des lettres de Clément IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude “Gui Foucois-Clément IV à la Curie. Le légat, le pape, le défunt (1261-1276)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisons des Sciences de l’Homme Lyon Saint-Etienne, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APOSCRIPTA database - Lettres des papes: bilan et perspectives d'une constitution de corpus en accès libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe transversal Humanités Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean-Moulin Lyon 3; Ciham UMR 5648, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missi dominici: carolingian network of power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social &amp; Intellectual Networking in the Early Middle Ages, “‘Networks of Knowledge”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Netherlands Organisation for Scientific Research, Radboud University, Aug 2017, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des données historiques massives: ambitions, enjeux, questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science XXL. Ce que l’abondance et la diversité des données numériques font aux sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INED/SAGE, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Medieval State: between king and Personenverband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diálogos en torno a la articulación de los grupos de poder durante la (re)estructuración en la Alta Edad Media (siglos VI-XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense de Madrid, Jan 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aristocratie médiévale à l’épreuve de l’analyse des réseaux. Le cas des missi dominici carolingiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SAMM (Statistique, Analyse et Modélisation Multidisciplinaire), EA 4543</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Provence au début du VIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de Vaucluse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes Archéologiques de la Gaule: extraction de données graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire NUMNIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources carolingiennes au service de la construction du concept étatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources et méthodes de l'histoire médiévale / Ateliers des Médiévistes d'Avignon (AMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse, Mar 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Past: Digital approach to “re-built” Avignon’s Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Balossino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agorantic/Sciences du Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Institute for Web Science Research, Dec 2012, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition électronique des Vitae Paparum Avenionensium: enjeux et problèmes de l’informatisation d’une réédition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lobrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus électronique des lettres des papes des XIIIe et XIVe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking a historical society as a complex system: ways of theorization and means of application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic complexity for human development in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lisbon, Portugal. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolingian state conceptions changes: Contribution of quantitative methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Themen und Tendenzen der Mittelalterforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00387913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the complexity theory to the study of the Early Middle Ages. The case of Carolingian Empire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theorizing the Early Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale de l'empire carolingien à travers les partages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et Dynamiques Spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, Dec 2007, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composante religieuse des relations de Charlemagne avec l'Espagne musulmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIIIème Conférence scientifique internationale des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Novossibirsk, Russia. pp.125-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique religieuse de Charlemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIIème Conférence scientifique internationale des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Novossibirsk, Russia. pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'étude du site paléolithique Ust'-Kan (Altaï) et développement des méthodes archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technique, Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Novossibirsk, Russia. pp.56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composante eschatologique de la notion d’empire sous les Carolingiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de XLIème conférence scientifique internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Novossibirsk, 2003, Novossibirsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrey Grunin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andrey-grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0730-8265</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">grunin_a_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-8605-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIHAM - UMR5648, Université d’Avignon / Université Lyon 2 / CNRS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Contact: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andrey.grunin@alumni.univ-avignon.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curriculum vitae :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017- : Chercheur Post-Doctorant/Chercheur associé, CIHAM-UMR 5648, Université de Lyon 2.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014-2015: ATER, Université Jean Monnet Saint-Etienne.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014: ATER, Université de Caen.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-2013: Post-Doctorant, Fondation Maison des sciences de l’homme (Paris), Maison de la Recherche en Sciences Humaines (Université de Caen), Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010: Doctorat en histoire (allocataire-moniteur), Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005: Master 2 de Recherche en Sciences Humaines et Sociales (mention Histoire et Identités), Université d’Avignon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autres activités académiques:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017- : Membre de la Structure Fédérative de Recherche “Agorantic. Culture, Patrimoines, Sociétés Numériques”, Université d’Avignon, CNRS, INRIA.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017- : Reviewer, H-Net Reviews in the Humanities and Social Sciences, Michigan State University.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014- : Membre associé temporaire. Société des Historiens Médiévistes de l’Enseignement Supérieur Public (SHMESP). Parrains : V.Gazeau et G.Lobrichon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010- : Chercheur associé. CIHAM-UMR 5648, Université de Lyon 2, Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009- : Rédacteur collaboratif, “Ménestrel. Médiévistes sur le net”. URFIST de Paris / École nationale des chartes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités d’enseignement:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019: Université d’Avignon, Centre d'Enseignement et de Recherche en Informatique, Co-tuteur (avec Vincent Labatut et Rosa Figueiredo), Projet Master 1 “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux et pouvoir dans l'Europe du premier Moyen-Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">”.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014-2015: ATER, Université Jean Monnet de Saint-Etienne. Enseignement: ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie et société en Occident, Ve-XIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (49h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et société en Occident Ve-XIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (33h).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014: ATER, Université de Caen. Enseignement: ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le royaume de France du Xe au XIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (48h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le royaume lombard aux VIe-VIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (24h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royauté, pouvoir et espace dans les textes médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (12h).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-2012: Allocataire-Moniteur/Chargé des cours, Université d’Avignon. Enseignement: ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie en histoire du Moyen Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (54h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse de l'Occident Médiéval, Ve-XIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (36h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographie de l'histoire médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (18h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés en Europe (Ve – VIIIe siècles): les royaumes francs et lombards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (36h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historien et outils informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (3h).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à des programmes de recherche:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMMA. Genèse médiévale d’une méthode administrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, CIHAM-UMR 5648 CNRS (2019-)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biblissima. Bibliotheca bibliothecarum novissima. Un observatoire du patrimoine écrit du Moyen Âge et de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, pour l’équipe du CIHAM-UMR 5648 CNRS (2018-)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettres apostoliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">”. CIHAM-UMR 5648 CNRS, ENS, Université Lyon 2. (2017- )</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes Archéologique de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">”. Université d'Avignon, Maison de la Recherche en Sciences Humaines (Caen), Fondation Maison des sciences de l’homme (Paris). (2010- )</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pont d’Avignon: archéologie, histoire, géomorphologie, environnement, restitution 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (PAVAGE). Agence Nationale de la Recherche, CIHAM-UMR 5648. (2011-2013)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus électronique des lettres des papes des XIIe-XIVe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">”, (CORELPA). Agence Nationale de la Recherche, CIHAM-UMR 5648. (2006-2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valorisation et animation de la recherche:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012, 2013, 2014: Ateliers “Paléographie”, Fêtes de la Science, CIHAM UMR 5648, Université Lyon 2, Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008: Participation à l’organisation de l’École Doctorale Thématique “Les Pratiques de l'Ecrit dans le Sud (XIIe-XVIIIe siècles)”, Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008: Participation au déroulement du colloque international “La Papauté et le Grand Schisme. Avignon/Rome” (organisé par A.Jamme), 13/11-15/11/2008, Université d’Avignon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mobilité internationale et bourses:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014: boursier de la SHMESP. Participation au 45e congrès de la SHMESP (Nancy-Metz)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010: séjour &amp;quot;Munich pour les médiévistes&amp;quot;, Institut Historique Allemand, Paris. (accepté)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010: Medieval Studies Summer School, Nordic Centre for Medieval Studies, University of Bergen, Norway. (accepté)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009: boursier, Institut français d'histoire en Allemagne, Göttingen, Germany.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008: Second Annual French Complex Systems Summer School, École Normale Supérieure (Lyon), Institut des Systèmes Complexes (Paris).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-2008: allocation de recherche, Ministère de l'Éducation nationale et de la recherche, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliographie:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Publications</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Réseau politique des agents du pouvoir central: l’exemple des missi dominici”, Journal of Interdisciplinary Methodologies and Issues in Sciences, édition CNRS / Episciences, n°5, numéro spécial “Analyse de graphes et réseaux complexes”, 2019, p.1-35.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Le Moyen-Âge, une époque sans État? Construire le passé au présent”, Perspectives médiévales. Revue d’épistémologie des langues et littératures du Moyen Âge, n°40, numéro spécial “Politique et Moyen Âge aujourd’hui”, 2019, p.1-21.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “La curiosité est la vertu de l’historien. Interview avec Guy Lobrichon”, Bulletin du Centre d’études médiévales d’Auxerre, n°21.1, 2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Au sud du royaume franc. La présence omeyyade en Provence dans les premières décennies du VIIIe siècle”, in Actes de l’Université Provençale, Marseille, 2017, pp.24-39.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Les recherches médiévales en Russie” (Lieux et acteurs: Russie), Ménestrel. Médiévistes sur le net: sources, travaux et références en ligne, [2009, 2017]. URL: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.menestrel.fr/spip.php?rubrique696</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “La Provence au début du VIIIe siècle”, Bulletin de l’Académie de Vaucluse, n°453, 2016, p.2.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (consultant) Staes, H., ”La fin d'un monde? L'empire de Charlemagne”, Les cahiers de Science&Vie: L'age féodal, le temps des seigneurs (numéro spécial), n°144, 2014, p.20-23.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Imaginer l'Empire. Étude d'un concept étatique carolingien et évolution du vocabulaire politique dans le royaume et l'empire franc (768-840) et dans la Francia Occidentalis (840-877)”, Revue de l'Institut Français d'Histoire en Allemagne, n°3, 2011, p.146-151.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Thinking a historical society as a complex system: ways of theorization and means of application”, in 7th Systems Science European Union Congress Proceedings, Lisbon, 2008, p.1-9.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Organisation spatiale de l’empire carolingien à travers les partages”, in Modélisation et Dynamiques Spatiales: Rencontre de doctorants, Avignon, 2007, p.1-5.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Religioznaya sostavlyayuschaya otnoshenii Karla Velikogo s musulmanskoi Ispaniei” [Composante religieuse des relations de Charlemagne avec l’Espagne musulmane], in Travaux de XLIIIème conférence scientifique internationale, Université de Novossibirsk, 2005, pp.125-127.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Cerkovnaya politika Karla Velikogo” [Politique religieuse de Charlemagne], in Travaux de XLIIème conférence scientifique internationale, Université de Novossibirsk, 2004, pp.37-38.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (Grunin, A., Postnov, A.) “Istoriya izucheniya paleoliticheskoi stoyanki Ust-Kan (Altai), i razvitie arheologicheskih metodov” [Histoire de l'étude du site paléolithique Ust’-Kan (Altaï) et développement des méthodes archéologiques], in Actes de la Conférence scientifiques &amp;quot;Science, Technique, Innovations&amp;quot;, Université Technique de Novossibirsk, 2004, pp.56-58.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Eshatologicheskaya sostavlyayuschaya ponyatiya &amp;quot;imperiya&amp;quot; v gosudarstve Karolingov” [La composante eschatologique de la notion d’empire sous les Carolingiens], in Travaux de XLIème conférence scientifique internationale, Université de Novossibirsk, 2003, pp.27-32.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Communications orales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (avec Julien Théry, Laurent Vallière) “APOSCRIPTA database - Lettres des papes: bilan et perspectives d'une constitution de corpus en accès libre”, Université Lyon 3, 30/05/2018</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (discutant invité) Social & Intellectual Networking in the Early Middle Ages, “‘Networks of Knowledge”, Radboud University, Nijmegen, Netherlands, 31/08-02/09/2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “L’aristocratie médiévale à l’épreuve de l’analyse des réseaux. Le cas des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">missi dominici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> carolingiens”, Séminaire SAMM, EA 4543, Université Paris 1 Panthéon-Sorbonne, Paris, 16/07/2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Pour des données historiques massives: ambitions, enjeux, questionnements”, Science XXL. Ce que l’abondance et la diversité des données numériques font aux sciences sociales, Université de Strasbourg, Institut national d'études démographiques, Paris, 16/03-17/03/2017.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Early Medieval State: between king and Personenverband”, Diálogos en torno a la articulación de los grupos de poder durante la (re)estructuración en la Alta Edad Media (siglos VI-XI), Universidad Complutense de Madrid, 25/01-26/01/2017 (accepté).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “La Provence au début du VIIIe siècle”, Académie de Vaucluse, Avignon, 9/11/2016.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Au sud du royaume franc au VIIIe siècle. La Provence rempart de l’Europe?”, Université Populaire Provençale d’Allauch, Marseille, 7/02/2015.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Avignon, 737: une bataille inconnue”, IX edition of Médiévales des Carmes, Avignon, 12/09/2014.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Cartes Archéologiques de la Gaule: extraction de données graphiques”, Séminaire NUMNIE, Université de Caen Basse-Normandie / Maison de la Recherche en Sciences Humanies, Caen, 14/03/2013</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (Grunin, A., Balossino, S., Guyonnet, F.) “Investigating the Past: Digital approach to “re-built” Avignon’s Bridge”, Agorantic/Sciences du Web, Brazilian Institute for Web Science Research, Rio de Janeiro, 3/12-5/12/2012.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Les sources carolingiennes au service de la construction du concept étatique” Sources et méthodes de l'histoire médiévale / Ateliers des Médiévistes d'Avignon (AMA), Université d'Avignon et des Pays de Vaucluse, 21/03/2012.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (Grunin, A., Lobrichon, G., Payan, P.) “Édition électronique des Vitae Paparum Avenionensium: enjeux et problèmes de l’informatisation d’une réédition”, Corpus électronique des lettres des papes des XIIIe et XIVe siècles, Université d'Avignon, 19/05/2011.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Thinking a historical society as a complex system: ways of theorization and means of application”, 7th Systems Science European Union Congress, Lisbon, 17/12-19/12/2008.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Systemtheoretisches Modell der Raumorganisation im Karolingerreich des 8. und 9. Jahrhunderts”, Themen und Tendenzen der Mittelalterforschung, Universität Georg-August de Göttingen, 27/11/2008.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Application of the complexity theory to the study of the Early Middle Ages. The case of Carolingian Empire”, Theorizing the Early Middle Ages, Pacific University, Oregon, 27/03–30/03/2008.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Organisation spatiale de l’empire carolingien à travers les partages”, Modélisation et Dynamiques Spatiales: Rencontre de doctorants, Université d'Avignon, 19/12-20/12/2007.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Religioznaya sostavlyayuschaya otnoshenii Karla Velikogo s musulmanskoi Ispaniei”, XLIII mejdunarodnaya nauchnaya studencheskaya konferenciya “Student i nauchno-tehnicheskii progress”, Novosibirsk State University/Université de Novossibirsk, 13/04-14/04/2005.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Cerkovnaya politika Karla Velikogo”, XLII mejdunarodnaya nauchnaya studencheskaya konferenciya “Student i nauchno-tehnicheskii progress”, Novosibirsk State University/Université de Novossibirsk, 14/04-15/04/2004.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (Grunin, A., Postnov, A.) “Istoriya izucheniya paleoliticheskoi stoyanki Ust-Kan (Altai), i razvitie arheologicheskih metodov”, Nauchnoi konfereniciya “Nauka, Tehnologiya, Innovacii”, Novosibirsk Technical University/Université Technique de Novossibirsk, 2/12-5/12/2004.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Eshatologicheskaya sostavlyayuschaya ponyatiya &amp;quot;imperiya&amp;quot; v gosudarstve Karolingov”, XLI mejdunarodnaya nauchnaya studencheskaya konferenciya “Student i nauchno-tehnicheskii progress”, Novosibirsk State University/Université de Novossibirsk, 13/04-14/04/2003.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge, une époque sans État ? Construire le passé au présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Moyen Âge et politique aujourd'hui, 40, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/peme.15221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau politique des agents du pouvoir central : l'exemple des missi dominici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Analyse de graphes et réseaux complexes, Analysis of networks and graphs, pp.4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18713/JIMIS-180719-5-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189310v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La curiosité est la vertu de l'historien&amp;quot;. Interview avec Guy Lobrichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lobrichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cem.14663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Provence au début du VIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie de Vaucluse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 453, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer l'Empire. Étude d'un concept étatique carolingien et évolution du vocabulaire politique dans le royaume et l'empire franc (768-840) et dans la Francia Occidentalis (840-877)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.146-151. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle base de données en ligne APOSCRIPTA – Lettres des papes : l’exemple des lettres de Clément IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude “Gui Foucois-Clément IV à la Curie. Le légat, le pape, le défunt (1261-1276)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisons des Sciences de l’Homme Lyon Saint-Etienne, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APOSCRIPTA database - Lettres des papes: bilan et perspectives d'une constitution de corpus en accès libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe transversal Humanités Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean-Moulin Lyon 3; Ciham UMR 5648, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missi dominici: carolingian network of power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social &amp; Intellectual Networking in the Early Middle Ages, “‘Networks of Knowledge”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Netherlands Organisation for Scientific Research, Radboud University, Aug 2017, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des données historiques massives: ambitions, enjeux, questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science XXL. Ce que l’abondance et la diversité des données numériques font aux sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INED/SAGE, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Medieval State: between king and Personenverband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diálogos en torno a la articulación de los grupos de poder durante la (re)estructuración en la Alta Edad Media (siglos VI-XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense de Madrid, Jan 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aristocratie médiévale à l’épreuve de l’analyse des réseaux. Le cas des missi dominici carolingiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SAMM (Statistique, Analyse et Modélisation Multidisciplinaire), EA 4543</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Provence au début du VIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de Vaucluse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes Archéologiques de la Gaule: extraction de données graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire NUMNIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Past: Digital approach to “re-built” Avignon’s Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Balossino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agorantic/Sciences du Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Institute for Web Science Research, Dec 2012, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources carolingiennes au service de la construction du concept étatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources et méthodes de l'histoire médiévale / Ateliers des Médiévistes d'Avignon (AMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse, Mar 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition électronique des Vitae Paparum Avenionensium: enjeux et problèmes de l’informatisation d’une réédition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lobrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus électronique des lettres des papes des XIIIe et XIVe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking a historical society as a complex system: ways of theorization and means of application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic complexity for human development in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lisbon, Portugal. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the complexity theory to the study of the Early Middle Ages. The case of Carolingian Empire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theorizing the Early Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolingian state conceptions changes: Contribution of quantitative methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Themen und Tendenzen der Mittelalterforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00387913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale de l'empire carolingien à travers les partages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et Dynamiques Spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, Dec 2007, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composante religieuse des relations de Charlemagne avec l'Espagne musulmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIIIème Conférence scientifique internationale des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Novossibirsk, Russia. pp.125-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique religieuse de Charlemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIIème Conférence scientifique internationale des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Novossibirsk, Russia. pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'étude du site paléolithique Ust'-Kan (Altaï) et développement des méthodes archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technique, Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Novossibirsk, Russia. pp.56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composante eschatologique de la notion d’empire sous les Carolingiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de XLIème conférence scientifique internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Novossibirsk, 2003, Novossibirsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AA6AEF6"/>
+    <w:nsid w:val="6E47289F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrey-grunin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0730-8265" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/grunin_a_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-8605-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrey.grunin@alumni.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.menestrel.fr/spip.php?rubrique696" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Grunin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.15221" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189310v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-180719-5-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lobrichon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14663" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756796v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.181" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;ry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;lary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valli&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194695v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194689v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401142v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Payan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrey-grunin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0730-8265" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/grunin_a_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-8605-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrey.grunin@alumni.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.menestrel.fr/spip.php?rubrique696" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Grunin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.15221" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189310v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-180719-5-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lobrichon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14663" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756796v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.181" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;ry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;lary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valli&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194695v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194689v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401142v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Payan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387913v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>