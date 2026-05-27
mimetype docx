--- v2 (2026-04-30)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrey Grunin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andrey-grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0730-8265</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">grunin_a_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-8605-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIHAM - UMR5648, Université d’Avignon / Université Lyon 2 / CNRS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Contact: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andrey.grunin@alumni.univ-avignon.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curriculum vitae :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017- : Chercheur Post-Doctorant/Chercheur associé, CIHAM-UMR 5648, Université de Lyon 2.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014-2015: ATER, Université Jean Monnet Saint-Etienne.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014: ATER, Université de Caen.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-2013: Post-Doctorant, Fondation Maison des sciences de l’homme (Paris), Maison de la Recherche en Sciences Humaines (Université de Caen), Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010: Doctorat en histoire (allocataire-moniteur), Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005: Master 2 de Recherche en Sciences Humaines et Sociales (mention Histoire et Identités), Université d’Avignon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autres activités académiques:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017- : Membre de la Structure Fédérative de Recherche “Agorantic. Culture, Patrimoines, Sociétés Numériques”, Université d’Avignon, CNRS, INRIA.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017- : Reviewer, H-Net Reviews in the Humanities and Social Sciences, Michigan State University.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014- : Membre associé temporaire. Société des Historiens Médiévistes de l’Enseignement Supérieur Public (SHMESP). Parrains : V.Gazeau et G.Lobrichon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010- : Chercheur associé. CIHAM-UMR 5648, Université de Lyon 2, Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009- : Rédacteur collaboratif, “Ménestrel. Médiévistes sur le net”. URFIST de Paris / École nationale des chartes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités d’enseignement:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019: Université d’Avignon, Centre d'Enseignement et de Recherche en Informatique, Co-tuteur (avec Vincent Labatut et Rosa Figueiredo), Projet Master 1 “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux et pouvoir dans l'Europe du premier Moyen-Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">”.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014-2015: ATER, Université Jean Monnet de Saint-Etienne. Enseignement: ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie et société en Occident, Ve-XIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (49h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et société en Occident Ve-XIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (33h).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014: ATER, Université de Caen. Enseignement: ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le royaume de France du Xe au XIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (48h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le royaume lombard aux VIe-VIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (24h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royauté, pouvoir et espace dans les textes médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (12h).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-2012: Allocataire-Moniteur/Chargé des cours, Université d’Avignon. Enseignement: ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie en histoire du Moyen Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (54h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse de l'Occident Médiéval, Ve-XIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (36h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographie de l'histoire médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (18h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés en Europe (Ve – VIIIe siècles): les royaumes francs et lombards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (36h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historien et outils informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (3h).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à des programmes de recherche:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMMA. Genèse médiévale d’une méthode administrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, CIHAM-UMR 5648 CNRS (2019-)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biblissima. Bibliotheca bibliothecarum novissima. Un observatoire du patrimoine écrit du Moyen Âge et de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, pour l’équipe du CIHAM-UMR 5648 CNRS (2018-)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettres apostoliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">”. CIHAM-UMR 5648 CNRS, ENS, Université Lyon 2. (2017- )</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes Archéologique de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">”. Université d'Avignon, Maison de la Recherche en Sciences Humaines (Caen), Fondation Maison des sciences de l’homme (Paris). (2010- )</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pont d’Avignon: archéologie, histoire, géomorphologie, environnement, restitution 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (PAVAGE). Agence Nationale de la Recherche, CIHAM-UMR 5648. (2011-2013)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus électronique des lettres des papes des XIIe-XIVe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">”, (CORELPA). Agence Nationale de la Recherche, CIHAM-UMR 5648. (2006-2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valorisation et animation de la recherche:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012, 2013, 2014: Ateliers “Paléographie”, Fêtes de la Science, CIHAM UMR 5648, Université Lyon 2, Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008: Participation à l’organisation de l’École Doctorale Thématique “Les Pratiques de l'Ecrit dans le Sud (XIIe-XVIIIe siècles)”, Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008: Participation au déroulement du colloque international “La Papauté et le Grand Schisme. Avignon/Rome” (organisé par A.Jamme), 13/11-15/11/2008, Université d’Avignon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mobilité internationale et bourses:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014: boursier de la SHMESP. Participation au 45e congrès de la SHMESP (Nancy-Metz)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010: séjour &amp;quot;Munich pour les médiévistes&amp;quot;, Institut Historique Allemand, Paris. (accepté)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010: Medieval Studies Summer School, Nordic Centre for Medieval Studies, University of Bergen, Norway. (accepté)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009: boursier, Institut français d'histoire en Allemagne, Göttingen, Germany.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008: Second Annual French Complex Systems Summer School, École Normale Supérieure (Lyon), Institut des Systèmes Complexes (Paris).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-2008: allocation de recherche, Ministère de l'Éducation nationale et de la recherche, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliographie:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Publications</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Réseau politique des agents du pouvoir central: l’exemple des missi dominici”, Journal of Interdisciplinary Methodologies and Issues in Sciences, édition CNRS / Episciences, n°5, numéro spécial “Analyse de graphes et réseaux complexes”, 2019, p.1-35.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Le Moyen-Âge, une époque sans État? Construire le passé au présent”, Perspectives médiévales. Revue d’épistémologie des langues et littératures du Moyen Âge, n°40, numéro spécial “Politique et Moyen Âge aujourd’hui”, 2019, p.1-21.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “La curiosité est la vertu de l’historien. Interview avec Guy Lobrichon”, Bulletin du Centre d’études médiévales d’Auxerre, n°21.1, 2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Au sud du royaume franc. La présence omeyyade en Provence dans les premières décennies du VIIIe siècle”, in Actes de l’Université Provençale, Marseille, 2017, pp.24-39.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Les recherches médiévales en Russie” (Lieux et acteurs: Russie), Ménestrel. Médiévistes sur le net: sources, travaux et références en ligne, [2009, 2017]. URL: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.menestrel.fr/spip.php?rubrique696</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “La Provence au début du VIIIe siècle”, Bulletin de l’Académie de Vaucluse, n°453, 2016, p.2.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (consultant) Staes, H., ”La fin d'un monde? L'empire de Charlemagne”, Les cahiers de Science&Vie: L'age féodal, le temps des seigneurs (numéro spécial), n°144, 2014, p.20-23.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Imaginer l'Empire. Étude d'un concept étatique carolingien et évolution du vocabulaire politique dans le royaume et l'empire franc (768-840) et dans la Francia Occidentalis (840-877)”, Revue de l'Institut Français d'Histoire en Allemagne, n°3, 2011, p.146-151.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Thinking a historical society as a complex system: ways of theorization and means of application”, in 7th Systems Science European Union Congress Proceedings, Lisbon, 2008, p.1-9.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Organisation spatiale de l’empire carolingien à travers les partages”, in Modélisation et Dynamiques Spatiales: Rencontre de doctorants, Avignon, 2007, p.1-5.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Religioznaya sostavlyayuschaya otnoshenii Karla Velikogo s musulmanskoi Ispaniei” [Composante religieuse des relations de Charlemagne avec l’Espagne musulmane], in Travaux de XLIIIème conférence scientifique internationale, Université de Novossibirsk, 2005, pp.125-127.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Cerkovnaya politika Karla Velikogo” [Politique religieuse de Charlemagne], in Travaux de XLIIème conférence scientifique internationale, Université de Novossibirsk, 2004, pp.37-38.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (Grunin, A., Postnov, A.) “Istoriya izucheniya paleoliticheskoi stoyanki Ust-Kan (Altai), i razvitie arheologicheskih metodov” [Histoire de l'étude du site paléolithique Ust’-Kan (Altaï) et développement des méthodes archéologiques], in Actes de la Conférence scientifiques &amp;quot;Science, Technique, Innovations&amp;quot;, Université Technique de Novossibirsk, 2004, pp.56-58.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Eshatologicheskaya sostavlyayuschaya ponyatiya &amp;quot;imperiya&amp;quot; v gosudarstve Karolingov” [La composante eschatologique de la notion d’empire sous les Carolingiens], in Travaux de XLIème conférence scientifique internationale, Université de Novossibirsk, 2003, pp.27-32.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Communications orales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (avec Julien Théry, Laurent Vallière) “APOSCRIPTA database - Lettres des papes: bilan et perspectives d'une constitution de corpus en accès libre”, Université Lyon 3, 30/05/2018</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (discutant invité) Social & Intellectual Networking in the Early Middle Ages, “‘Networks of Knowledge”, Radboud University, Nijmegen, Netherlands, 31/08-02/09/2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “L’aristocratie médiévale à l’épreuve de l’analyse des réseaux. Le cas des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">missi dominici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> carolingiens”, Séminaire SAMM, EA 4543, Université Paris 1 Panthéon-Sorbonne, Paris, 16/07/2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Pour des données historiques massives: ambitions, enjeux, questionnements”, Science XXL. Ce que l’abondance et la diversité des données numériques font aux sciences sociales, Université de Strasbourg, Institut national d'études démographiques, Paris, 16/03-17/03/2017.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Early Medieval State: between king and Personenverband”, Diálogos en torno a la articulación de los grupos de poder durante la (re)estructuración en la Alta Edad Media (siglos VI-XI), Universidad Complutense de Madrid, 25/01-26/01/2017 (accepté).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “La Provence au début du VIIIe siècle”, Académie de Vaucluse, Avignon, 9/11/2016.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Au sud du royaume franc au VIIIe siècle. La Provence rempart de l’Europe?”, Université Populaire Provençale d’Allauch, Marseille, 7/02/2015.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Avignon, 737: une bataille inconnue”, IX edition of Médiévales des Carmes, Avignon, 12/09/2014.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Cartes Archéologiques de la Gaule: extraction de données graphiques”, Séminaire NUMNIE, Université de Caen Basse-Normandie / Maison de la Recherche en Sciences Humanies, Caen, 14/03/2013</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (Grunin, A., Balossino, S., Guyonnet, F.) “Investigating the Past: Digital approach to “re-built” Avignon’s Bridge”, Agorantic/Sciences du Web, Brazilian Institute for Web Science Research, Rio de Janeiro, 3/12-5/12/2012.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Les sources carolingiennes au service de la construction du concept étatique” Sources et méthodes de l'histoire médiévale / Ateliers des Médiévistes d'Avignon (AMA), Université d'Avignon et des Pays de Vaucluse, 21/03/2012.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (Grunin, A., Lobrichon, G., Payan, P.) “Édition électronique des Vitae Paparum Avenionensium: enjeux et problèmes de l’informatisation d’une réédition”, Corpus électronique des lettres des papes des XIIIe et XIVe siècles, Université d'Avignon, 19/05/2011.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Thinking a historical society as a complex system: ways of theorization and means of application”, 7th Systems Science European Union Congress, Lisbon, 17/12-19/12/2008.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Systemtheoretisches Modell der Raumorganisation im Karolingerreich des 8. und 9. Jahrhunderts”, Themen und Tendenzen der Mittelalterforschung, Universität Georg-August de Göttingen, 27/11/2008.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Application of the complexity theory to the study of the Early Middle Ages. The case of Carolingian Empire”, Theorizing the Early Middle Ages, Pacific University, Oregon, 27/03–30/03/2008.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Organisation spatiale de l’empire carolingien à travers les partages”, Modélisation et Dynamiques Spatiales: Rencontre de doctorants, Université d'Avignon, 19/12-20/12/2007.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Religioznaya sostavlyayuschaya otnoshenii Karla Velikogo s musulmanskoi Ispaniei”, XLIII mejdunarodnaya nauchnaya studencheskaya konferenciya “Student i nauchno-tehnicheskii progress”, Novosibirsk State University/Université de Novossibirsk, 13/04-14/04/2005.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Cerkovnaya politika Karla Velikogo”, XLII mejdunarodnaya nauchnaya studencheskaya konferenciya “Student i nauchno-tehnicheskii progress”, Novosibirsk State University/Université de Novossibirsk, 14/04-15/04/2004.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (Grunin, A., Postnov, A.) “Istoriya izucheniya paleoliticheskoi stoyanki Ust-Kan (Altai), i razvitie arheologicheskih metodov”, Nauchnoi konfereniciya “Nauka, Tehnologiya, Innovacii”, Novosibirsk Technical University/Université Technique de Novossibirsk, 2/12-5/12/2004.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Eshatologicheskaya sostavlyayuschaya ponyatiya &amp;quot;imperiya&amp;quot; v gosudarstve Karolingov”, XLI mejdunarodnaya nauchnaya studencheskaya konferenciya “Student i nauchno-tehnicheskii progress”, Novosibirsk State University/Université de Novossibirsk, 13/04-14/04/2003.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge, une époque sans État ? Construire le passé au présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Moyen Âge et politique aujourd'hui, 40, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/peme.15221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau politique des agents du pouvoir central : l'exemple des missi dominici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Analyse de graphes et réseaux complexes, Analysis of networks and graphs, pp.4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18713/JIMIS-180719-5-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189310v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La curiosité est la vertu de l'historien&amp;quot;. Interview avec Guy Lobrichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lobrichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cem.14663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Provence au début du VIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie de Vaucluse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 453, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer l'Empire. Étude d'un concept étatique carolingien et évolution du vocabulaire politique dans le royaume et l'empire franc (768-840) et dans la Francia Occidentalis (840-877)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.146-151. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle base de données en ligne APOSCRIPTA – Lettres des papes : l’exemple des lettres de Clément IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude “Gui Foucois-Clément IV à la Curie. Le légat, le pape, le défunt (1261-1276)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisons des Sciences de l’Homme Lyon Saint-Etienne, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APOSCRIPTA database - Lettres des papes: bilan et perspectives d'une constitution de corpus en accès libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe transversal Humanités Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean-Moulin Lyon 3; Ciham UMR 5648, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missi dominici: carolingian network of power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social &amp; Intellectual Networking in the Early Middle Ages, “‘Networks of Knowledge”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Netherlands Organisation for Scientific Research, Radboud University, Aug 2017, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des données historiques massives: ambitions, enjeux, questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science XXL. Ce que l’abondance et la diversité des données numériques font aux sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INED/SAGE, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Medieval State: between king and Personenverband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diálogos en torno a la articulación de los grupos de poder durante la (re)estructuración en la Alta Edad Media (siglos VI-XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense de Madrid, Jan 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aristocratie médiévale à l’épreuve de l’analyse des réseaux. Le cas des missi dominici carolingiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SAMM (Statistique, Analyse et Modélisation Multidisciplinaire), EA 4543</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Provence au début du VIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de Vaucluse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes Archéologiques de la Gaule: extraction de données graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire NUMNIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Past: Digital approach to “re-built” Avignon’s Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Balossino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agorantic/Sciences du Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Institute for Web Science Research, Dec 2012, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources carolingiennes au service de la construction du concept étatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources et méthodes de l'histoire médiévale / Ateliers des Médiévistes d'Avignon (AMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse, Mar 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition électronique des Vitae Paparum Avenionensium: enjeux et problèmes de l’informatisation d’une réédition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lobrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus électronique des lettres des papes des XIIIe et XIVe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking a historical society as a complex system: ways of theorization and means of application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic complexity for human development in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lisbon, Portugal. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the complexity theory to the study of the Early Middle Ages. The case of Carolingian Empire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theorizing the Early Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolingian state conceptions changes: Contribution of quantitative methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Themen und Tendenzen der Mittelalterforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00387913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale de l'empire carolingien à travers les partages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et Dynamiques Spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, Dec 2007, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composante religieuse des relations de Charlemagne avec l'Espagne musulmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIIIème Conférence scientifique internationale des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Novossibirsk, Russia. pp.125-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique religieuse de Charlemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIIème Conférence scientifique internationale des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Novossibirsk, Russia. pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'étude du site paléolithique Ust'-Kan (Altaï) et développement des méthodes archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technique, Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Novossibirsk, Russia. pp.56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composante eschatologique de la notion d’empire sous les Carolingiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de XLIème conférence scientifique internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Novossibirsk, 2003, Novossibirsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrey Grunin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andrey-grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0730-8265</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">grunin_a_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-8605-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIHAM - UMR5648, Université d’Avignon / Université Lyon 2 / CNRS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Contact: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andrey.grunin@alumni.univ-avignon.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curriculum vitae :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017- : Chercheur Post-Doctorant/Chercheur associé, CIHAM-UMR 5648, Université de Lyon 2.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014-2015: ATER, Université Jean Monnet Saint-Etienne.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014: ATER, Université de Caen.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-2013: Post-Doctorant, Fondation Maison des sciences de l’homme (Paris), Maison de la Recherche en Sciences Humaines (Université de Caen), Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010: Doctorat en histoire (allocataire-moniteur), Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005: Master 2 de Recherche en Sciences Humaines et Sociales (mention Histoire et Identités), Université d’Avignon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autres activités académiques:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017- : Membre de la Structure Fédérative de Recherche “Agorantic. Culture, Patrimoines, Sociétés Numériques”, Université d’Avignon, CNRS, INRIA.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017- : Reviewer, H-Net Reviews in the Humanities and Social Sciences, Michigan State University.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014- : Membre associé temporaire. Société des Historiens Médiévistes de l’Enseignement Supérieur Public (SHMESP). Parrains : V.Gazeau et G.Lobrichon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010- : Chercheur associé. CIHAM-UMR 5648, Université de Lyon 2, Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009- : Rédacteur collaboratif, “Ménestrel. Médiévistes sur le net”. URFIST de Paris / École nationale des chartes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités d’enseignement:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019: Université d’Avignon, Centre d'Enseignement et de Recherche en Informatique, Co-tuteur (avec Vincent Labatut et Rosa Figueiredo), Projet Master 1 “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux et pouvoir dans l'Europe du premier Moyen-Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">”.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014-2015: ATER, Université Jean Monnet de Saint-Etienne. Enseignement: ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie et société en Occident, Ve-XIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (49h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et société en Occident Ve-XIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (33h).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014: ATER, Université de Caen. Enseignement: ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le royaume de France du Xe au XIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (48h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le royaume lombard aux VIe-VIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (24h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royauté, pouvoir et espace dans les textes médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (12h).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-2012: Allocataire-Moniteur/Chargé des cours, Université d’Avignon. Enseignement: ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie en histoire du Moyen Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (54h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse de l'Occident Médiéval, Ve-XIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (36h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiographie de l'histoire médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (18h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés en Europe (Ve – VIIIe siècles): les royaumes francs et lombards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (36h), ”</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historien et outils informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (3h).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à des programmes de recherche:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMMA. Genèse médiévale d’une méthode administrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, CIHAM-UMR 5648 CNRS (2019-)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biblissima. Bibliotheca bibliothecarum novissima. Un observatoire du patrimoine écrit du Moyen Âge et de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, pour l’équipe du CIHAM-UMR 5648 CNRS (2018-)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettres apostoliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">”. CIHAM-UMR 5648 CNRS, ENS, Université Lyon 2. (2017- )</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes Archéologique de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">”. Université d'Avignon, Maison de la Recherche en Sciences Humaines (Caen), Fondation Maison des sciences de l’homme (Paris). (2010- )</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pont d’Avignon: archéologie, histoire, géomorphologie, environnement, restitution 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">” (PAVAGE). Agence Nationale de la Recherche, CIHAM-UMR 5648. (2011-2013)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus électronique des lettres des papes des XIIe-XIVe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">”, (CORELPA). Agence Nationale de la Recherche, CIHAM-UMR 5648. (2006-2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valorisation et animation de la recherche:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012, 2013, 2014: Ateliers “Paléographie”, Fêtes de la Science, CIHAM UMR 5648, Université Lyon 2, Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008: Participation à l’organisation de l’École Doctorale Thématique “Les Pratiques de l'Ecrit dans le Sud (XIIe-XVIIIe siècles)”, Université d’Avignon.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008: Participation au déroulement du colloque international “La Papauté et le Grand Schisme. Avignon/Rome” (organisé par A.Jamme), 13/11-15/11/2008, Université d’Avignon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mobilité internationale et bourses:</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2014: boursier de la SHMESP. Participation au 45e congrès de la SHMESP (Nancy-Metz)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010: séjour &amp;quot;Munich pour les médiévistes&amp;quot;, Institut Historique Allemand, Paris. (accepté)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010: Medieval Studies Summer School, Nordic Centre for Medieval Studies, University of Bergen, Norway. (accepté)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009: boursier, Institut français d'histoire en Allemagne, Göttingen, Germany.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2008: Second Annual French Complex Systems Summer School, École Normale Supérieure (Lyon), Institut des Systèmes Complexes (Paris).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-2008: allocation de recherche, Ministère de l'Éducation nationale et de la recherche, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliographie:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Publications</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Réseau politique des agents du pouvoir central: l’exemple des missi dominici”, Journal of Interdisciplinary Methodologies and Issues in Sciences, édition CNRS / Episciences, n°5, numéro spécial “Analyse de graphes et réseaux complexes”, 2019, p.1-35.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Le Moyen-Âge, une époque sans État? Construire le passé au présent”, Perspectives médiévales. Revue d’épistémologie des langues et littératures du Moyen Âge, n°40, numéro spécial “Politique et Moyen Âge aujourd’hui”, 2019, p.1-21.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “La curiosité est la vertu de l’historien. Interview avec Guy Lobrichon”, Bulletin du Centre d’études médiévales d’Auxerre, n°21.1, 2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Au sud du royaume franc. La présence omeyyade en Provence dans les premières décennies du VIIIe siècle”, in Actes de l’Université Provençale, Marseille, 2017, pp.24-39.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Les recherches médiévales en Russie” (Lieux et acteurs: Russie), Ménestrel. Médiévistes sur le net: sources, travaux et références en ligne, [2009, 2017]. URL: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.menestrel.fr/spip.php?rubrique696</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “La Provence au début du VIIIe siècle”, Bulletin de l’Académie de Vaucluse, n°453, 2016, p.2.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (consultant) Staes, H., ”La fin d'un monde? L'empire de Charlemagne”, Les cahiers de Science&Vie: L'age féodal, le temps des seigneurs (numéro spécial), n°144, 2014, p.20-23.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Imaginer l'Empire. Étude d'un concept étatique carolingien et évolution du vocabulaire politique dans le royaume et l'empire franc (768-840) et dans la Francia Occidentalis (840-877)”, Revue de l'Institut Français d'Histoire en Allemagne, n°3, 2011, p.146-151.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Thinking a historical society as a complex system: ways of theorization and means of application”, in 7th Systems Science European Union Congress Proceedings, Lisbon, 2008, p.1-9.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Organisation spatiale de l’empire carolingien à travers les partages”, in Modélisation et Dynamiques Spatiales: Rencontre de doctorants, Avignon, 2007, p.1-5.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Religioznaya sostavlyayuschaya otnoshenii Karla Velikogo s musulmanskoi Ispaniei” [Composante religieuse des relations de Charlemagne avec l’Espagne musulmane], in Travaux de XLIIIème conférence scientifique internationale, Université de Novossibirsk, 2005, pp.125-127.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Cerkovnaya politika Karla Velikogo” [Politique religieuse de Charlemagne], in Travaux de XLIIème conférence scientifique internationale, Université de Novossibirsk, 2004, pp.37-38.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (Grunin, A., Postnov, A.) “Istoriya izucheniya paleoliticheskoi stoyanki Ust-Kan (Altai), i razvitie arheologicheskih metodov” [Histoire de l'étude du site paléolithique Ust’-Kan (Altaï) et développement des méthodes archéologiques], in Actes de la Conférence scientifiques &amp;quot;Science, Technique, Innovations&amp;quot;, Université Technique de Novossibirsk, 2004, pp.56-58.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Eshatologicheskaya sostavlyayuschaya ponyatiya &amp;quot;imperiya&amp;quot; v gosudarstve Karolingov” [La composante eschatologique de la notion d’empire sous les Carolingiens], in Travaux de XLIème conférence scientifique internationale, Université de Novossibirsk, 2003, pp.27-32.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Communications orales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (avec Julien Théry, Laurent Vallière) “APOSCRIPTA database - Lettres des papes: bilan et perspectives d'une constitution de corpus en accès libre”, Université Lyon 3, 30/05/2018</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (discutant invité) Social & Intellectual Networking in the Early Middle Ages, “‘Networks of Knowledge”, Radboud University, Nijmegen, Netherlands, 31/08-02/09/2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “L’aristocratie médiévale à l’épreuve de l’analyse des réseaux. Le cas des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">missi dominici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> carolingiens”, Séminaire SAMM, EA 4543, Université Paris 1 Panthéon-Sorbonne, Paris, 16/07/2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Pour des données historiques massives: ambitions, enjeux, questionnements”, Science XXL. Ce que l’abondance et la diversité des données numériques font aux sciences sociales, Université de Strasbourg, Institut national d'études démographiques, Paris, 16/03-17/03/2017.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Early Medieval State: between king and Personenverband”, Diálogos en torno a la articulación de los grupos de poder durante la (re)estructuración en la Alta Edad Media (siglos VI-XI), Universidad Complutense de Madrid, 25/01-26/01/2017 (accepté).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “La Provence au début du VIIIe siècle”, Académie de Vaucluse, Avignon, 9/11/2016.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Au sud du royaume franc au VIIIe siècle. La Provence rempart de l’Europe?”, Université Populaire Provençale d’Allauch, Marseille, 7/02/2015.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Avignon, 737: une bataille inconnue”, IX edition of Médiévales des Carmes, Avignon, 12/09/2014.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Cartes Archéologiques de la Gaule: extraction de données graphiques”, Séminaire NUMNIE, Université de Caen Basse-Normandie / Maison de la Recherche en Sciences Humanies, Caen, 14/03/2013</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (Grunin, A., Balossino, S., Guyonnet, F.) “Investigating the Past: Digital approach to “re-built” Avignon’s Bridge”, Agorantic/Sciences du Web, Brazilian Institute for Web Science Research, Rio de Janeiro, 3/12-5/12/2012.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Les sources carolingiennes au service de la construction du concept étatique” Sources et méthodes de l'histoire médiévale / Ateliers des Médiévistes d'Avignon (AMA), Université d'Avignon et des Pays de Vaucluse, 21/03/2012.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (Grunin, A., Lobrichon, G., Payan, P.) “Édition électronique des Vitae Paparum Avenionensium: enjeux et problèmes de l’informatisation d’une réédition”, Corpus électronique des lettres des papes des XIIIe et XIVe siècles, Université d'Avignon, 19/05/2011.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Thinking a historical society as a complex system: ways of theorization and means of application”, 7th Systems Science European Union Congress, Lisbon, 17/12-19/12/2008.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Systemtheoretisches Modell der Raumorganisation im Karolingerreich des 8. und 9. Jahrhunderts”, Themen und Tendenzen der Mittelalterforschung, Universität Georg-August de Göttingen, 27/11/2008.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Application of the complexity theory to the study of the Early Middle Ages. The case of Carolingian Empire”, Theorizing the Early Middle Ages, Pacific University, Oregon, 27/03–30/03/2008.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Organisation spatiale de l’empire carolingien à travers les partages”, Modélisation et Dynamiques Spatiales: Rencontre de doctorants, Université d'Avignon, 19/12-20/12/2007.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Religioznaya sostavlyayuschaya otnoshenii Karla Velikogo s musulmanskoi Ispaniei”, XLIII mejdunarodnaya nauchnaya studencheskaya konferenciya “Student i nauchno-tehnicheskii progress”, Novosibirsk State University/Université de Novossibirsk, 13/04-14/04/2005.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Cerkovnaya politika Karla Velikogo”, XLII mejdunarodnaya nauchnaya studencheskaya konferenciya “Student i nauchno-tehnicheskii progress”, Novosibirsk State University/Université de Novossibirsk, 14/04-15/04/2004.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- (Grunin, A., Postnov, A.) “Istoriya izucheniya paleoliticheskoi stoyanki Ust-Kan (Altai), i razvitie arheologicheskih metodov”, Nauchnoi konfereniciya “Nauka, Tehnologiya, Innovacii”, Novosibirsk Technical University/Université Technique de Novossibirsk, 2/12-5/12/2004.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- “Eshatologicheskaya sostavlyayuschaya ponyatiya &amp;quot;imperiya&amp;quot; v gosudarstve Karolingov”, XLI mejdunarodnaya nauchnaya studencheskaya konferenciya “Student i nauchno-tehnicheskii progress”, Novosibirsk State University/Université de Novossibirsk, 13/04-14/04/2003.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge, une époque sans État ? Construire le passé au présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Moyen Âge et politique aujourd'hui, 40, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/peme.15221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau politique des agents du pouvoir central : l'exemple des missi dominici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Analyse de graphes et réseaux complexes, Analysis of networks and graphs, pp.4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18713/JIMIS-180719-5-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189310v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La curiosité est la vertu de l'historien&amp;quot;. Interview avec Guy Lobrichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lobrichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cem.14663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Provence au début du VIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie de Vaucluse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 453, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer l'Empire. Étude d'un concept étatique carolingien et évolution du vocabulaire politique dans le royaume et l'empire franc (768-840) et dans la Francia Occidentalis (840-877)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.146-151. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ifha.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle base de données en ligne APOSCRIPTA – Lettres des papes : l’exemple des lettres de Clément IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hélary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude “Gui Foucois-Clément IV à la Curie. Le légat, le pape, le défunt (1261-1276)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maisons des Sciences de l’Homme Lyon Saint-Etienne, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APOSCRIPTA database - Lettres des papes: bilan et perspectives d'une constitution de corpus en accès libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe transversal Humanités Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean-Moulin Lyon 3; Ciham UMR 5648, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missi dominici: carolingian network of power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social &amp; Intellectual Networking in the Early Middle Ages, “‘Networks of Knowledge”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Netherlands Organisation for Scientific Research, Radboud University, Aug 2017, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des données historiques massives: ambitions, enjeux, questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science XXL. Ce que l’abondance et la diversité des données numériques font aux sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INED/SAGE, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Medieval State: between king and Personenverband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diálogos en torno a la articulación de los grupos de poder durante la (re)estructuración en la Alta Edad Media (siglos VI-XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense de Madrid, Jan 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aristocratie médiévale à l’épreuve de l’analyse des réseaux. Le cas des missi dominici carolingiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SAMM (Statistique, Analyse et Modélisation Multidisciplinaire), EA 4543</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Provence au début du VIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de Vaucluse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes Archéologiques de la Gaule: extraction de données graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire NUMNIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources carolingiennes au service de la construction du concept étatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources et méthodes de l'histoire médiévale / Ateliers des Médiévistes d'Avignon (AMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse, Mar 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Past: Digital approach to “re-built” Avignon’s Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Balossino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guyonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agorantic/Sciences du Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Institute for Web Science Research, Dec 2012, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02194669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition électronique des Vitae Paparum Avenionensium: enjeux et problèmes de l’informatisation d’une réédition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lobrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus électronique des lettres des papes des XIIIe et XIVe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking a historical society as a complex system: ways of theorization and means of application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic complexity for human development in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lisbon, Portugal. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolingian state conceptions changes: Contribution of quantitative methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Themen und Tendenzen der Mittelalterforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00387913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the complexity theory to the study of the Early Middle Ages. The case of Carolingian Empire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theorizing the Early Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale de l'empire carolingien à travers les partages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et Dynamiques Spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, Dec 2007, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composante religieuse des relations de Charlemagne avec l'Espagne musulmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIIIème Conférence scientifique internationale des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Novossibirsk, Russia. pp.125-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique religieuse de Charlemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIIème Conférence scientifique internationale des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Novossibirsk, Russia. pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'étude du site paléolithique Ust'-Kan (Altaï) et développement des méthodes archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technique, Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Novossibirsk, Russia. pp.56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composante eschatologique de la notion d’empire sous les Carolingiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Grunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de XLIème conférence scientifique internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Novossibirsk, 2003, Novossibirsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E47289F"/>
+    <w:nsid w:val="5FC3F7C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrey-grunin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0730-8265" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/grunin_a_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-8605-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrey.grunin@alumni.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.menestrel.fr/spip.php?rubrique696" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Grunin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.15221" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189310v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-180719-5-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lobrichon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14663" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756796v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.181" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;ry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;lary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valli&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194695v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194689v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401142v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Payan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387913v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrey-grunin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0730-8265" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/grunin_a_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-8605-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrey.grunin@alumni.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.menestrel.fr/spip.php?rubrique696" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013131v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Grunin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.15221" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189310v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-180719-5-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lobrichon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14663" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756796v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.181" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;ry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;lary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valli&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194695v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194689v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401142v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Payan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>