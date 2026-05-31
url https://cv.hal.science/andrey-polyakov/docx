--- v1 (2026-05-04)
+++ v2 (2026-05-31)
@@ -91,10806 +91,10754 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (112)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (113)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous boundary control for a 1D reaction-diffusion PDE: modal decomposition approach</w:t>
+                <w:t xml:space="preserve">Discontinuous integro-differential equations and sliding mode control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mericel Ayamou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443791v1</w:t>
+                <w:t xml:space="preserve">hal-05613032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI-Based Finite-Time Stability Analysis of Homogeneous Systems with Sector Nonlinearities and Its Applications to Multi-Agent Control and Observation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homogeneous boundary control for a 1D reaction-diffusion PDE: modal decomposition approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mericel Ayamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 187, pp.112910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2026.112910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05502582v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneity and Linear Quadratic Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yury Orlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Steklov Institute of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05602807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous Unit Sliding Mode Control for Uncertain Mechanical Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">LMI-Based Finite-Time Stability Analysis of Homogeneous Systems with Sector Nonlinearities and Its Applications to Multi-Agent Control and Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Galkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354297v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Trajectory Tracking for DC-Motors via Homogeneous PID Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Chairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 23, pp.7544-7557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TASE.2026.3677895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential, Finite-Time and Fixed-Time Small-Gain Theorems for Interconnected Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Homogeneous Unit Sliding Mode Control for Uncertain Mechanical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiru Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xubin Ping</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.70263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05604823v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous Control Systems on Cones and Nonovershooting Finite-Time Stabilizers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exponential, Finite-Time and Fixed-Time Small-Gain Theorems for Interconnected Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Krstic</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xubin Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447204v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant Ellipsoids Method for Homogeneous Leader-Following Consensus Control</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homogeneous boundary control design for a 1D viscous Burgers equation : modal decomposition approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mericel Ayamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gang Zheng</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCYB.2025.3532779⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamci/dnaf033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447374v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175685v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous boundary control design for a 1D viscous Burgers equation : modal decomposition approach</w:t>
+                <w:t xml:space="preserve">Homogeneous Control Systems on Cones and Nonovershooting Finite-Time Stabilizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mericel Ayamou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilia Fridman</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Krstic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imamci/dnaf033⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (3), pp.1590-1615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/23M1569617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175685v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous predictor feedback for a 1D reaction-diffusion equation with input delay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invariant Ellipsoids Method for Homogeneous Leader-Following Consensus Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibin Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mericel Ayamou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilia Fridman</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2025.101363⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (3), pp.1323-1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCYB.2025.3532779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027846v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtering homogeneous observer for linear MIMO system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xubin Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Zimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 178, pp.112357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Finite-time Stabilization of Linear Systems with Limited State Quantization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homogeneous predictor feedback for a 1D reaction-diffusion equation with input delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mericel Ayamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gang Zheng</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111967⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85, pp.101363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2025.101363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757031v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-time stability analysis of homogeneous systems with sector nonlinearities ⋆</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Robust Finite-time Stabilization of Linear Systems with Limited State Quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Artem Kremlev</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 171, pp.111967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613985v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On hyperexponential stability and stabilization ⋆</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Interval Observation and Control for Continuous-Time Persidskii Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xubin Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3387008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739528v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217784v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel second-order sliding-mode controller for uncertain double integrator dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Finite/fixed-time homogeneous stabilization of infinite dimensional systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Orlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.112036⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3490989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447276v1</w:t>
+                <w:t xml:space="preserve">hal-04761666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exact robust high-order differentiator with hyperexponential convergence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Generalized homogeneous rigid-body attitude control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Efimov</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3435954⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 163, pp.111548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663468v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneous Control Design Using Invariant Ellipsoid Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haibin Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xubin Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2024.3384844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Generalized Homogeneous Leader-following Consensus Control for Multi-agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (1), pp.558-568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCNS.2023.3290429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Observation and Control for Continuous-Time Persidskii Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Finite-time stability analysis of homogeneous systems with sector nonlinearities ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xubin Ping</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Kremlev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217784v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite/fixed-time homogeneous stabilization of infinite dimensional systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On hyperexponential stability and stabilization ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yury Orlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761666v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized homogeneous rigid-body attitude control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A novel second-order sliding-mode controller for uncertain double integrator dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Mera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 163, pp.111548. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111548⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 173, pp.112036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.112036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615944v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite/fixed-time Stabilization of Linear Systems with State Quantization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An exact robust high-order differentiator with hyperexponential convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gang Zheng</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3473619⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3435954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756997v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-time Stabilization with a Prescribed Constant Settling Time by Static Feedback for Delay-Free and Input Delay Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Finite/fixed-time Stabilization of Linear Systems with State Quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Krstic</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.7212⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3473619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390695v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneity-Based Control Strategy for Trajectory Tracking in Perturbed Unicycle Mobile Robots</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fixed-time Stabilization with a Prescribed Constant Settling Time by Static Feedback for Delay-Free and Input Delay Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Krstic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2023.3300273⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.7212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390587v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On hyperexponential stabilization of a chain of integrators in continuous and discrete time</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Homogeneity-Based Control Strategy for Trajectory Tracking in Perturbed Unicycle Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Mera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111723⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (1), pp.274-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2023.3300273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522321v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On converse Lyapunov theorem for fixed-time input-to-state stability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On hyperexponential stabilization of a chain of integrators in continuous and discrete time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/22M1497596⟩</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274297v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on the discrete-time differentiators in closed-loop control systems: experiments on an electro-pneumatic system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Consistent discretization of homogeneous finite/fixed-time controllers for LTI systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xubin Ping</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105546⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 155, pp.111118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534678v3</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous Systems Stabilization Based on Convex Embedding ⋆</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A survey on the discrete-time differentiators in closed-loop control systems: experiments on an electro-pneumatic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Rasool Mojallizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevarajan Subischa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111108⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136 (105546), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037564v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534678v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent discretization of homogeneous finite/fixed-time controllers for LTI systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Homogeneous Systems Stabilization Based on Convex Embedding ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xubin Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 155, pp.111118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111118⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 154, pp.111108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071575v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State observation in microbial consortia: A case study on a synthetic producer‐cleaner consortium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On converse Lyapunov theorem for fixed-time input-to-state stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eugenio Cinquemani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.5945⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M1497596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495889v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-and Fixed-Time Nonovershooting Stabilizers and Safety Filters by Homogeneous Feedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">State observation in microbial consortia: A case study on a synthetic producer‐cleaner consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex dos Reis de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Krstic</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Cinquemani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2023.3237482⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (9), pp.5011-5022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.5945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544744v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbed Unicycle Mobile Robots: A Second-Order Sliding-Mode Trajectory Tracking Control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Finite-and Fixed-Time Nonovershooting Stabilizers and Safety Filters by Homogeneous Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Krstic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2023.3270520⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2023.3237482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072004v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetically optimal finite-time stabilization of generalized homogeneous linear systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Perturbed Unicycle Mobile Robots: A Second-Order Sliding-Mode Trajectory Tracking Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Mera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xubin Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2023.3246773⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2023.3270520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03993740v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized homogeneous control with integral action</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Energetically optimal finite-time stabilization of generalized homogeneous linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gang Zheng</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xubin Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.6612⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2023.3246773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993724v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneous Unit Sliding Mode Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2023.3276893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868972v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Finite-time and Fixed-time Control Design using Output Stability Conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Generalized homogeneous control with integral action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.6147⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 33 (8), pp.4345-4366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.6612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03624528v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical fixed-time ISS of neutral time-delay systems with application to stabilization by using delays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperexponential and fixed-time stability of time-delay systems: Lyapunov-Razumikhin method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem N Nekhoroshikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Nekhoroshikh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilia Fridman</w:t>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Igor Furtat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tac.2022.3168487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657604v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upgrading a linear controller to a sliding mode one: Theory and experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Homogeneity Based Finite/Fixed-Time Observers for Linear MIMO Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Kremlev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612804v1</w:t>
+                <w:t xml:space="preserve">hal-03839006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneity Based Finite/Fixed-Time Observers for Linear MIMO Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adaptive Finite-time and Fixed-time Control Design using Output Stability Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Zimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Artem Kremlev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.6147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839006v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperexponential and fixed-time stability of time-delay systems: Lyapunov-Razumikhin method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Practical fixed-time ISS of neutral time-delay systems with application to stabilization by using delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Nekhoroshikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Igor Furtat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643398v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On finite-time stability analysis of homogeneous vector fields with multiplicative perturbations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Upgrading a linear controller to a sliding mode one: Theory and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Perozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Miranda-Villatoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.6330⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 123, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815398v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadrotor stabilization under time and space constraints using implicit PID controller</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On finite-time stability analysis of homogeneous vector fields with multiplicative perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Braidiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gang Zheng</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.6330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582071v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Homogenization of Linear Controllers: Theory and Experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Quadrotor stabilization under time and space constraints using implicit PID controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877410v1</w:t>
+                <w:t xml:space="preserve">hal-03582071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO Homogeneous Integral Control Design using the Implicit Lyapunov Function Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Input-to-State Stability of Homogeneous Infinite Dimensional Systems with Locally Lipschitz Nonlinearities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.5474⟩</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131618v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On finite/fixed-time stability analysis based on sup-and sub-homogeneous extensions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Generalized Homogenization of Linear Controllers: Theory and Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2021.104893⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (9), pp.3455-3479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.5112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131583v2</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Realization of Implicit Homogeneous Controllers for Linearized Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">MIMO Homogeneous Integral Control Design using the Implicit Lyapunov Function Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Mercado-Uribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Alberto Moreno Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2021.3078392⟩</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.5474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253670v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Homogenization of Linear Observers: Theory and Experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On finite/fixed-time stability analysis based on sup-and sub-homogeneous extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Braidiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gang Zheng</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.5771⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2021.104893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382805v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131583v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input-to-State Stability of Homogeneous Infinite Dimensional Systems with Locally Lipschitz Nonlinearities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Practical Realization of Implicit Homogeneous Controllers for Linearized Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cruz-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Chairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109615⟩</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2021.3078392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541282v2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous Lyapunov Functions for Homogeneous Infinite Dimensional Systems with Unbounded Nonlinear Operators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Generalized Homogenization of Linear Observers: Theory and Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2020.104854⟩</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.5771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921426v3</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital implementation of sliding-mode control via the implicit method: A tutorial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Homogeneous Lyapunov Functions for Homogeneous Infinite Dimensional Systems with Unbounded Nonlinear Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.5121⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2020.104854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523011v2</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921426v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-parametric Identification of Homogeneous Dynamical Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Digital implementation of sliding-mode control via the implicit method: A tutorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexander Poznyak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109600⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue: Homogeneous Sliding‐Mode Control and Observation, 31 (9), pp.3528-3586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.5121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141177v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523011v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The implicit discretization of the super-twisting sliding-mode control algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Non-parametric Identification of Homogeneous Dynamical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Chairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Poznyak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2953091⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336599v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-Time and Fixed-Time Input-to-State Stability: Explicit and Implicit Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interval observer design and control of uncertain non-homogeneous heat equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kharkovskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Lopez-Ramirez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 144, </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2020.104775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921837v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sliding Mode Controller for a Model of Flow Separation in Boundary Layers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Robust Adaptive Estimation in the Competitive Chemostat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex dos Reis de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.4822⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142, pp.107030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2020.107030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373078v1</w:t>
+                <w:t xml:space="preserve">hal-02909395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov-based Consistent Discretisation of Stable Homogeneous Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The implicit discretization of the super-twisting sliding-mode control algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.5308⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (8), pp.3707-3713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2953091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972714v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On simple scheme of finite/fixed-time control design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Finite-Time and Fixed-Time Input-to-State Stability: Explicit and Implicit Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Lopez-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2018.1506889⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2020.104775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872533v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimax Sliding Mode Control Design for Linear Evolution Equations with Noisy Measurements and Uncertain Inputs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Sliding Mode Controller for a Model of Flow Separation in Boundary Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonametl Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2020.104830⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3), pp.1181-1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083467v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Adaptive Estimation in the Competitive Chemostat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Lyapunov-based Consistent Discretisation of Stable Homogeneous Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonametl Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2020.107030⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.5308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909395v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval observer design and control of uncertain non-homogeneous heat equations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On simple scheme of finite/fixed-time control design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108595⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2018.1506889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283008v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On necessary and sufficient conditions for output finite-time stability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Minimax Sliding Mode Control Design for Linear Evolution Equations with Noisy Measurements and Uncertain Inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Zhuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orest V Iftime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan P Epperlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Artem Kremlev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109427⟩</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2020.104830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979811v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On robustness of finite-time stability of homogeneous affine nonlinear systems and cascade interconnections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On necessary and sufficient conditions for output finite-time stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Kremlev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2020.1823017⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934333v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Switching Controller for a class of MIMO Bilinear Systems with Time-Delay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On robustness of finite-time stability of homogeneous affine nonlinear systems and cascade interconnections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Braidiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2940548⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2020.1823017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285126v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Stabilization of Competing Species in the Chemostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex dos Reis de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Process Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 87, pp.138-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jprocont.2020.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polytopic strategy for improved non-asymptotic robust control via implicit Lyapunov functions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Switching Controller for a class of MIMO Bilinear Systems with Time-Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonametl Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100988⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (5), pp.2250 - 2256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2940548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977692v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete-Time Homogeneity: Robustness and Approximation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A polytopic strategy for improved non-asymptotic robust control via implicit Lyapunov functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109275⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903389v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Feedback Stabilization of Linear MIMO Systems Using Generalized Homogenization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Discrete-Time Homogeneity: Robustness and Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonametl Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.2969718⟩</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614543v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On homogeneity of discrete-time systems: stability and convergence rates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Robust Feedback Stabilization of Linear MIMO Systems Using Generalized Homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.4497⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.2969718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996519v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadrotor trajectory tracking by using fixed-time differentiator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Boundary time-varying feedbacks for fixed-time stabilization of constant-parameter reaction-diffusion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Quan Quan</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2018.1462534⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103, pp.398-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947365v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent of delay stabilization using implicit Lyapunov function method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Zimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Kremlev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 101, pp.103-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.11.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary time-varying feedbacks for fixed-time stabilization of constant-parameter reaction-diffusion systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Conditions for Fixed-Time Stability and Stabilization of Continuous Autonomous Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Lopez-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.02.013⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.26-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962662v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142027v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions for Fixed-Time Stability and Stabilization of Continuous Autonomous Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On homogeneity of discrete-time systems: stability and convergence rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonametl Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2019.05.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (8), pp.2406-2421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142027v2</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent Discretization of Finite-time and Fixed-time Stable Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quadrotor trajectory tracking by using fixed-time differentiator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bai-Hui Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Quan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/18M1197345⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 - Issue 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2018.1462534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838712v2</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discretization of Homogeneous Systems Using Euler Method with a State-Dependent Step</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Consistent Discretization of Finite-time and Fixed-time Stable Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexander Aleksandrov</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108546⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (1), pp.78-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18M1197345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190206v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838712v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding Mode Control Design Using Canonical Homogeneous Norm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Discretization of Homogeneous Systems Using Euler Method with a State-Dependent Step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Aleksandrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.4058⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697797v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding mode control applied to a square-back Ahmed body</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sliding Mode Control Design Using Canonical Homogeneous Norm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2019.07.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (3), pp.682-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422123v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Finite-Time Robust Stabilization via Nonlinear State Feedback</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sliding mode control applied to a square-back Ahmed body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Chovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Feingesicht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Plumejeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.4292⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81, pp.151-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2019.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830102v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of interval observers and controls for PDEs using finite-element approximations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fixed-Time Output Stabilization and Fixed-Time Estimation of a Chain of Integrators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Lopez-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.016⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (16), pp.4647-4665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759948v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-Time and Fixed-Time Observer Design: Implicit Lyapunov Function Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On Finite-Time Robust Stabilization via Nonlinear State Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.09.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (16), pp.4951-4965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622356v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Time Output Stabilization and Fixed-Time Estimation of a Chain of Integrators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of interval observers and controls for PDEs using finite-element approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kharkovskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Lopez-Ramirez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.4275⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.302 - 310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817585v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Homogeneous Finite-Time Control for Linear Evolution Equation in Hilbert Space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Finite-Time and Fixed-Time Observer Design: Implicit Lyapunov Function Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Lopez-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rosier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2797838⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87, pp.52 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695475v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence acceleration for observers by gain commutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Levant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 91 (9), pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207179.2017.1415465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay estimation via sliding mode for nonlinear time-delay systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Levant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 89, pp.266-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration of finite-time stable homogeneous systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On Homogeneous Finite-Time Control for Linear Evolution Equation in Hilbert Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (9), pp.3143 - 3150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2797838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611961v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization and Discretization of Asymptotically Stable Homogeneous Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Acceleration of finite-time stable homogeneous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yotam Dvir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2699284⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 00, pp.1 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514350v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervisory Acceleration of Convergence for Homogeneous Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Robust output-control for uncertain linear systems: Homogeneous differentiator-based observer approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Mera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (11), pp.1895-1914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1269949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.3643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411088v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust output-control for uncertain linear systems: Homogeneous differentiator-based observer approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Realization and Discretization of Asymptotically Stable Homogeneous Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.3643⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (11), pp.5962 - 5969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2699284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405383v1</w:t>
+                <w:t xml:space="preserve">hal-01514350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SISO model-based control of separated flows: Sliding mode and optimal control approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Supervisory Acceleration of Convergence for Homogeneous Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.3843⟩</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1269949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587824v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on delay robustness for homogeneous systems with negative degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Zimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 79, pp.178-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relay Control Design for Robust Stabilization in a Finite-Time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">SISO model-based control of separated flows: Sliding mode and optimal control approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Feingesicht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2591725⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.3843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347196v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-time stabilization and consensus of nonholonomic systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Homogeneous Time-Varying Systems: Robustness Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-cta.2016.0094⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (12), pp.4075 - 4080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2540806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405104v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note on Minimax Sliding Mode Control Design for Linear Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Delayed Sliding Mode Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olexander Nakonechnyi</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2612058⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.37-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.10.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371091v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted Homogeneity for Time-Delay Systems: Finite-Time and Independent of Delay Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61, pp.210-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2015.2427671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback sensitivity functions analysis of finite-time stabilizing control system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Zimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kremlev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rnc.3693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous Time-Varying Systems: Robustness Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Relay Control Design for Robust Stabilization in a Finite-Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 61 (12), pp.4075 - 4080. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2540806⟩</w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2591725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284741v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed Sliding Mode Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fixed-time stabilization and consensus of nonholonomic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demesure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyu Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.10.055⟩</w:t>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2016.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213703v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Design of Interval Observers with Sampled Measurement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Note on Minimax Sliding Mode Control Design for Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Zhuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olexander Nakonechnyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2612058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353919v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Homogeneous Distributed Parameter Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10918,13779 +10866,13995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear interval observers under delayed measurements and delay-dependent positivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On Design of Interval Observers with Sampled Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312981v1</w:t>
+                <w:t xml:space="preserve">hal-01353919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit Lyapunov-Krasovski Functionals For Stability Analysis and Control Design of Time-Delay Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Linear interval observers under delayed measurements and delay-dependent positivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2422451⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.123-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160061v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Stabilization of MIMO Systems in Finite/Fixed Time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Leader-follower fixed-time consensus for multi–agent systems with unknown nonlinear inherent dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demesure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalyana Chakravarthy Veluvolu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc⟩</w:t>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (14), pp.2165-2170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2014.1301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160052v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-follower fixed-time consensus for multi–agent systems with unknown nonlinear inherent dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Finite-time and fixed-time stabilization: Implicit Lyapunov function approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kalyana Chakravarthy Veluvolu</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (14), pp.2165-2170. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.332 - 340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-cta.2014.1301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.10.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215015v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-time and fixed-time stabilization: Implicit Lyapunov function approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Robust Stabilization of MIMO Systems in Finite/Fixed Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.10.082⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098099v1</w:t>
+                <w:t xml:space="preserve">hal-01160052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-time Attractive Ellipsoid Method: Implicit Lyapunov Function Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Implicit Lyapunov-Krasovski Functionals For Stability Analysis and Control Design of Time-Delay Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2015.1118660⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2422451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227455v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-suboptimal feedback design via linear matrix inequalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Finite-time Attractive Ellipsoid Method: Implicit Lyapunov Function Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Mera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation and Remote Control / Avtomatika i Telemekhanika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0005117915050100⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2015.1118660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215035v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Observer Design for Estimation and Control of Time-Delay Descriptor Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Time-suboptimal feedback design via linear matrix inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2015.01.004⟩</w:t>
+              <w:t xml:space="preserve">Automation and Remote Control / Avtomatika i Telemekhanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76 (5), pp. 847-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0005117915050100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108432v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability notions and Lyapunov functions for sliding mode control systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interval Observer Design for Estimation and Control of Time-Delay Descriptor Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leonid Fridman</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2014.01.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (5), pp.26-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2015.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942319v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On homogeneity and its application in sliding mode control</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stability notions and Lyapunov functions for sliding mode control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2014.01.007⟩</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2014.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942326v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on Finite-time Stability of Time-Delay Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (7), pp.1944-1947. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of ISS, iISS and IOSS properties applying weighted homogeneity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">On homogeneity and its application in sliding mode control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bernuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2013.09.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2014.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877148v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent approximations and variational description of some classes of sliding mode control processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Verification of ISS, iISS and IOSS properties applying weighted homogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Poznyak</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2013.01.011⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (12), pp.1159-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2013.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922390v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output Stabilization of Time-Varying Input Delay Systems Using Interval Observation Technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Consistent approximations and variational description of some classes of sliding mode control processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Azhmyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Poznyak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2013.08.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 351 (4), pp.1964-1981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2013.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847565v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Output Stabilization of Time-Varying Input Delay Systems Using Interval Observation Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (11), pp.3402-3410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2013.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nonlinear feedback design for fixed-time stabilization of Linear Control Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 57 (8), pp.2106-2110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2011.2179869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (118)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (119)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-dimensional Filippov method for infinite-dimensional SMC system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Robust stabilization of nonlinear systems using homogeneous invariant/attractive ellipsoid method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xubin Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2025 - IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2026, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05164719v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On delay robustness of ILF-based hyperexponential control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Finite-dimensional Filippov method for infinite-dimensional SMC system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Artem Kremlev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Rio De Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">CDC 2025 - IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435673v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous SMC Design Using Artificial Neural Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On delay robustness of ILF-based hyperexponential control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xubin Ping</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Kremlev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Workshop on Variable Structure Systems (VSS2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Abu DHABI, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761758v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-dimensional homogeneous boundary control for a 1D reaction-diffusion equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization of the Cart Pendulum using a Homogeneous Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mericel Ayamou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilia Fridman</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime A Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc 17th Int. Workshop on Variable Structure Systems and Sliding Mode Control (VSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Abu Dhab, United Arab Emirates. pp.170 - 175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/vss61690.2024.10753400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695713v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of the Cart Pendulum using a Homogeneous Controller</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite-dimensional homogeneous boundary control for a 1D reaction-diffusion equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mericel Ayamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leonid Fridman</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc 17th Int. Workshop on Variable Structure Systems and Sliding Mode Control (VSS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan (Italie), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895361v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Small-Gain Theorem for Interconnected Finite/Fixed-Time Input-to-State Stable Systems*</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Homogeneous SMC Design Using Artificial Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xubin Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2024 - Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">17th International Workshop on Variable Structure Systems (VSS2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Abu DHABI, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895363v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Homogeneous Unit Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On Small-Gain Theorem for Interconnected Finite/Fixed-Time Input-to-State Stable Systems*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xubin Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2023 - 22nd World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">CDC 2024 - Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059845v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Prescribed-time Cooperative State Estimation of LTI Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xubin Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2023 - 22nd World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Federation of Automatic Control, Jul 2023, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On finite-time observers for linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Zimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Kremlev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2023 - 22nd IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis and stabilization of systems with hyperexponential rates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Generalized Homogeneous Unit Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2023 - 22nd IFAC World Congress</w:t>
+              <w:t xml:space="preserve">IFAC 2023 - 22nd World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176160v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On hyperexponential stabilization of double integrator in continuous and discrete time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Zimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2023 - 22nd IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally Homogeneous Finite-time Stabilization of Quasi-Linear Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability analysis and stabilization of systems with hyperexponential rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mericel Ayamou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolás Espitia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 62nd IEEE Conference on Decision and Control, CDC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Singapore, France</w:t>
+              <w:t xml:space="preserve">IFAC 2023 - 22nd IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139119v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-time control protocol for uniform allocation of second-order agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Zimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xubin Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Finite-Time Sliding-Mode Controller for a Class of Second-Order Non-Linear Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Locally Homogeneous Finite-time Stabilization of Quasi-Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mericel Ayamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2023 - 22nd World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">The 62nd IEEE Conference on Decision and Control, CDC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059833v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Flow Factor Control Strategy in Vanadium Redox Flow Batteries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A New Finite-Time Sliding-Mode Controller for a Class of Second-Order Non-Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Mera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-CPES 2022 - 11th Symposium on Control of Power and Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Virtual, Russia</w:t>
+              <w:t xml:space="preserve">IFAC 2023 - 22nd World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759861v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous Nonovershooting Stabilizers and Safety Filters Rejecting Matched Disturbances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An exact robust hyperexponential differentiator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Krstic</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Proc. 61th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancún, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727266v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous Finite-time Tracking Control on Lie Algebra so(3)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analysis of Flow Factor Control Strategy in Vanadium Redox Flow Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Parsegov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Pugach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gang Zheng</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2022 - European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">IFAC-CPES 2022 - 11th Symposium on Control of Power and Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Virtual, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837838v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exact robust hyperexponential differentiator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Homogeneous Nonovershooting Stabilizers and Safety Filters Rejecting Matched Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jian Wang</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Krstic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 61th IEEE Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Cancún, Mexico</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778039v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent discretization of a homogeneous finite-time control for a double integrator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Homogeneous Finite-time Tracking Control on Lie Algebra so(3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xubin Ping</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">ECC 2022 - European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811973v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interval Observer for Continuous-Time Persidskii Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Consistent discretization of a homogeneous finite-time control for a double integrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xubin Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 61th IEEE Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Cancún, Mexico</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778043v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Generalized Homogeneous Leader-Following Consensus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Interval Observer for Continuous-Time Persidskii Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gang Zheng</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xubin Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Proc. 61th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancún, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811929v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On consistent discretization of a homogeneous 2-SM controller</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On Generalized Homogeneous Leader-Following Consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xubin Ping</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSS2022 - 16th International Workshop on Variable Structure Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924655v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On simple design of a robust finite-time observer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem N Nekhoroshikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor B Furtat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 61th IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Cancún, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Strict Homogeneous Lyapunov Function for Generalized Homogeneous PI Controller</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On consistent discretization of a homogeneous 2-SM controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gang Zheng</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xubin Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 60th Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Austin, United States</w:t>
+              <w:t xml:space="preserve">VSS2022 - 16th International Workshop on Variable Structure Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349701v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Convex Embedding and Control Design for Nonlinear Homogeneous Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On energetically optimal finite-time stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xubin Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283069v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-time stabilization under state constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On Convex Embedding and Control Design for Nonlinear Homogeneous Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Igor B Furtat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 60th IEEE Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Austin, United States</w:t>
+              <w:t xml:space="preserve">European Control Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439142v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On energetically optimal finite-time stabilization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Finite-time stabilization under state constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem N Nekhoroshikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xubin Ping</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor B Furtat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
+              <w:t xml:space="preserve">Proc. 60th IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313472v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upgrading linear to sliding mode feedback algorithm for a digital controller</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On Strict Homogeneous Lyapunov Function for Generalized Homogeneous PI Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDSC 2021 : 60th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 60th Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683397⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03306173v1</w:t>
+                <w:t xml:space="preserve">hal-03349701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On finite-time stability analysis of homogeneous Persidskii systems using LMIs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Upgrading linear to sliding mode feedback algorithm for a digital controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Perozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Artem Kremlev</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Miranda-Villatoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 60th IEEE Conference on Decision and Control (CDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDSC 2021 : 60th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439205v1</w:t>
+                <w:t xml:space="preserve">hal-03306173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On finite-time stability of sub-homogeneous differential inclusions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On finite-time stability analysis of homogeneous Persidskii systems using LMIs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Kremlev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2020 - 21rst IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Proc. 60th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634616v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous Observers for Projected Quadratic Partial Differential Equations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Observer-Based Robust Control of a Continuous Bioreactor with Heterogeneous Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex dos Reis de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Jesu Island, South Korea</w:t>
+              <w:t xml:space="preserve">IFAC 2020 - 21rst IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin / Virtual, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904474v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Discontinuous Control for Homogeneous Systems Approximated by Neural Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Homogeneous Observers for Projected Quadratic Partial Differential Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Zhuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexander Poznyak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Jesu Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614534v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous Observer Design for Linear MIMO Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Adaptive Discontinuous Control for Homogeneous Systems Approximated by Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Artem Kremlev</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Chairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Poznyak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614530v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-Based Robust Control of a Continuous Bioreactor with Heterogeneous Community</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Homogeneous Observer Design for Linear MIMO Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Kremlev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2020 - 21rst IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Berlin / Virtual, Germany</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634501v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Stabilization of Control Affine Systems with Homogeneous Functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On finite-time stability of sub-homogeneous differential inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Braidiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Efimov</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
+              <w:t xml:space="preserve">IFAC 2020 - 21rst IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614528v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Generalized Homogenization of Linear Quadrotor Controller</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Robust Stabilization of Control Affine Systems with Homogeneous Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gang Zheng</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877399v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On finite-time stabilization of a class of nonlinear time-delay systems: Implicit Lyapunov-Razumikhin approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On Generalized Homogenization of Linear Quadrotor Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Igor B Furtat</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Jeju Island / Virtual, South Korea</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942412v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Homogeneous Lyapunov Function Theorem for Evolution Equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On finite-time stabilization of a class of nonlinear time-delay systems: Implicit Lyapunov-Razumikhin approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem N Nekhoroshikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor B Furtat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2020 - International Federation of Automatic Control, 21st World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Berlin / Virtual, Germany</w:t>
+              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Jeju Island / Virtual, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495818v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On fixed-time stability of a class of nonlinear time-varying systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On Homogeneous Lyapunov Function Theorem for Evolution Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">IFAC 2020 - International Federation of Automatic Control, 21st World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin / Virtual, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614533v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On output-based accelerated stabilization of a chain of integrators: Implicit Lyapunov-Krasovskii functional approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On fixed-time stability of a class of nonlinear time-varying systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Braidiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2020 - 21rst IFAC World Congress</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634521v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Consistent Discretisation method for Stable Homogeneous Systems based on Lyapunov Function</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On output-based accelerated stabilization of a chain of integrators: Implicit Lyapunov-Krasovskii functional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem N Nekhoroshikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Furtat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
+              <w:t xml:space="preserve">IFAC 2020 - 21rst IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614526v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent Discretization of Locally Homogeneous Finite-time Stable Control Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Consistent Discretisation method for Stable Homogeneous Systems based on Lyapunov Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonametl Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Markus Reichhartinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069717v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Notions of Output Finite-Time Stability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Robust Control of a Competitive Environment in the Chemostat using Discontinuous Control Laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex dos Reis de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Artem Kremlev</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084981v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On finite-time stability of homogeneous systems with multiplicative bounded function *</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On Condition for Output Finite-Time Stability and Adaptive Finite-Time Control Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2019 - European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nalpes, Italy</w:t>
+              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137648v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Finite-time stability of homogeneous systems with respect to multiplicative disturbances</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quadrotor Control Design under Time and State Constraints: Implicit Lyapunov Function Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2019 - European Control Conference</w:t>
+              <w:t xml:space="preserve">ECC'19 - European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084980v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Neural Network Identification for Homogeneous Dynamical Systems ⋆</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Consistent Discretization of Locally Homogeneous Finite-time Stable Control Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexander Poznyak</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Reichhartinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOLCOS 2019 - 11th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.1616-1621, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278726v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadrotor Control Design under Time and State Constraints: Implicit Lyapunov Function Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On Notions of Output Finite-Time Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gang Zheng</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Kremlev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC'19 - European Control Conference</w:t>
+              <w:t xml:space="preserve">Proc. European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093641v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Control of a Competitive Environment in the Chemostat using Discontinuous Control Laws</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On finite-time stability of homogeneous systems with multiplicative bounded function *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Braidiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">ECC 2019 - European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nalpes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308076v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Condition for Output Finite-Time Stability and Adaptive Finite-Time Control Scheme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Robust Finite-time stability of homogeneous systems with respect to multiplicative disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Braidiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">ECC 2019 - European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371955v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integral Control Design using the Implicit Lyapunov Function Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Differential Neural Network Identification for Homogeneous Dynamical Systems ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Chairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Poznyak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">NOLCOS 2019 - 11th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371919v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On local finite-time stabilization of the Viscous Burgers equation via boundary switched linear feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Espitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2019 - 58thIEEE Conference on Decision and Control,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Adaptive Estimation of Bacterial Growth in the Competitive Chemostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex dos Reis de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECHATRONICS 2019 - 8th International-Federation-of-Automatic-Control (IFAC) Symposium on Mechatronic Systems / 11th International-Federation-of-Automatic-Control (IFAC) Symposium on Nonlinear Control Systems (NOLCOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienne, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some characterizations of boundary time-varying feedbacks for fixed-time stabilization of reaction-diffusion systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Integral Control Design using the Implicit Lyapunov Function Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Mercado-Uribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPDE'19 - 3rd IFAC/IEEE CSS Workshop on Control of Systems Governed by Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Oaxaca, Mexico</w:t>
+              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146572v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Lyapunov Exponents of Homogeneous Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy Zhuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Finite/Fixed-time Stability of Evolution Inclusions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Some characterizations of boundary time-varying feedbacks for fixed-time stabilization of reaction-diffusion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">CPDE'19 - 3rd IFAC/IEEE CSS Workshop on Control of Systems Governed by Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Oaxaca, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278740v2</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent Discretization of Finite-time Stable Homogeneous Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Characterization of Finite/Fixed-time Stability of Evolution Inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSS 2018 - 15th International Workshop on Variable Structure Systems and Sliding Mode Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VSS.2018.8460306⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01794386v1</w:t>
+                <w:t xml:space="preserve">hal-02278740v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Feedback Homogenization and Stabilization of Linear MIMO Systems*</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On State-dependent Discretization of Stable Homogeneous Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Yu Aleksandrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2018 - 17th European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8618657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797150v1</w:t>
+                <w:t xml:space="preserve">hal-01888564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust Sliding Mode Controller for a class of bilinear delayed systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Finite-time and fixed-time stabilization for integrator chain of arbitrary order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSS18 - 15th International Workshop on Variable Structure Systems and Sliding Mode Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Graz, Austria</w:t>
+              <w:t xml:space="preserve">ECC 2018 - 17th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763373v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Implicit Finite-Time and Fixed-Time ISS Lyapunov Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Lopez-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Miami Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Systems with Arbitrary Bounded Input Delay Using Implicit Lyapunov Function Technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On Necessary and Sufficient Conditions for Fixed-Time Stability of Continuous Autonomous Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Lopez-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Artem Kremlev</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 17th European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755078v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Necessary and Sufficient Conditions for Fixed-Time Stability of Continuous Autonomous Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Control of Systems with Arbitrary Bounded Input Delay Using Implicit Lyapunov Function Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Kremlev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 17th European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755079v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On State-dependent Discretization of Stable Homogeneous Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Consistent Discretization of Finite-time Stable Homogeneous Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexander Yu Aleksandrov</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VSS 2018 - 15th International Workshop on Variable Structure Systems and Sliding Mode Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Graz, Austria. pp.360-365, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VSS.2018.8460306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2018.8618657⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01888564v1</w:t>
+                <w:t xml:space="preserve">hal-01794386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-time and fixed-time stabilization for integrator chain of arbitrary order</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Generalized Feedback Homogenization and Stabilization of Linear MIMO Systems*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Zimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2018 - 17th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797154v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On dynamical feedback control design for generalized homogeneous differential inclusions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A robust Sliding Mode Controller for a class of bilinear delayed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonametl Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Miami Beach, United States</w:t>
+              <w:t xml:space="preserve">VSS18 - 15th International Workshop on Variable Structure Systems and Sliding Mode Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872548v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A switching controller for a class of MIMO bilinear time-delay systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On dynamical feedback control design for generalized homogeneous differential inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilia Fridman</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 ICSEE - International Conference on the Science of Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Eliat, Israel</w:t>
+              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919529v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval estimation for second-order delay differential equations with delayed measurements and uncertainties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A switching controller for a class of MIMO bilinear time-delay systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonametl Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Fridman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Fontainebleau (FL), United States</w:t>
+              <w:t xml:space="preserve">2018 ICSEE - International Conference on the Science of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Eliat, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888545v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On continuous boundary time-varying feedbacks for fixed-time stabilization of coupled reaction-diffusion systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interval estimation for second-order delay differential equations with delayed measurements and uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kharkovskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2018, Miami Beach, United States</w:t>
+              <w:t xml:space="preserve">, Dec 2018, Fontainebleau (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892409v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A homogeneity property of a class of discrete-time systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On continuous boundary time-varying feedbacks for fixed-time stabilization of coupled reaction-diffusion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611972v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Boundary Finite-Time Feedback Control for Heat Equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Switched gain differentiator with fixed-time convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Rosier</w:t>
+                <w:t xml:space="preserve">Arie Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Proc. 20th IFAC WC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505482v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding Mode Control Design for Linear Evolution Equations with Uncertain Measurements and Exogenous Perturbations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A homogeneity property of a class of discrete-time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonametl Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olexander Nakonechnyi</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505484v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Based Feedforward Optimal Control applied to a Turbulent Separated Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Feingesicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On design of interval observers for parabolic PDEs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sliding Mode Control Design for Linear Evolution Equations with Uncertain Measurements and Exogenous Perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Zhuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olexander Nakonechnyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 20th IFAC WC 2017</w:t>
+              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508773v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relay Control Design using Attractive Ellipsoids Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On Boundary Finite-Time Feedback Control for Heat Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Fiter</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589813v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switched gain differentiator with fixed-time convergence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On design of interval observers for parabolic PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kharkovskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 20th IFAC WC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508765v1</w:t>
+                <w:t xml:space="preserve">hal-01508773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding Mode Control for Turbulent Flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Relay Control Design using Attractive Ellipsoids Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.8</w:t>
+              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546423v1</w:t>
+                <w:t xml:space="preserve">hal-01589813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratic-like Stability of Nonlinear Homogeneous Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sliding Mode Control for Turbulent Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Feingesicht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Mebourne, Australia</w:t>
+              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525252v2</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Hyper Exponential Stabilization of Linear State-Delay Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quadratic-like Stability of Nonlinear Homogeneous Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Decision and Control 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Mebourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587780v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525252v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Tolerant Control for Physically Linked Two 2WD Mobile Robots with Actuator Faults</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On Hyper Exponential Stabilization of Linear State-Delay Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gang Zheng</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conference on Decision and Control 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660111v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Time Output Stabilization of a Chain of Integrators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fault-Tolerant Control for Physically Linked Two 2WD Mobile Robots with Actuator Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajie Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cocquempot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maan El Badaoui Ei Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 55th IEEE Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371278v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Finite-Time Stabilization of Evolution Equations: A Homogeneous Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Frequency Domain Analysis of Control System Based on Implicit Lyapunov Function*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rosier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Kremlev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">European Control Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jun 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371089v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally Stable Implicit Euler Time-Discretization of a Nonlinear Single-Input Sliding-Mode Control System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fixed-Time Output Stabilization of a Chain of Integrators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Lopez-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Conference on Decision and Control 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. 55th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7403069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01212601v1</w:t>
+                <w:t xml:space="preserve">hal-01371278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-Time and Fixed-Time Observers Design via Implicit Lyapunov Function</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On Finite-Time Stabilization of Evolution Equations: A Homogeneous Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298162v1</w:t>
+                <w:t xml:space="preserve">hal-01371089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Domain Analysis of Control System Based on Implicit Lyapunov Function*</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Globally Stable Implicit Euler Time-Discretization of a Nonlinear Single-Input Sliding-Mode Control System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Artem Kremlev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">54th Conference on Decision and Control 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.5426-5431, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2015.7403069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298160v1</w:t>
+                <w:t xml:space="preserve">hal-01212601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bilinear input-output model with state-dependent delay for separated flow control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Finite-Time and Fixed-Time Observers Design via Implicit Lyapunov Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Lopez-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298166v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discretization of Asymptotically Stable Homogeneous Systems by Explicit and Implicit Euler Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Levant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 55th IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of Homogeneous Systems with Respect to Time-Varying Perturbations *</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A bilinear input-output model with state-dependent delay for separated flow control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Feingesicht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Raibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerherve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference (ECC16)</w:t>
+              <w:t xml:space="preserve">European Control Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295721v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Design of Sampled-Data Interval Observers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Robustness of Homogeneous Systems with Respect to Time-Varying Perturbations *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference (ECC16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2016, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295752v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval observers for PDEs: approximation approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On Design of Sampled-Data Interval Observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 10th IFAC Symposium on Nonlinear Control Systems (NOLCOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Monterey, United States</w:t>
+              <w:t xml:space="preserve">European Control Conference (ECC16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371283v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Acceleration of a Class of Asymptotically Stable Homogeneous Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Interval observers for PDEs: approximation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kharkovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 55th IEEE Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">Proc. 10th IFAC Symposium on Nonlinear Control Systems (NOLCOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371274v1</w:t>
+                <w:t xml:space="preserve">hal-01371283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay estimation for nonlinear time-delay systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On Acceleration of a Class of Asymptotically Stable Homogeneous Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arie Levant</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Variable Structure Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Mar 2016, Nanjing, China</w:t>
+              <w:t xml:space="preserve">Proc. 55th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410851v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and Robustness of Homogeneous Differential Inclusions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Delay estimation for nonlinear time-delay systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie Levant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 55th IEEE Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Variable Structure Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Mar 2016, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371280v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-delay Robustness Analysis for Systems with Negative Degree of Homogeneity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Stability and Robustness of Homogeneous Differential Inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 10th IFAC Symposium on Nonlinear Control Systems (NOLCOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Monterey, United States</w:t>
+              <w:t xml:space="preserve">Proc. 55th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371370v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Finite-time Stabilization via Relay Feedback Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Time-delay Robustness Analysis for Systems with Negative Degree of Homogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Decision and Control 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2015, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Proc. 10th IFAC Symposium on Nonlinear Control Systems (NOLCOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212598v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Homogeneous Evolution Equation in a Banach Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-time Attractive Ellipsoid Method Using Implicit Lyapunov Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Mera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2015, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Finite-time Stabilization and Observation of a Planar System Revisited</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On Finite-time Stabilization via Relay Feedback Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sarah Spurgeon</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th conference on Decision and Control 2015</w:t>
+              <w:t xml:space="preserve">Conference on Decision and Control 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2015, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212582v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay-Dependent Positivity: Application to Interval Observers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Robust Finite-time Stabilization and Observation of a Planar System Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshal Oza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Spurgeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. ECC'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Linz, Austria</w:t>
+              <w:t xml:space="preserve">54th conference on Decision and Control 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2015, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140336v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output-based Sliding Mode Control Design for Linear Plants with Multiplicative Disturbances: the minimax approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy Zhuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of Chain of Integrators with Arbitrary Order in Finite-time</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Delay-Dependent Positivity: Application to Interval Observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Efimov</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th conference on Decision and Control 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2015, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Proc. ECC'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212600v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Note on Continuous Delayed Sliding Mode Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Stabilization of Chain of Integrators with Arbitrary Order in Finite-time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Zimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. ECC'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Linz, Austria</w:t>
+              <w:t xml:space="preserve">54th conference on Decision and Control 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2015, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140334v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous Differentiator Design using Implicit Lyapunov Function Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Note on Continuous Delayed Sliding Mode Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, IFAC, Jun 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Proc. ECC'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003992v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding Mode Control Design for MIMO Systems: Implicit Lyapunov Function Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interval estimation for systems with time delays and algebraic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, IFAC, Jun 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Proc. European Control Conference (ECC) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003984v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based field automata for modeling of sliding mode systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Suboptimal LMI-based Solution of Minimum Time Control Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE Workshop on Variable Structure Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088569v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Output-based Sliding Mode Control Design Using Minimax Observer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Homogeneous Differentiator Design using Implicit Lyapunov Function Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Variable Structure Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, IFAC, Jun 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071233v2</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suboptimal LMI-based Solution of Minimum Time Control Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sliding Mode Control Design for MIMO Systems: Implicit Lyapunov Function Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, IFAC, Jun 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977875v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval estimation for systems with time delays and algebraic constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Graph-based field automata for modeling of sliding mode systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Kryachkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. European Control Conference (ECC) 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IEEE Workshop on Variable Structure Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nantes, France. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VSS.2014.6881110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986034v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Homogeneous Quasi-Continuous Second Order Sliding Mode Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On Output-based Sliding Mode Control Design Using Minimax Observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Zhuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isaac Chairez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Congreso Latinoamericano de Control Automático</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">International Workshop on Variable Structure Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090716v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071233v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Lyapunov Functions for Nonasymptotic Stability Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A New Homogeneous Quasi-Continuous Second Order Sliding Mode Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Chairez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">XVI Congreso Latinoamericano de Control Automático</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977869v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On relay control for discrete time systems using linear matrix inequalities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Discontinuous Lyapunov Functions for Nonasymptotic Stability Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232066v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Analysis for Nonlinear Time-Delay Systems Applying Homogeneity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On relay control for discrete time systems using linear matrix inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinath Govindaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurentiu Hetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Floquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CDC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, LA, United States</w:t>
+              <w:t xml:space="preserve">2014 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066296v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit Lyapunov-Krasovski Functionals for Time Delay Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stability Analysis for Nonlinear Time-Delay Systems Applying Homogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2014, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">IEEE CDC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, LA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071227v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of finite-time stability property for sliding modes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Implicit Lyapunov-Krasovski Functionals for Time Delay Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint SSSC, TDS, FDA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2014, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745673v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Output Stabilization of Time-Varying Input Delay Systems using Attractive Ellipsoid Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Robustness of finite-time stability property for sliding modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2013, Florence, Italy. pp.934-939</w:t>
+              <w:t xml:space="preserve">Joint SSSC, TDS, FDA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920047v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-time consensus algorithm for multi-agent systems with integrator dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Robust Output Stabilization of Time-Varying Input Delay Systems using Attractive Ellipsoid Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pavel Shcherbakov</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Poznyak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2013, Florence, Italy. pp.934-939</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920078v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On ISS and iISS properties of homogeneous systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fixed-time consensus algorithm for multi-agent systems with integrator dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Parsegov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Shcherbakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IFAC Workshop on Distributed Estimation and Control in Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Sep 2013, Koblenz, Germany. pp.110-115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130925-2-DE-4044.00055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801817v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-time Stabilization Using Implicit Lyapunov Function Technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On ISS and iISS properties of homogeneous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Nolcos 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Control Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844386v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Observer Approach to Output Stabilization of Time-Varying Input Delay System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Finite-time Stabilization Using Implicit Lyapunov Function Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">IFAC Nolcos 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801821v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On an extension of homogeneity notion for differential inclusions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Interval Observer Approach to Output Stabilization of Time-Varying Input Delay System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On an extension of homogeneity notion for differential inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bernuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Control Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24700,551 +24864,551 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Homogeneity in Systems and Control Volume II</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Generalized Homogeneity in Systems and Control Volume I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer Nature Switzerland, pp.XVI, 379, 2025, Communications and Control Engineering, 978-3-031-77495-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-77496-6⟩</w:t>
+              <w:t xml:space="preserve">Springer Nature Switzerland, pp.XX, 694, 2025, Communications and Control Engineering, 978-3-031-76245-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-76246-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447385v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Homogeneity in Systems and Control Volume I</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Generalized Homogeneity in Systems and Control Volume II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer Nature Switzerland, pp.XX, 694, 2025, Communications and Control Engineering, 978-3-031-76245-1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-76246-8⟩</w:t>
+              <w:t xml:space="preserve">Springer Nature Switzerland, pp.XVI, 379, 2025, Communications and Control Engineering, 978-3-031-77495-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77496-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447381v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-time stability tools for control and estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Know Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9 (2-3), pp.212, 2021, Foundations and Trends® in Systems and Control, 978-1-68083-927-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1561/2600000026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Homogeneity in Systems and Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Road Map for Sliding Mode Control Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Utkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Poznyak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-41709-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-38449-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02426338v1</w:t>
+                <w:t xml:space="preserve">hal-03105599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road Map for Sliding Mode Control Design</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Generalized Homogeneity in Systems and Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-38449-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-41709-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03105599v1</w:t>
+                <w:t xml:space="preserve">hal-02426338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attractive Ellipsoids in Robust Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Poznyak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Azhmyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 2014, 978-3-319-09209-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09210-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25254,423 +25418,423 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov-based Consistent Discretization of Quasi-Continuous High Order Sliding Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonametl Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sliding-Mode Control and Variable-Structure Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 490, Springer International Publishing, pp.205-228, 2023, Studies in Systems, Decision and Control, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-37089-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Control Systems: Nonlinear Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Perspectives and Applications of Modern Control Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.287-316, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62464-8_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimax observer for sliding mode control design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy Zhuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Trends in Sliding Mode Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-1-78561-076-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/PBCE102E_ch2.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneity of differential inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bernuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Trends in Sliding Mode Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25680,218 +25844,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upgrade of PID controller using Generalized Homogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2004684. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding Mode Control of flow detachment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Feingesicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR 1755440. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25901,952 +26065,952 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Control vs Sliding Mode Control under Gaussian Measurement Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Poznyak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Proportional Feedback vs Sliding Mode Control: Regulation of scalar system under noisy measurements and additive disturbances with/without constraints on response time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482146v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482146v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Homogeneous Artificial Neural Network and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313941v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneous Observer Design for Finite-dimensional projections of Homogeneous PDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy Zhuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Homogeneous Approximations, Stability and Robustness of Infinite Dimensional Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366756v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Galerkin Method for Homogeneous Infinite-Dimensional Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Consistent Discretization of Finite-time Stable Homogeneous Differential Inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous discrete-time approximation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On Expansion of Regularity of Nonlinear Evolution Equations by Means of Dilation Symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990132v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093984v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Practical Fixed-Time Convergence for Differential Riccati Equations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On global existence of strong and classical solutions of Navier-Stokes equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390409v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096215v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On global existence of strong and classical solutions of Navier-Stokes equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Homogeneous discrete-time approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonametl Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096215v3</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Expansion of Regularity of Nonlinear Evolution Equations by Means of Dilation Symmetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On Practical Fixed-Time Convergence for Differential Riccati Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Zhuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093984v2</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proofs for &amp;quot;Discretization of Homogeneous Systems Using Euler Method with a State-Dependent Step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Aleksandrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Optimal Control Problems for Generalized Homogeneous Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26856,196 +27020,196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneous Systems Stabilization Based on Convex Embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Zimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal differentiation by means of algebraic techniques and sliding mode techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan de Jesus Salgado Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27055,105 +27219,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Geometric Homogeneity for Control and Estimation in Finite Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Polyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic Control Engineering. Université de Lille, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04426543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId493"/>
+      <w:footerReference w:type="default" r:id="rId495"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27300,51 +27464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mericel Ayamou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espitia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2026.112910" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05502582v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Galkina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Zimenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Orlov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354297v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiru Guo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70263" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Luna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Chairez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2026.3677895" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05604823v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xubin Ping" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Krstic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1569617" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447374v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Duan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2025.3532779" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175685v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Espitia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnaf033" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101363" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112357" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04757031v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111967" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04613985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Kremlev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04739528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447276v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor R&#237;os" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.112036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04663468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3435954" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boutat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3384844" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390600v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2023.3290429" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04217784v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3387008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04761666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3490989" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615944v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111548" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04756997v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3473619" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7212" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3300273" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04522321v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111723" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04274297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1497596" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534678v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rasool Mojallizadeh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevarajan Subischa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105546" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04037564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111108" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111118" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03495889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex dos Reis de Souza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cinquemani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5945" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03544744v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3237482" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3270520" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03993740v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3246773" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03993724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6612" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868972v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3276893" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03624528v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6147" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03657604v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Nekhoroshikh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Furtat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03612804v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Perozzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Miranda-Villatoro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105107" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839006v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643398v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem N Nekhoroshikh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2022.3168487" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03815398v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Braidiz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6330" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03582071v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02877410v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5112" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mercado-Uribe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Alberto Moreno P&#233;rez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5474" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131583v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2021.104893" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03253670v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cruz-Ortiz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ballesteros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2021.3078392" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03382805v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5771" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541282v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109615" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921426v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104854" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02523011v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5121" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141177v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Poznyak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109600" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02336599v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2953091" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921837v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lopez-Ramirez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104775" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373078v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonametl Sanchez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4822" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02972714v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5308" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872533v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1506889" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03083467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Zhuk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orest V Iftime" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Epperlein" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104830" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909395v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.107030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02283008v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kharkovskaia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108595" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02979811v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109427" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02934333v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2020.1823017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02285126v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2940548" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02462162v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2020.01.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02977692v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tapia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100988" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02903389v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109275" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02614543v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2969718" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01996519v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Moreno" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4497" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947365v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai-Hui Du" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Quan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1462534" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418531v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.11.051" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962662v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.02.013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02142027v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2019.05.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01838712v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1197345" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02190206v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aleksandrov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108546" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01697797v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4058" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422123v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Chovet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feingesicht" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Plumejeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.07.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01830102v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4292" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01759948v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.016" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622356v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.09.007" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817585v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4275" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01695475v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2797838" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651747v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Levant" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1415465" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649546v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.11.033" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01611961v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotam Dvir" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514350v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2699284" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411088v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1269949" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405383v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector R&#237;os" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3643" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587824v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3843" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419131v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.01.036" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347196v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2591725" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405104v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyu Zuo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2016.0094" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371091v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olexander Nakonechnyi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2612058" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145321v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2427671" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405766v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zimenko" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kremlev" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3693" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01284741v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2540806" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213703v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.10.055" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353919v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01318134v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2525925" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312981v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.05.022" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160061v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2422451" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160052v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215015v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyana Chakravarthy Veluvolu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.1301" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098099v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.10.082" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227455v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2015.1118660" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215035v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0005117915050100" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108432v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2015.01.004" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942319v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2014.01.002" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942326v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernuau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2014.01.007" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986004v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.05.010" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877148v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2013.09.004" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922390v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Azhmyakov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2013.01.011" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847565v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.08.012" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757561v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2179869" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164719v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05435673v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04761758v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695713v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04895361v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Ortega" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A Moreno" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vss61690.2024.10753400" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04895363v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059845v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059864v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04176154v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04176160v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04176126v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04139119v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04390264v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059833v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03759861v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Parsegov" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Pugach" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03727266v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03837838v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778039v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811973v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778043v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811929v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03924655v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778054v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor B Furtat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03349701v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03283069v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03439142v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03313472v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03306173v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683397" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03439205v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02634616v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904474v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02614534v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02614530v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02634501v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02614528v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02877399v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02942412v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495818v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02614533v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02634521v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02614526v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02069717v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichhartinger" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795633" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02084981v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02137648v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02084980v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278726v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02093641v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308076v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02371955v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02371919v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02343238v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02416265v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.789" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02146572v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02285137v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278740v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01794386v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSS.2018.8460306" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01797150v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763373v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01888526v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01755078v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01755079v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01888564v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yu Aleksandrov" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618657" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01797154v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872548v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01919529v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01888545v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01892409v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01611972v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505482v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505484v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01546424v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01508773v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589813v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiter" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01508765v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01546423v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525252v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587780v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660111v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Ma" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui Ei Najjar" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371278v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371089v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212601v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403069" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01298162v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01298160v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01298166v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Raibaudo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherve" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371275v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01295721v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01295752v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371283v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kharkovskaya" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371274v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410851v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371280v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371370v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212598v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160068v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fridman" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212602v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212582v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Orlov" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshal Oza" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Spurgeon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140336v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160062v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212600v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140334v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003992v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003984v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088569v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kryachkov" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSS.2014.6881110" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071233v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977875v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986034v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090716v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977869v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232066v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinath Govindaswamy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066296v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071227v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745673v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920047v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920078v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Parsegov" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Shcherbakov" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130925-2-DE-4044.00055" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801817v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844386v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801821v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801818v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447385v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77496-6" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447381v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76246-8" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03439352v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nowpublishers.com/article/Details/SYS-026" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2600000026" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02426338v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030384487" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38449-4" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03105599v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Utkin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41709-3" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088632v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09210-2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390949v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37089-2_9" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691572v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-62464-8_12" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62464-8_12" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405115v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCE102E_ch2.2" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405148v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119522v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761746v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584598v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482146v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04313941v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03212158v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366756v2" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02926265v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02514847v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990132v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02390409v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096215v3" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02093984v2" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02164050v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705345v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04037561v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413612v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan de Jesus Salgado Ramos" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04426543v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443791v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mericel Ayamou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espitia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2026.112910" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602807v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Orlov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05502582v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Galkina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Zimenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Luna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Chairez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2026.3677895" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiru Guo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70263" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05604823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xubin Ping" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175685v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Espitia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnaf033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Krstic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1569617" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Duan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2025.3532779" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447223v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112357" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027846v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101363" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04757031v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111967" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04217784v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3387008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04761666v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3490989" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615944v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111548" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boutat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3384844" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2023.3290429" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04613985v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Kremlev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04739528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor R&#237;os" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.112036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04663468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3435954" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04756997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3473619" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390695v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.7212" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3300273" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04522321v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111723" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111118" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534678v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rasool Mojallizadeh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevarajan Subischa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105546" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04037564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111108" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04274297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1497596" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03495889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex dos Reis de Souza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cinquemani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5945" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03544744v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3237482" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072004v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3270520" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03993740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3246773" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868972v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3276893" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03993724v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6612" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03643398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem N Nekhoroshikh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Furtat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tac.2022.3168487" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839006v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03624528v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6147" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03657604v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Nekhoroshikh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03612804v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Perozzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Miranda-Villatoro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105107" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03815398v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Braidiz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6330" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03582071v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541282v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109615" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02877410v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5112" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131618v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mercado-Uribe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Alberto Moreno P&#233;rez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5474" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131583v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2021.104893" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03253670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cruz-Ortiz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ballesteros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2021.3078392" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03382805v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5771" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921426v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104854" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02523011v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5121" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141177v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Poznyak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109600" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02283008v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kharkovskaia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108595" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909395v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.107030" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02336599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2953091" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921837v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lopez-Ramirez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104775" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02373078v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonametl Sanchez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4822" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02972714v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5308" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872533v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1506889" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03083467v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Zhuk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orest V Iftime" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Epperlein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104830" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02979811v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109427" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02934333v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2020.1823017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02462162v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2020.01.010" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02285126v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2940548" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02977692v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tapia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100988" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02903389v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109275" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02614543v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2969718" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962662v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.02.013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418531v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.11.051" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02142027v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2019.05.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01996519v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Moreno" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4497" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947365v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai-Hui Du" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Quan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2018.1462534" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01838712v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1197345" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02190206v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aleksandrov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108546" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01697797v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4058" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422123v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Chovet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feingesicht" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Plumejeau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.07.010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817585v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4275" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01830102v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4292" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01759948v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.03.016" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622356v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.09.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651747v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Levant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1415465" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649546v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.11.033" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01695475v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2797838" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01611961v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotam Dvir" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405383v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector R&#237;os" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3643" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514350v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2699284" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411088v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1269949" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419131v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.01.036" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587824v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3843" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01284741v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2540806" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213703v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.10.055" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01145321v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2427671" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405766v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zimenko" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kremlev" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3693" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347196v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2591725" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405104v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyu Zuo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2016.0094" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371091v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olexander Nakonechnyi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2612058" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01318134v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2525925" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353919v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312981v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.05.022" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215015v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyana Chakravarthy Veluvolu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2014.1301" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098099v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.10.082" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160052v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160061v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2422451" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227455v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2015.1118660" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215035v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0005117915050100" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108432v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2015.01.004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942319v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2014.01.002" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986004v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.05.010" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942326v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernuau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2014.01.007" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877148v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2013.09.004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922390v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Azhmyakov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2013.01.011" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847565v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.08.012" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757561v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2179869" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613075v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164719v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05435673v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04895361v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Ortega" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A Moreno" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vss61690.2024.10753400" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695713v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04761758v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04895363v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059864v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04176154v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059845v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04176126v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04176160v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04390264v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04139119v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059833v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778039v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03759861v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Parsegov" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Pugach" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03727266v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03837838v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811973v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778043v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811929v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778054v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor B Furtat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03924655v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03313472v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03283069v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03439142v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03349701v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03306173v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683397" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03439205v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02634501v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904474v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02614534v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02614530v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02634616v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02614528v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02877399v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02942412v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02495818v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02614533v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02634521v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02614526v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308076v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02371955v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02093641v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02069717v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichhartinger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795633" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02084981v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02137648v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02084980v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278726v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02343238v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02416265v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.789" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02371919v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02285137v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02146572v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02278740v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01888564v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yu Aleksandrov" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618657" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01797154v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01888526v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01755079v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01755078v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01794386v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSS.2018.8460306" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01797150v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01763373v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872548v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01919529v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01888545v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01892409v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01508765v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01611972v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01546424v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505484v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505482v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01508773v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589813v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiter" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01546423v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01525252v2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587780v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660111v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Ma" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui Ei Najjar" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01298160v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371278v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371089v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212601v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403069" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01298162v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371275v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01298166v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Raibaudo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherve" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01295721v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01295752v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371283v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kharkovskaya" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371274v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01410851v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371280v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01371370v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160068v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fridman" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212602v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212598v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212582v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Orlov" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshal Oza" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Spurgeon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160062v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140336v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212600v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140334v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986034v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977875v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003992v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003984v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088569v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kryachkov" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VSS.2014.6881110" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071233v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090716v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977869v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232066v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinath Govindaswamy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Floquet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066296v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071227v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745673v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920047v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920078v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Parsegov" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Shcherbakov" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130925-2-DE-4044.00055" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801817v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844386v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801821v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801818v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447381v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76246-8" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447385v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77496-6" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03439352v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nowpublishers.com/article/Details/SYS-026" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2600000026" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03105599v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Utkin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41709-3" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02426338v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030384487" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38449-4" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088632v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09210-2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390949v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37089-2_9" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691572v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-62464-8_12" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62464-8_12" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405115v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCE102E_ch2.2" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405148v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119522v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761746v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584598v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482146v2" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04313941v2" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03212158v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366756v2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02926265v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02514847v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02093984v2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096215v3" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990132v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02390409v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02164050v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01705345v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04037561v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413612v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan de Jesus Salgado Ramos" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04426543v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>