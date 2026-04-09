--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andria Andriuzzi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andria-andriuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6743-512X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andria Andriuzzi est maître de conférences à l’Université Jean Monnet et membre du laboratoire Coactis. Ses recherches portent sur l’impact des technologies émergentes sur le langage utilisé par les marques et les consommateurs dans leurs échanges sur les interfaces digitales. Andria a exercé des fonctions managériales dans les secteurs des industries créatives et de l’enseignement supérieur. Diplômé du CELSA et du master recherche IAE Paris / HEC, il a soutenu sa thèse à l’Université Paris 1 Panthéon-Sorbonne. Ses travaux ont été présentés lors de conférences internationales comme celles de l’ACR et de l’AMS et publiés dans des revues comme Psychology & Marketing, Recherche et Applications en Marketing et dans des chapitres d’ouvrages.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small influencers should inform, brands can persuade: when rational content works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arrivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marketing Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42 (1-2), pp.91-118. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0267257X.2025.2579742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embarrassed to observe: The effects of directive language in brand conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (11), pp.2922-2938. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mar.70018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques différentes, pratiques innovantes : que dit le marketing des PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1113016ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conversation de marque : pratiques linguistiques sur les médias sociaux selon la théorie du face-work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et applications en Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370120962610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brand conversation: Linguistic practices on social media in the light of face-work theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570720974511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When consumers do or do not engage with brands after observing commanding communication on social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACR Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Consumer Research, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who should say what? Interaction effect of content type and source for digital brand-related content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arrivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Computing and Social Media, International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCI International, 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begging for liking: Should brands use call to actions to draw engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Brand Conversations on Social Media Prompt Jealousy in Brand Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Dimofte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques conversationnelles des marques : proposition d’une typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème congrès international de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation avec une marque : perception des modalités d'expression des marques sur les médias sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème congrès international de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When consumers do or do not engage with brands after observing commanding communication on social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACR Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Association for Consumer Research, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overly attached? When brand flattery generates jealousy in social media: An abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Dimofte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Celebrating the Past and Future of Marketing and Discovery with Social Impact, Springer International Publishing, pp.441-442, 2022, Developments in Marketing Science: Proceedings of the Academy of Marketing Science, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-95346-1_145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How brand conversations on social media prompt jealousy in brand relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Dimofte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACR Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, Association for Consumer Research, pp.190-191, 2020, Advances in Consumer Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social media conversations: When consumers do not react positively to brands’ kindness to others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Computing and Social Media. International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11579, Springer International Publishing, pp.268-278, 2019, Communication and Social Communities, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21905-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les interactions avec ses consommateurs sur les médias sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performez en marketing digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.322-344, 2021, Performez !, 978-2-311-62356-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook Twitter for Research, 2015 / 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Mata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Panisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibele Fausto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMLYON Press, 2016, 978-1523263394. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.44882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId47"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andria Andriuzzi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andria-andriuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6743-512X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andria Andriuzzi est maître de conférences à l’Université Jean Monnet et membre du laboratoire Coactis. Ses recherches portent sur l’impact des technologies émergentes sur le langage utilisé par les marques et les consommateurs dans leurs échanges sur les interfaces digitales. Andria a exercé des fonctions managériales dans les secteurs des industries créatives et de l’enseignement supérieur. Diplômé du CELSA et du master recherche IAE Paris / HEC, il a soutenu sa thèse à l’Université Paris 1 Panthéon-Sorbonne. Ses travaux ont été présentés lors de conférences internationales comme celles de l’ACR et de l’AMS et publiés dans des revues comme Psychology & Marketing, Recherche et Applications en Marketing et dans des chapitres d’ouvrages.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small influencers should inform, brands can persuade: when rational content works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arrivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marketing Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42 (1-2), pp.91-118. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0267257X.2025.2579742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embarrassed to observe: The effects of directive language in brand conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (11), pp.2922-2938. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mar.70018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques différentes, pratiques innovantes : que dit le marketing des PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1113016ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brand conversation: Linguistic practices on social media in the light of face-work theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570720974511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conversation de marque : pratiques linguistiques sur les médias sociaux selon la théorie du face-work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et applications en Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370120962610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When consumers do or do not engage with brands after observing commanding communication on social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACR Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Consumer Research, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who should say what? Interaction effect of content type and source for digital brand-related content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arrivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Computing and Social Media, International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCI International, 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begging for liking: Should brands use call to actions to draw engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Brand Conversations on Social Media Prompt Jealousy in Brand Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Dimofte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques conversationnelles des marques : proposition d’une typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème congrès international de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation avec une marque : perception des modalités d'expression des marques sur les médias sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème congrès international de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When consumers do or do not engage with brands after observing commanding communication on social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACR Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Association for Consumer Research, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overly attached? When brand flattery generates jealousy in social media: An abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Dimofte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Celebrating the Past and Future of Marketing and Discovery with Social Impact, Springer International Publishing, pp.441-442, 2022, Developments in Marketing Science: Proceedings of the Academy of Marketing Science, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-95346-1_145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How brand conversations on social media prompt jealousy in brand relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Dimofte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACR Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, Association for Consumer Research, pp.190-191, 2020, Advances in Consumer Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social media conversations: When consumers do not react positively to brands’ kindness to others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Computing and Social Media. International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11579, Springer International Publishing, pp.268-278, 2019, Communication and Social Communities, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21905-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les interactions avec ses consommateurs sur les médias sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performez en marketing digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.322-344, 2021, Performez !, 978-2-311-62356-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook Twitter for Research, 2015 / 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Mata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Panisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibele Fausto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMLYON Press, 2016, 978-1523263394. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.44882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId47"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD1B54DC"/>
+    <w:nsid w:val="D3138273"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andria-andriuzzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6743-512X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486123v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Andriuzzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Arriv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2025.2579742" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212787v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.70018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659538v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113016ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021314v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120962610" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570720974511" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906372v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253315v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977457v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Dimofte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768234v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95346-1_145" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21905-5_21" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768175v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311623567-performez-en-marketing-digital" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257444v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levallois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Mata" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Panisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibele Fausto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.44882" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andria-andriuzzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6743-512X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486123v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Andriuzzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Arriv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2025.2579742" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212787v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.70018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659538v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113016ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049134v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570720974511" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120962610" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906372v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253315v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977457v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Dimofte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768234v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95346-1_145" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21905-5_21" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768175v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311623567-performez-en-marketing-digital" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257444v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levallois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Mata" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Panisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibele Fausto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.44882" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>