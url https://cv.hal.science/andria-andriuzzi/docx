--- v1 (2026-04-09)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andria Andriuzzi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andria-andriuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6743-512X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andria Andriuzzi est maître de conférences à l’Université Jean Monnet et membre du laboratoire Coactis. Ses recherches portent sur l’impact des technologies émergentes sur le langage utilisé par les marques et les consommateurs dans leurs échanges sur les interfaces digitales. Andria a exercé des fonctions managériales dans les secteurs des industries créatives et de l’enseignement supérieur. Diplômé du CELSA et du master recherche IAE Paris / HEC, il a soutenu sa thèse à l’Université Paris 1 Panthéon-Sorbonne. Ses travaux ont été présentés lors de conférences internationales comme celles de l’ACR et de l’AMS et publiés dans des revues comme Psychology & Marketing, Recherche et Applications en Marketing et dans des chapitres d’ouvrages.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small influencers should inform, brands can persuade: when rational content works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arrivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marketing Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42 (1-2), pp.91-118. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0267257X.2025.2579742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embarrassed to observe: The effects of directive language in brand conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (11), pp.2922-2938. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mar.70018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques différentes, pratiques innovantes : que dit le marketing des PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1113016ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brand conversation: Linguistic practices on social media in the light of face-work theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570720974511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conversation de marque : pratiques linguistiques sur les médias sociaux selon la théorie du face-work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et applications en Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370120962610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When consumers do or do not engage with brands after observing commanding communication on social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACR Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Consumer Research, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who should say what? Interaction effect of content type and source for digital brand-related content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arrivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Computing and Social Media, International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCI International, 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begging for liking: Should brands use call to actions to draw engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Brand Conversations on Social Media Prompt Jealousy in Brand Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Dimofte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques conversationnelles des marques : proposition d’une typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème congrès international de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation avec une marque : perception des modalités d'expression des marques sur les médias sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème congrès international de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When consumers do or do not engage with brands after observing commanding communication on social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACR Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Association for Consumer Research, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overly attached? When brand flattery generates jealousy in social media: An abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Dimofte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Celebrating the Past and Future of Marketing and Discovery with Social Impact, Springer International Publishing, pp.441-442, 2022, Developments in Marketing Science: Proceedings of the Academy of Marketing Science, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-95346-1_145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How brand conversations on social media prompt jealousy in brand relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Dimofte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACR Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, Association for Consumer Research, pp.190-191, 2020, Advances in Consumer Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social media conversations: When consumers do not react positively to brands’ kindness to others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Computing and Social Media. International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11579, Springer International Publishing, pp.268-278, 2019, Communication and Social Communities, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21905-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les interactions avec ses consommateurs sur les médias sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performez en marketing digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.322-344, 2021, Performez !, 978-2-311-62356-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook Twitter for Research, 2015 / 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Mata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Panisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibele Fausto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMLYON Press, 2016, 978-1523263394. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.44882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId47"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andria Andriuzzi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andria-andriuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6743-512X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andria Andriuzzi est maître de conférences à l’Université Jean Monnet et membre du laboratoire Coactis. Ses recherches portent sur l’impact des technologies émergentes sur le langage utilisé par les marques et les consommateurs dans leurs échanges sur les interfaces digitales. Andria a exercé des fonctions managériales dans les secteurs des industries créatives et de l’enseignement supérieur. Diplômé du CELSA et du master recherche IAE Paris / HEC, il a soutenu sa thèse à l’Université Paris 1 Panthéon-Sorbonne. Ses travaux ont été présentés lors de conférences internationales comme celles de l’ACR et de l’AMS et publiés dans des revues comme Psychology & Marketing, Recherche et Applications en Marketing et dans des chapitres d’ouvrages.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small influencers should inform, brands can persuade: when rational content works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arrivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marketing Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42 (1-2), pp.91-118. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0267257X.2025.2579742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embarrassed to observe: The effects of directive language in brand conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (11), pp.2922-2938. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mar.70018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques différentes, pratiques innovantes : que dit le marketing des PME ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.7-12. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1113016ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conversation de marque : pratiques linguistiques sur les médias sociaux selon la théorie du face-work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et applications en Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370120962610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brand conversation: Linguistic practices on social media in the light of face-work theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570720974511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When consumers do or do not engage with brands after observing commanding communication on social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACR Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Consumer Research, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who should say what? Interaction effect of content type and source for digital brand-related content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arrivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Computing and Social Media, International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCI International, 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begging for liking: Should brands use call to actions to draw engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Brand Conversations on Social Media Prompt Jealousy in Brand Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Dimofte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques conversationnelles des marques : proposition d’une typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème congrès international de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation avec une marque : perception des modalités d'expression des marques sur les médias sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème congrès international de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When consumers do or do not engage with brands after observing commanding communication on social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACR Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Association for Consumer Research, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overly attached? When brand flattery generates jealousy in social media: An abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Dimofte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Celebrating the Past and Future of Marketing and Discovery with Social Impact, Springer International Publishing, pp.441-442, 2022, Developments in Marketing Science: Proceedings of the Academy of Marketing Science, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-95346-1_145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How brand conversations on social media prompt jealousy in brand relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiu Dimofte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACR Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, Association for Consumer Research, pp.190-191, 2020, Advances in Consumer Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social media conversations: When consumers do not react positively to brands’ kindness to others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Computing and Social Media. International Conference on Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11579, Springer International Publishing, pp.268-278, 2019, Communication and Social Communities, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21905-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les interactions avec ses consommateurs sur les médias sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andria Andriuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performez en marketing digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.322-344, 2021, Performez !, 978-2-311-62356-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook Twitter for Research, 2015 / 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Mata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Panisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibele Fausto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMLYON Press, 2016, 978-1523263394. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.44882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId47"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3138273"/>
+    <w:nsid w:val="8740DFEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andria-andriuzzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6743-512X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486123v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Andriuzzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Arriv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2025.2579742" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212787v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.70018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659538v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113016ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049134v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570720974511" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120962610" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906372v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253315v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977457v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Dimofte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768234v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95346-1_145" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21905-5_21" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768175v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311623567-performez-en-marketing-digital" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257444v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levallois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Mata" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Panisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibele Fausto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.44882" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andria-andriuzzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6743-512X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486123v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Andriuzzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Arriv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2025.2579742" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212787v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.70018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659538v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113016ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021314v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120962610" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570720974511" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906372v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253315v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977457v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Dimofte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768234v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95346-1_145" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21905-5_21" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768175v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311623567-performez-en-marketing-digital" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257444v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levallois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Mata" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Panisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibele Fausto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.44882" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>