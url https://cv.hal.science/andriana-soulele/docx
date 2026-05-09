--- v0 (2026-03-18)
+++ v1 (2026-05-09)
@@ -1710,165 +1710,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandros Markeas à la Péniche Opéra : un regard particulier sur Outsider (2008)</w:t>
+                <w:t xml:space="preserve">Musical practices of the in-between: A creative approach of the cultural transfer between Asia Minor, Greece and France since the beginning of the 20th century - Minore Manes (2022) of Alexandros Markeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriana Soulele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Péniche Opéra (1985-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers, Sorbonne Université, Apr 2022, Poitiers, Paris, France</w:t>
+              <w:t xml:space="preserve">Music across borders: IMS 21st Quinquennial Congress of the International Musicological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMS, Aug 2022, Athènes, Grèce, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003063v1</w:t>
+                <w:t xml:space="preserve">hal-04003058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musical practices of the in-between: A creative approach of the cultural transfer between Asia Minor, Greece and France since the beginning of the 20th century - Minore Manes (2022) of Alexandros Markeas</w:t>
+                <w:t xml:space="preserve">Alexandros Markeas à la Péniche Opéra : un regard particulier sur Outsider (2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriana Soulele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Music across borders: IMS 21st Quinquennial Congress of the International Musicological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMS, Aug 2022, Athènes, Grèce, Greece</w:t>
+              <w:t xml:space="preserve">La Péniche Opéra (1985-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, Sorbonne Université, Apr 2022, Poitiers, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003058v1</w:t>
+                <w:t xml:space="preserve">hal-04003063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la recherche d’Ithaque à la mort en mer Méditerranée : Une autre Odyssée (2016) d’Alexandros Markeas</w:t>
               </w:r>
@@ -2124,441 +2124,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croisements musicaux entre la France et la Grèce: L’Antigone d'André Jolivet (1951, 1960)</w:t>
+                <w:t xml:space="preserve">La perception de l’Antiquité dans les musiques de scène françaises pour la tragédie grecque pendant l’entre-deux-guerres : entre l’archaïque et le moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriana Soulele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La musique dans la Méditerranée occidentale. Réseau de communication interculturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AVAMUS, Jul 2014, Valencia, Espagne</w:t>
+              <w:t xml:space="preserve">La musique de scène en France (1870-1940)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IReMus, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008234v1</w:t>
+                <w:t xml:space="preserve">hal-04008326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception de l’Antiquité dans les musiques de scène françaises pour la tragédie grecque pendant l’entre-deux-guerres : entre l’archaïque et le moderne</w:t>
+                <w:t xml:space="preserve">L'inspiration orientale dans les représentations modernes de tragédies grecques : Les Atrides (Théâtre du Soleil, 1990-1992) et Le Sang des Labdacides (Théâtre du Lierre, 1998-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriana Soulele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La musique de scène en France (1870-1940)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IReMus, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Music and Figurative Arts in the 20th century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro Studi Opera Omnia Luigi Boccherini, Nov 2014, LUCCA, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008326v1</w:t>
+                <w:t xml:space="preserve">hal-04008201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inspiration orientale dans les représentations modernes de tragédies grecques : Les Atrides (Théâtre du Soleil, 1990-1992) et Le Sang des Labdacides (Théâtre du Lierre, 1998-2000)</w:t>
+                <w:t xml:space="preserve">Croisements musicaux entre la France et la Grèce: L’Antigone d'André Jolivet (1951, 1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriana Soulele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Music and Figurative Arts in the 20th century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centro Studi Opera Omnia Luigi Boccherini, Nov 2014, LUCCA, Italie</w:t>
+              <w:t xml:space="preserve">La musique dans la Méditerranée occidentale. Réseau de communication interculturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AVAMUS, Jul 2014, Valencia, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008201v1</w:t>
+                <w:t xml:space="preserve">hal-04008234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greek Identity and Incidental Music for the Ancient Greek Tragedy : the traditionnel element in Dimitris Dragatakis' Antigone (1968) and The Heraclides (1970)</w:t>
+                <w:t xml:space="preserve">Writing Music for Ancient Greek Tragedy’s Stagings in France and in Greece in the Twentieth Century: The Use of the Voice in Pierre Boulez’s Orestie(1955) and Jani Christou’s The Persians (1965)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriana Soulele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The National Element in Music</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département musicologique de l'Université d'Athènes, Bibliothèque Musicale Lilian Voudouri, Jan 2013, ATHENES, Greece</w:t>
+              <w:t xml:space="preserve">Revisiting the past, recasting the present. The reception of Greek Antiquity in music, 19th century to the present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Study Group for Russian Polyphonia Journal and Eastern European Music; Hellenic Music Centre; Polyphonia Journal, Jul 2011, Athènes, Greece. pp.32-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008251v1</w:t>
+                <w:t xml:space="preserve">hal-04002431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writing Music for Ancient Greek Tragedy’s Stagings in France and in Greece in the Twentieth Century: The Use of the Voice in Pierre Boulez’s Orestie(1955) and Jani Christou’s The Persians (1965)</w:t>
+                <w:t xml:space="preserve">Derrière les rideaux de l'Opéra de Paris : décors, costumes et mise en scène dans Œdipe (1936) de Georges Enesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriana Soulele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revisiting the past, recasting the present. The reception of Greek Antiquity in music, 19th century to the present</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Study Group for Russian Polyphonia Journal and Eastern European Music; Hellenic Music Centre; Polyphonia Journal, Jul 2011, Athènes, Greece. pp.32-41</w:t>
+              <w:t xml:space="preserve">Création lyrique et scénique en France 1920-1968</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, May 2013, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002431v1</w:t>
+                <w:t xml:space="preserve">hal-04008338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derrière les rideaux de l'Opéra de Paris : décors, costumes et mise en scène dans Œdipe (1936) de Georges Enesco</w:t>
+                <w:t xml:space="preserve">Greek Identity and Incidental Music for the Ancient Greek Tragedy : the traditionnel element in Dimitris Dragatakis' Antigone (1968) and The Heraclides (1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriana Soulele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Création lyrique et scénique en France 1920-1968</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers, May 2013, PARIS, France</w:t>
+              <w:t xml:space="preserve">The National Element in Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département musicologique de l'Université d'Athènes, Bibliothèque Musicale Lilian Voudouri, Jan 2013, ATHENES, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008338v1</w:t>
+                <w:t xml:space="preserve">hal-04008251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ηλεκτρονικά μέσα και παραδοσιακές μελωδίες στη σκηνική μουσική για παραστάσεις αρχαίας ελληνικής τραγωδίας στον 20ο αιώνα : Ο Ρήσσος (1968) του Γιώργου Κουρουπού</w:t>
               </w:r>
@@ -3850,51 +3850,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A83041F3"/>
+    <w:nsid w:val="3BE27BF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4081,51 +4081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andriana-soulele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nemo-online.org/wp-content/uploads/2022/05/NEMO-Online_Special_Issue_In_Memoriam_Katy_Romanou_S.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.26262/smb.v1i2.7938" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musicology.mus.auth.gr/wp-content/uploads/2019/04/ConfProc2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hellenicmusiccentre.com/images/stories/books/ConferenceProceedingsAthens2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gold.ac.uk/ccmc/xenakis-international-symposium/programme/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mmb.org.gr/files/2010/pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03840145v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriana Soulele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26262/smb.v1i2.7938" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003063v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008234v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008251v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002431v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008338v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008293v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tzortzis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002571v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03868261v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861853v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001345v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04002635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andriana-soulele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nemo-online.org/wp-content/uploads/2022/05/NEMO-Online_Special_Issue_In_Memoriam_Katy_Romanou_S.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.26262/smb.v1i2.7938" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musicology.mus.auth.gr/wp-content/uploads/2019/04/ConfProc2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hellenicmusiccentre.com/images/stories/books/ConferenceProceedingsAthens2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gold.ac.uk/ccmc/xenakis-international-symposium/programme/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mmb.org.gr/files/2010/pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03840145v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriana Soulele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26262/smb.v1i2.7938" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002309v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003063v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008201v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008234v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002431v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008293v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tzortzis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002571v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03868261v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861853v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001345v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04002635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>