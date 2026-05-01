--- v0 (2026-03-30)
+++ v1 (2026-05-01)
@@ -127,144 +127,144 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilient conflict detection and resolution for high-uncertainty constrained urban airspace operations</w:t>
+                <w:t xml:space="preserve">Evaluating the Synergy of Conflict Detection and Resolution Services for Constrained Urban Airspace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cǎlin Andrei Badea</w:t>
+                <w:t xml:space="preserve">Călin Andrei Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrija Vidosavljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joost Ellerbroek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrija Vidosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacco Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34, pp.101700. </w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.24-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trip.2025.101700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OJITS.2025.3530516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332849v1</w:t>
+                <w:t xml:space="preserve">hal-04947102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid method for holistic air traffic demand and capacity balancing optimisation based on sector complexity</w:t>
               </w:r>
@@ -348,144 +348,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Synergy of Conflict Detection and Resolution Services for Constrained Urban Airspace</w:t>
+                <w:t xml:space="preserve">Resilient conflict detection and resolution for high-uncertainty constrained urban airspace operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Călin Andrei Badea</w:t>
+                <w:t xml:space="preserve">Cǎlin Andrei Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joost Ellerbroek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andrija Vidosavljević</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joost Ellerbroek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacco Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, pp.24-36. </w:t>
+              <w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34, pp.101700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OJITS.2025.3530516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trip.2025.101700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947102v1</w:t>
+                <w:t xml:space="preserve">hal-05332849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very-low-level U-space Conflict Detection and Resolution: Focused Developments, Analysis, and Future Prospects</w:t>
               </w:r>
@@ -497,64 +497,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calin Andrei Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Morfin Veytia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrija Vidosavljević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost Ellerbroek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacco Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -874,51 +874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analysis of Decentralized Airspace Structure and Capacity Using Fast-Time Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sunil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost Ellerbroek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacco Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1583,191 +1583,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metropolis II: Investigating the Future Shape of Air Traffic Control in Highly Dense Urban Airspace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metropolis II: Benefits of Centralised Separation Management in High-Density Urban Airspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Morfin Veytia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calin Andrei Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Ellerbroek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacco Hoekstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niki Patrinopoulou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andres Morfin Veytia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th SESAR Innovation Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SJU, Dec 2022, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827242v1</w:t>
+                <w:t xml:space="preserve">hal-04054006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metropolis II: Centralised and strategical separation management of UAS in urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bereziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1782,307 +1773,316 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th SESAR Innovation Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Bayesian inference in a hybrid CNN-LSTM model for time series prediction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+                <w:t xml:space="preserve">Metropolis II: Investigating the Future Shape of Air Traffic Control in Highly Dense Urban Airspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Patrinopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Daramouskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaios Lappas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Morfin Veytia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multimedia Analysis and Pattern Recognition (MAPR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Athenes, Greece. pp.649-655, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056437v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metropolis II: Benefits of Centralised Separation Management in High-Density Urban Airspace</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Niki Patrinopoulou</w:t>
+                <w:t xml:space="preserve">Applying Bayesian inference in a hybrid CNN-LSTM model for time series prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Lich Nghiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet-Duc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Lan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th SESAR Innovation Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SJU, Dec 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">International Conference on Multimedia Analysis and Pattern Recognition (MAPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Phu Quoc, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054006v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacity Management based on the Integration of Dynamic Airspace Configuration and Flight Centric ATC solutions using Complexity</w:t>
               </w:r>
@@ -2560,51 +2560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sunil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacco Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost Ellerbroek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bussink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2685,51 +2685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sunil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacco Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost Ellerbroek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bussink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2810,51 +2810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sunil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacco Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost Ellerbroek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bussink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3686,51 +3686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332849v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#462;lin Andrei Badea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Ellerbroek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrija Vidosavljevi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacco Hoekstra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2025.101700" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299308v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Melgosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrija Vidosavljevic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Prats" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2025.105306" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Andrei Badea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJITS.2025.3530516" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280549v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Andrei Badea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Morfin Veytia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/joas.2025.7921" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04049261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnae Kasmi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laporte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C036784" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02135334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fernando Gomez Comendador" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Arnaldo Vald&#233;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sanchez Cidoncha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shutao Zheng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12081559" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01457367v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sunil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arntzen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G000528" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01522033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sergeeva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mancel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtte.2017.05.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01263938v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojana Mirkovic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojin To&#353;i&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2016.01.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04056328v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedja Netjasov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojin Tosic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariken Everdij" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Blom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2012.04.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9N3989F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534973v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Asfour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05333758v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2025F9355" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03827242v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Patrinopoulou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Daramouskas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaios Lappas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kostopoulos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837201" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03945545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bereziat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056437v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lich Nghiem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Duc Le" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Le" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04054006v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02873405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Zerrouki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Terzioski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Olivella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01960381v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barrado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Crnogorac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Pavlovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01569254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mykoniatis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapasset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01652047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02967017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bussink" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01333624v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Nieuwenhuisen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01234078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821674v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549600v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mar&#237;a Puntero Parla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danlin Zheng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01234103v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-56423-2_4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947102v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Andrei Badea" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrija Vidosavljevi&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Ellerbroek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacco Hoekstra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJITS.2025.3530516" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299308v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Melgosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrija Vidosavljevic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Prats" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2025.105306" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332849v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#462;lin Andrei Badea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2025.101700" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280549v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Andrei Badea" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Morfin Veytia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/joas.2025.7921" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04049261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnae Kasmi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laporte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C036784" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02135334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fernando Gomez Comendador" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Arnaldo Vald&#233;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sanchez Cidoncha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shutao Zheng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12081559" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01457367v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sunil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arntzen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G000528" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01522033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Sergeeva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mancel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtte.2017.05.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01263938v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojana Mirkovic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojin To&#353;i&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jairtraman.2016.01.003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04056328v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedja Netjasov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojin Tosic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariken Everdij" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Blom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2012.04.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9N3989F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534973v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Asfour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05333758v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2025F9355" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04054006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Patrinopoulou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03945545v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bereziat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03827242v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Daramouskas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaios Lappas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kostopoulos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837201" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lich Nghiem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Duc Le" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Le" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02873405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Zerrouki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Terzioski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Olivella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01960381v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barrado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Crnogorac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Pavlovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01569254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mykoniatis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapasset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01652047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02967017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bussink" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01333624v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Nieuwenhuisen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01234078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821674v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549600v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mar&#237;a Puntero Parla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danlin Zheng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01234103v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-56423-2_4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>