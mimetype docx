--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -706,1213 +706,1213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical theory and simulations of thermoporoelasticity</w:t>
+                <w:t xml:space="preserve">Homogenization approach to the upscaling of a reactive flow through particulate filters with wall integrated catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelis J van Duijn</w:t>
+                <w:t xml:space="preserve">Oleg Iliev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Wick</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torben Prill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsha Sherly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113048⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146, pp.103779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429820v1</w:t>
+                <w:t xml:space="preserve">hal-04135087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization approach to the upscaling of a reactive flow through particulate filters with wall integrated catalyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oleg Iliev</w:t>
+                <w:t xml:space="preserve">Mathematical theory and simulations of thermoporoelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis J van Duijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arsha Sherly</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 146, pp.103779. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135087v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-field modeling through iterative splitting of hydraulic fractures in a poroelastic medium</w:t>
+                <w:t xml:space="preserve">Derivation of a poroelastic elliptic membrane shell model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wheeler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Wick</w:t>
+                <w:t xml:space="preserve">Josip Tambača</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEM - International Journal on Geomathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13137-019-0113-y⟩</w:t>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (1-2), pp.136-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036811.2018.1430784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072936v1</w:t>
+                <w:t xml:space="preserve">hal-01488396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A monolithic phase-field model of a fluid-driven fracture in a nonlinear poroelastic medium</w:t>
+                <w:t xml:space="preserve">Thermoporoelasticity via homogenization I. Modeling and formal two-scale expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis Johannes van Duijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (5), pp.1530-1555. </w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1081286518801050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2019.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072945v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoporoelasticity via homogenization I. Modeling and formal two-scale expansions</w:t>
+                <w:t xml:space="preserve">A monolithic phase-field model of a fluid-driven fracture in a nonlinear poroelastic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis Johannes van Duijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mary Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2019.02.005⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (5), pp.1530-1555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1081286518801050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650194v1</w:t>
+                <w:t xml:space="preserve">hal-02072945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of a poroelastic elliptic membrane shell model</w:t>
+                <w:t xml:space="preserve">Phase-field modeling through iterative splitting of hydraulic fractures in a poroelastic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josip Tambača</w:t>
+                <w:t xml:space="preserve">T. Wick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 98 (1-2), pp.136-161. </w:t>
+              <w:t xml:space="preserve">GEM - International Journal on Geomathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036811.2018.1430784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13137-019-0113-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488396v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective pressure boundary condition for the filtration through porous medium via homogenization</w:t>
+                <w:t xml:space="preserve">PHASE-FIELD MODELING OF TWO PHASE FLUID FILLED FRACTURES IN A POROELASTIC MEDIUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Carraro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eduard Marusic-Paloka</w:t>
+                <w:t xml:space="preserve">Sanghyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.1542-1580</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484775v1</w:t>
+                <w:t xml:space="preserve">hal-01843787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renormalization group second order approximation for singularly perturbed nonlinear ordinary differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Marciniak-Czochra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stiehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41, pp.5691--5710</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHASE-FIELD MODELING OF TWO PHASE FLUID FILLED FRACTURES IN A POROELASTIC MEDIUM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanghyun Lee</w:t>
+                <w:t xml:space="preserve">Effective pressure boundary condition for the filtration through porous medium via homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Marusic-Paloka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Wick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44, pp.149-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2018.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843787v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadow limit using Renormalization Group method and Center Manifold method</w:t>
+                <w:t xml:space="preserve">SHADOW LIMIT FOR PARABOLIC-ODE SYSTEMS THROUGH A CUT-OFF ARGUMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Marciniak-Czochra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rad Hrvat. Akad. Znan. Umjet. Mat. Znan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21, pp.99-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21857/ydkx2c3rp9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280673v1</w:t>
+                <w:t xml:space="preserve">hal-01531288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHADOW LIMIT FOR PARABOLIC-ODE SYSTEMS THROUGH A CUT-OFF ARGUMENT</w:t>
+                <w:t xml:space="preserve">Shadow limit using Renormalization Group method and Center Manifold method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Marciniak-Czochra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rad Hrvat. Akad. Znan. Umjet. Mat. Znan. </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vietnam Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue of the Vietnam Journal of Mathematics dedicated to Willi Jaeger, 45, pp.103-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21857/ydkx2c3rp9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01531288v1</w:t>
+                <w:t xml:space="preserve">hal-01280673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and variational numerical methods for unstable miscible displacement flows in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guglielmo Scovazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghyun Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 335, pp.444--496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2057,256 +2057,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion transport through deformable porous media: derivation of the macroscopic equations using upscaling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andro Mikelić</w:t>
+                <w:t xml:space="preserve">Derivation of a poroelastic flexural shell model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andro Mikelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Tambaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (1), pp.364-397</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215457v1</w:t>
+                <w:t xml:space="preserve">hal-01146535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of a poroelastic flexural shell model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josip Tambaca</w:t>
+                <w:t xml:space="preserve">Ion transport through deformable porous media: derivation of the macroscopic equations using upscaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andro Mikelić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (3), pp.1431-1462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40314-016-0321-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146535v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-field modeling of proppant-filled fractures in a poroelastic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2373,1006 +2373,1006 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rigorous Derivation of the Equations for the Clamped Biot-Kirchhoff-Love Poroelastic plate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A quasistatic phase field approach to pressurized fractures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00205-014-0805-2⟩</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (5), pp.1371-1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/28/5/1371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863444v1</w:t>
+                <w:t xml:space="preserve">hal-01138344v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the interaction between fluid flow and filtering media on the macroscopic scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A phase-field method for propagating fluid-filled fractures coupled to a surrounding porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andro Mikelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2015.09.010⟩</w:t>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1), pp.367-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/140967118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072986v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective interface conditions for the forced infiltration of a viscous fluid into a porous medium using homogenization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Carraro</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of the interaction between fluid flow and filtering media on the macroscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Goll</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z. Lakdawala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 292, pp.195--220. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 156, pp.22-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.10.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2015.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936627v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-field modeling of a fluid-driven fracture in a poroelastic medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andro Mikelic</w:t>
+                <w:t xml:space="preserve">Effective interface conditions for the forced infiltration of a viscous fluid into a porous medium using homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Wheeler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Wick</w:t>
+                <w:t xml:space="preserve">Christian Goll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Marciniak-Czochra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andro Mikelić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (6), pp.1171-1195. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 292, pp.195--220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10596-015-9532-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.10.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202370v1</w:t>
+                <w:t xml:space="preserve">hal-00936627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase-field method for propagating fluid-filled fractures coupled to a surrounding porous medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Rigorous Derivation of the Equations for the Clamped Biot-Kirchhoff-Love Poroelastic plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Marciniak-Czochra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Wick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (1), pp.367-398. </w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 215, pp.1035--1062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/140967118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00205-014-0805-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114228v1</w:t>
+                <w:t xml:space="preserve">hal-00863444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quasistatic phase field approach to pressurized fractures</w:t>
+                <w:t xml:space="preserve">Phase-field modeling of a fluid-driven fracture in a poroelastic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28 (5), pp.1371-1399. </w:t>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (6), pp.1171-1195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0951-7715/28/5/1371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10596-015-9532-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138344v2</w:t>
+                <w:t xml:space="preserve">hal-01202370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of non-ideality for the ion transport in porous media: derivation of the macroscopic equations using upscaling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical convergence study of iterative coupling for coupled flow and geomechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Piatnitski</w:t>
+                <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 282, pp.39-60. </w:t>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18, pp.325--341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2014.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10596-013-9393-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863442v1</w:t>
+                <w:t xml:space="preserve">hal-00913519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear effective slip interface law for transport phenomena between a fracture flow and a porous medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Marciniak-Czochra</w:t>
+                <w:t xml:space="preserve">Role of non-ideality for the ion transport in porous media: derivation of the macroscopic equations using upscaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Brizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcdss.2014.7.1065⟩</w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 282, pp.39-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2014.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863443v1</w:t>
+                <w:t xml:space="preserve">hal-00863442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical convergence study of iterative coupling for coupled flow and geomechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A nonlinear effective slip interface law for transport phenomena between a fracture flow and a porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Marciniak-Czochra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18, pp.325--341. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.1065-1077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10596-013-9393-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcdss.2014.7.1065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913519v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal water flows in low porosity porous media in presence of vapor-liquid phase change</w:t>
               </w:r>
@@ -3498,550 +3498,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure jump interface law for the Stokes-Darcy coupling: Confirmation by direct numerical simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Goll Christian</w:t>
+                <w:t xml:space="preserve">Asymptotic analysis of the Poisson-Boltzmann equation describing electrokinetics in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.416⟩</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26, pp.881--910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/26/3/881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863354v1</w:t>
+                <w:t xml:space="preserve">hal-00863403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion transport in porous media: derivation of the macroscopic equations using up-scaling and properties of the effective coefficients</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective slip law for general viscous flows over an oscillating surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrey Piatnitski</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sárka Necasová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Neuss-Radu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10596-013-9342-6⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, p. 2086-2100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.2923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00863401v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective slip law for general viscous flows over an oscillating surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion transport in porous media: derivation of the macroscopic equations using up-scaling and properties of the effective coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Brizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Neuss-Radu</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mma.2923⟩</w:t>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (3), pp.479-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10596-013-9342-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863979v1</w:t>
+                <w:t xml:space="preserve">hal-00863401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of the Poisson-Boltzmann equation describing electrokinetics in porous media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+                <w:t xml:space="preserve">Pressure jump interface law for the Stokes-Darcy coupling: Confirmation by direct numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Marciniak-Czochra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goll Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 26, pp.881--910. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 732, pp.510-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0951-7715/26/3/881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863403v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of iterative coupling for coupled flow and geomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Wheeler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comput Geosci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (3), pp.455-462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4060,620 +4060,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective pressure interface law for transport phenomena between an unconfined fluid and a porous medium using homogenization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the interface law between a deformable porous medium containing a viscous fluid and an elastic body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Wheeler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10 (2), pp.285-305. </w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (11), 1240031 (32 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/110838248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218202512500315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863416v1</w:t>
+                <w:t xml:space="preserve">hal-00863413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of the dynamic Biot-Allard equations and their link to the quasi-static Biot system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective pressure interface law for transport phenomena between an unconfined fluid and a porous medium using homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Marciniak-Czochra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.F. Wheeler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53 (12), pp.123702. </w:t>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (2), pp.285-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4764887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/110838248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863409v1</w:t>
+                <w:t xml:space="preserve">hal-00863416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interface law between a deformable porous medium containing a viscous fluid and an elastic body</w:t>
+                <w:t xml:space="preserve">Theory of the dynamic Biot-Allard equations and their link to the quasi-static Biot system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Wheeler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (11), 1240031 (32 p.). </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (12), pp.123702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218202512500315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4764887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863413v1</w:t>
+                <w:t xml:space="preserve">hal-00863409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A positivity-preserving ALE finite element scheme for convection-diffusion equations in moving domains</w:t>
+                <w:t xml:space="preserve">Homogenization-limit of a model system for interaction of flow, chemical reactions and mechanics in cell tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suncica Canic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Guidoboni</w:t>
+                <w:t xml:space="preserve">Willi Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Neuss-Radu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 230, pp.2896 -- 2914</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (3), pp.1390--1435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863438v1</w:t>
+                <w:t xml:space="preserve">hal-00863429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of the linearized ionic transport equations in rigid periodic porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52 (6), pp.063701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3521555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization-limit of a model system for interaction of flow, chemical reactions and mechanics in cell tissues</w:t>
+                <w:t xml:space="preserve">A positivity-preserving ALE finite element scheme for convection-diffusion equations in moving domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suncica Canic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Boiarkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry V. Kuzmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willi Jaeger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Neuss-Radu</w:t>
+                <w:t xml:space="preserve">G. Guidoboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 43 (3), pp.1390--1435</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 230, pp.2896 -- 2914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863429v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global-in-time solutions for the isothermal Matovich-Pearson equations</w:t>
               </w:r>
@@ -4839,273 +4839,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-scale expansion with drift approach to the Taylor dispersion for reactive transport through porous media</w:t>
+                <w:t xml:space="preserve">Homogenization approach to the dispersion theory for reactive transport through porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 65, pp.2292-2300</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (1), pp.125-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784057v1</w:t>
+                <w:t xml:space="preserve">hal-00784056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization approach to the dispersion theory for reactive transport through porous media</w:t>
+                <w:t xml:space="preserve">Two-scale expansion with drift approach to the Taylor dispersion for reactive transport through porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Brizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42 (1), pp.125-144</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65, pp.2292-2300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784056v1</w:t>
+                <w:t xml:space="preserve">hal-00784057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial filtration laws for low Reynolds number flows through porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balhoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5314,355 +5314,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling effective interface laws for transport phenomena between an unconfined fluid and a porous medium using homogenization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rigorous upscaling of the reactive flow with finite kinetics and under dominant Peclet number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Willi Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 78 (3), pp.489-508</w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.125-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937075v1</w:t>
+                <w:t xml:space="preserve">hal-00937074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An existence result for the equations describing a gas-liquid two-phase flow</w:t>
+                <w:t xml:space="preserve">Modeling effective interface laws for transport phenomena between an unconfined fluid and a porous medium using homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willi Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 337 (4), pp.226-232</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 78 (3), pp.489-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937069v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of differential equations modelling the reactive flow through a deformable system of cells</w:t>
+                <w:t xml:space="preserve">An existence result for the equations describing a gas-liquid two-phase flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Neuss-Radu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 192 (2), pp.331-374</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 337 (4), pp.226-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937067v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigorous upscaling of the reactive flow with finite kinetics and under dominant Peclet number</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of differential equations modelling the reactive flow through a deformable system of cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willi Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Neuss-Radu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21, pp.125-140</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 192 (2), pp.331-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937074v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization approach to filtration through a fibrous medium</w:t>
               </w:r>
@@ -6154,238 +6154,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of a unique solution to a nonlinear moving-boundary problem of mixed type arising in modeling blood flow</w:t>
+                <w:t xml:space="preserve">Non-Isothermal Flow of Molten Glass: Mathematical Challenges and Industrial Questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.-B. Kim</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">A. Bressan, Gui-Qiang Chen, M. Lewicka, D. Wang. </w:t>
+                <w:t xml:space="preserve">A. Fasano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angiolo Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Fasano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Volume on Nonlinear Conservation Laws and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.235 -256, 2011, IMA Volume on Nonlinear Conservation Laws and Applications</w:t>
+              <w:t xml:space="preserve">Mathematical Models in the Manufacturing of Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.173-224, 2011, Lecture Notes in Mathematics Vol. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937171v1</w:t>
+                <w:t xml:space="preserve">hal-00937165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Isothermal Flow of Molten Glass: Mathematical Challenges and Industrial Questions</w:t>
+                <w:t xml:space="preserve">Existence of a unique solution to a nonlinear moving-boundary problem of mixed type arising in modeling blood flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suncica Canic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fasano</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">A. Fasano. </w:t>
+                <w:t xml:space="preserve">T.-B. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guidoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Bressan, Gui-Qiang Chen, M. Lewicka, D. Wang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models in the Manufacturing of Glass</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.173-224, 2011, Lecture Notes in Mathematics Vol. 2010</w:t>
+              <w:t xml:space="preserve">IMA Volume on Nonlinear Conservation Laws and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.235 -256, 2011, IMA Volume on Nonlinear Conservation Laws and Applications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937165v1</w:t>
+                <w:t xml:space="preserve">hal-00937171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rough boundaries and wall laws</w:t>
               </w:r>
@@ -6671,51 +6671,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="300D42FF"/>
+    <w:nsid w:val="BD44346C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6902,51 +6902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andro-mikelic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4752-8705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105987956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02144933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Johannes van Duijn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro Mikelic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-023-09896-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brizzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro Mikeli&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2022.2080672" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134123v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Van Duijn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2022.2091992" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Kowall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marciniak-Czochra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2020.106790" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1346043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02429820v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis J van Duijn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113048" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Iliev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Prill" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsha Sherly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103779" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072936v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wheeler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wick" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13137-019-0113-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072945v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286518801050" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650194v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Wheeler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2019.02.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tamba&#269;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2018.1430784" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carraro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Marusic-Paloka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2018.04.008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01795884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stiehl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghyun Lee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21857/ydkx2c3rp9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380352v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Scovazzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-016-0321-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146535v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tambaca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278240v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary F Wheeler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.02.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863444v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-014-0805-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072986v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosjean" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iliev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Iliev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirsch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lakdawala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.09.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936627v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Goll" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.10.050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Wheeler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-015-9532-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114228v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140967118" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138344v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/28/5/1371" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863442v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Piatnitski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2014.05.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2014.7.1065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913519v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9393-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angiolo Farina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bodin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clopeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fasano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meacci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2011.11.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVXBS3BF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goll Christian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.416" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863401v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9342-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JNM9HVQ5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863979v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;rka Necasov&#225;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Neuss-Radu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2923" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863403v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/26/3/881" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863357v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110838248" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863409v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764887" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863413v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202512500315" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863438v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suncica Canic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Boiarkine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V. Kuzmin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guidoboni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784050v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3521555" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863429v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Jaeger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488835v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Feireisl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurencot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/24/1/014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863431v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. van Duijn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784057v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784056v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937149v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balhoff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659536v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937153v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937075v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937069v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937067v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937074v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Choquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701778v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhadj" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2007.2.529" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411882v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devigne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864520v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Klar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mattheij" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488276v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/3114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937171v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-B. Kim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937165v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fasano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937163v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071254v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andro-mikelic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4752-8705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105987956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02144933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Johannes van Duijn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro Mikelic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-023-09896-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brizzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro Mikeli&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2022.2080672" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134123v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Van Duijn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2022.2091992" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Kowall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marciniak-Czochra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2020.106790" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1346043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Iliev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Prill" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsha Sherly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103779" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02429820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis J van Duijn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488396v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tamba&#269;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2018.1430784" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Wheeler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2019.02.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286518801050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072936v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wheeler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wick" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13137-019-0113-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghyun Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01795884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stiehl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484775v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carraro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Marusic-Paloka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2018.04.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21857/ydkx2c3rp9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380352v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Scovazzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-016-0321-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146535v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tambaca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215457v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278240v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary F Wheeler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.02.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138344v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Wheeler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/28/5/1371" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140967118" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosjean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iliev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Iliev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirsch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lakdawala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.09.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936627v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Goll" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.10.050" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-014-0805-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-015-9532-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913519v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9393-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863442v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Piatnitski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2014.05.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863443v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2014.7.1065" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angiolo Farina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bodin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clopeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fasano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meacci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2011.11.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVXBS3BF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863403v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/26/3/881" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863979v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;rka Necasov&#225;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Neuss-Radu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2923" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863401v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9342-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JNM9HVQ5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863354v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goll Christian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.416" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863357v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202512500315" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110838248" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764887" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Jaeger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784050v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3521555" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suncica Canic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Boiarkine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V. Kuzmin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guidoboni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488835v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Feireisl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurencot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/24/1/014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863431v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. van Duijn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784057v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937149v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balhoff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659536v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937153v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937074v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Choquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937075v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937069v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937067v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701778v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhadj" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2007.2.529" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411882v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devigne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864520v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Klar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mattheij" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488276v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/3114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937165v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fasano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937171v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-B. Kim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937163v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071254v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>