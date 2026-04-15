--- v1 (2026-04-15)
+++ v2 (2026-04-15)
@@ -1018,352 +1018,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoporoelasticity via homogenization I. Modeling and formal two-scale expansions</w:t>
+                <w:t xml:space="preserve">A monolithic phase-field model of a fluid-driven fracture in a nonlinear poroelastic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis Johannes van Duijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mary Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2019.02.005⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (5), pp.1530-1555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1081286518801050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650194v1</w:t>
+                <w:t xml:space="preserve">hal-02072945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A monolithic phase-field model of a fluid-driven fracture in a nonlinear poroelastic medium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase-field modeling through iterative splitting of hydraulic fractures in a poroelastic medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Wick</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1081286518801050⟩</w:t>
+              <w:t xml:space="preserve">GEM - International Journal on Geomathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13137-019-0113-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072945v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-field modeling through iterative splitting of hydraulic fractures in a poroelastic medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermoporoelasticity via homogenization I. Modeling and formal two-scale expansions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis Johannes van Duijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Wick</w:t>
+                <w:t xml:space="preserve">Mary Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEM - International Journal on Geomathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13137-019-0113-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2019.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072936v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHASE-FIELD MODELING OF TWO PHASE FLUID FILLED FRACTURES IN A POROELASTIC MEDIUM</w:t>
               </w:r>
@@ -1375,51 +1375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1842,51 +1842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and variational numerical methods for unstable miscible displacement flows in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guglielmo Scovazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2581,369 +2581,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the interaction between fluid flow and filtering media on the macroscopic scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Rigorous Derivation of the Equations for the Clamped Biot-Kirchhoff-Love Poroelastic plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Marciniak-Czochra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andro Mikelic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2015.09.010⟩</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 215, pp.1035--1062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00205-014-0805-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072986v1</w:t>
+                <w:t xml:space="preserve">hal-00863444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective interface conditions for the forced infiltration of a viscous fluid into a porous medium using homogenization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and numerical study of the interaction between fluid flow and filtering media on the macroscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Lakdawala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.10.050⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 156, pp.22-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2015.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936627v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rigorous Derivation of the Equations for the Clamped Biot-Kirchhoff-Love Poroelastic plate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective interface conditions for the forced infiltration of a viscous fluid into a porous medium using homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Goll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Marciniak-Czochra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andro Mikelic</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andro Mikelić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 215, pp.1035--1062. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 292, pp.195--220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00205-014-0805-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.10.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863444v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-field modeling of a fluid-driven fracture in a poroelastic medium</w:t>
               </w:r>
@@ -3498,507 +3498,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of the Poisson-Boltzmann equation describing electrokinetics in porous media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+                <w:t xml:space="preserve">Pressure jump interface law for the Stokes-Darcy coupling: Confirmation by direct numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Marciniak-Czochra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goll Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0951-7715/26/3/881⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 732, pp.510-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863403v1</w:t>
+                <w:t xml:space="preserve">hal-00863354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective slip law for general viscous flows over an oscillating surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic analysis of the Poisson-Boltzmann equation describing electrokinetics in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Neuss-Radu</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mma.2923⟩</w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26, pp.881--910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/26/3/881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863979v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion transport in porous media: derivation of the macroscopic equations using up-scaling and properties of the effective coefficients</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective slip law for general viscous flows over an oscillating surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrey Piatnitski</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sárka Necasová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Neuss-Radu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10596-013-9342-6⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, p. 2086-2100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.2923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00863401v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure jump interface law for the Stokes-Darcy coupling: Confirmation by direct numerical simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Goll Christian</w:t>
+                <w:t xml:space="preserve">Ion transport in porous media: derivation of the macroscopic equations using up-scaling and properties of the effective coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Brizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (3), pp.479-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10596-013-9342-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.416⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863354v1</w:t>
+                <w:t xml:space="preserve">hal-00863401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of iterative coupling for coupled flow and geomechanics</w:t>
               </w:r>
@@ -4365,51 +4365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willi Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Neuss-Radu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (3), pp.1390--1435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4839,433 +4839,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization approach to the dispersion theory for reactive transport through porous media</w:t>
+                <w:t xml:space="preserve">Two-scale expansion with drift approach to the Taylor dispersion for reactive transport through porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Brizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42 (1), pp.125-144</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65, pp.2292-2300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784056v1</w:t>
+                <w:t xml:space="preserve">hal-00784057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-scale expansion with drift approach to the Taylor dispersion for reactive transport through porous media</w:t>
+                <w:t xml:space="preserve">Homogenization approach to the dispersion theory for reactive transport through porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Allaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Brizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 65, pp.2292-2300</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (1), pp.125-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784057v1</w:t>
+                <w:t xml:space="preserve">hal-00784056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial filtration laws for low Reynolds number flows through porous media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Balhoff</w:t>
+                <w:t xml:space="preserve">Asymptotic equations for the terminal phase of glass fiber drawing and their analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Clopeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angiolo Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Fasano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andro Mikelić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81 (1), pp.35-60</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (6), pp.4533-4545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937149v1</w:t>
+                <w:t xml:space="preserve">hal-00659536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic equations for the terminal phase of glass fiber drawing and their analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andro Mikelić</w:t>
+                <w:t xml:space="preserve">Polynomial filtration laws for low Reynolds number flows through porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andro Mikelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balhoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (6), pp.4533-4545</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (1), pp.35-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659536v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global existence result for the equations describing unsaturated flow in porous media with dynamic capillary pressure</w:t>
               </w:r>
@@ -5579,51 +5579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willi Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Neuss-Radu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 192 (2), pp.331-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6154,238 +6154,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Isothermal Flow of Molten Glass: Mathematical Challenges and Industrial Questions</w:t>
+                <w:t xml:space="preserve">Existence of a unique solution to a nonlinear moving-boundary problem of mixed type arising in modeling blood flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suncica Canic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fasano</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">A. Fasano. </w:t>
+                <w:t xml:space="preserve">T.-B. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guidoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Bressan, Gui-Qiang Chen, M. Lewicka, D. Wang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models in the Manufacturing of Glass</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.173-224, 2011, Lecture Notes in Mathematics Vol. 2010</w:t>
+              <w:t xml:space="preserve">IMA Volume on Nonlinear Conservation Laws and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.235 -256, 2011, IMA Volume on Nonlinear Conservation Laws and Applications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937165v1</w:t>
+                <w:t xml:space="preserve">hal-00937171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of a unique solution to a nonlinear moving-boundary problem of mixed type arising in modeling blood flow</w:t>
+                <w:t xml:space="preserve">Non-Isothermal Flow of Molten Glass: Mathematical Challenges and Industrial Questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.-B. Kim</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">A. Bressan, Gui-Qiang Chen, M. Lewicka, D. Wang. </w:t>
+                <w:t xml:space="preserve">A. Fasano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angiolo Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Fasano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Volume on Nonlinear Conservation Laws and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.235 -256, 2011, IMA Volume on Nonlinear Conservation Laws and Applications</w:t>
+              <w:t xml:space="preserve">Mathematical Models in the Manufacturing of Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.173-224, 2011, Lecture Notes in Mathematics Vol. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937171v1</w:t>
+                <w:t xml:space="preserve">hal-00937165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rough boundaries and wall laws</w:t>
               </w:r>
@@ -6671,51 +6671,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD44346C"/>
+    <w:nsid w:val="7AE56C8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6902,51 +6902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andro-mikelic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4752-8705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105987956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02144933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Johannes van Duijn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro Mikelic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-023-09896-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brizzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro Mikeli&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2022.2080672" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134123v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Van Duijn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2022.2091992" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Kowall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marciniak-Czochra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2020.106790" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1346043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Iliev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Prill" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsha Sherly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103779" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02429820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis J van Duijn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488396v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tamba&#269;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2018.1430784" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Wheeler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2019.02.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286518801050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072936v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wheeler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wick" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13137-019-0113-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghyun Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01795884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stiehl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484775v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carraro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Marusic-Paloka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2018.04.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21857/ydkx2c3rp9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380352v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Scovazzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-016-0321-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146535v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tambaca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215457v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278240v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary F Wheeler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.02.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138344v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Wheeler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/28/5/1371" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140967118" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosjean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iliev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Iliev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirsch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lakdawala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.09.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936627v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Goll" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.10.050" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-014-0805-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-015-9532-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913519v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9393-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863442v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Piatnitski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2014.05.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863443v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2014.7.1065" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angiolo Farina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bodin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clopeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fasano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meacci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2011.11.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVXBS3BF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863403v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/26/3/881" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863979v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;rka Necasov&#225;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Neuss-Radu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2923" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863401v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9342-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JNM9HVQ5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863354v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goll Christian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.416" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863357v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202512500315" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110838248" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764887" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Jaeger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784050v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3521555" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suncica Canic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Boiarkine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V. Kuzmin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guidoboni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488835v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Feireisl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurencot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/24/1/014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863431v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. van Duijn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784057v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937149v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balhoff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659536v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937153v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937074v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Choquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937075v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937069v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937067v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701778v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhadj" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2007.2.529" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411882v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devigne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864520v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Klar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mattheij" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488276v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/3114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937165v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fasano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937171v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-B. Kim" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937163v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071254v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andro-mikelic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4752-8705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105987956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02144933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Johannes van Duijn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro Mikelic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-023-09896-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brizzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro Mikeli&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2022.2080672" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134123v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Van Duijn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2022.2091992" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Kowall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marciniak-Czochra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2020.106790" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1346043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Iliev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Prill" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsha Sherly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103779" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02429820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis J van Duijn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488396v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tamba&#269;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2018.1430784" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286518801050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wheeler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wick" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13137-019-0113-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650194v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Wheeler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2019.02.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghyun Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01795884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stiehl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484775v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carraro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Marusic-Paloka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2018.04.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21857/ydkx2c3rp9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380352v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Scovazzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-016-0321-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146535v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tambaca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215457v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278240v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary F Wheeler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.02.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138344v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Wheeler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/28/5/1371" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140967118" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-014-0805-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosjean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iliev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Iliev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirsch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lakdawala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.09.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Goll" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.10.050" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-015-9532-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913519v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9393-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863442v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Piatnitski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2014.05.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863443v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2014.7.1065" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angiolo Farina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bodin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clopeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fasano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meacci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2011.11.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVXBS3BF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goll Christian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.416" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863403v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/26/3/881" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863979v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;rka Necasov&#225;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Neuss-Radu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2923" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863401v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9342-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JNM9HVQ5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863357v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202512500315" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110838248" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764887" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Jaeger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784050v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3521555" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suncica Canic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Boiarkine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V. Kuzmin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guidoboni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488835v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Feireisl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurencot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/24/1/014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863431v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. van Duijn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784057v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784056v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937149v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balhoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937153v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937074v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Choquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937075v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937069v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937067v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701778v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhadj" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2007.2.529" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411882v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devigne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864520v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Klar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mattheij" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488276v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/3114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937171v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-B. Kim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937165v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fasano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937163v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071254v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>