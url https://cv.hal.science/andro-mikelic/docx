--- v2 (2026-04-15)
+++ v3 (2026-05-10)
@@ -706,339 +706,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization approach to the upscaling of a reactive flow through particulate filters with wall integrated catalyst</w:t>
+                <w:t xml:space="preserve">Mathematical theory and simulations of thermoporoelasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Iliev</w:t>
+                <w:t xml:space="preserve">Cornelis J van Duijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arsha Sherly</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103779⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135087v1</w:t>
+                <w:t xml:space="preserve">hal-02429820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical theory and simulations of thermoporoelasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogenization approach to the upscaling of a reactive flow through particulate filters with wall integrated catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andro Mikelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torben Prill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelis J van Duijn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Wick</w:t>
+                <w:t xml:space="preserve">Arsha Sherly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, inPress, </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146, pp.103779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429820v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of a poroelastic elliptic membrane shell model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermoporoelasticity via homogenization I. Modeling and formal two-scale expansions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis Johannes van Duijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josip Tambača</w:t>
+                <w:t xml:space="preserve">Mary Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 98 (1-2), pp.136-161. </w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036811.2018.1430784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2019.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488396v1</w:t>
+                <w:t xml:space="preserve">hal-01650194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A monolithic phase-field model of a fluid-driven fracture in a nonlinear poroelastic medium</w:t>
               </w:r>
@@ -1226,347 +1252,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoporoelasticity via homogenization I. Modeling and formal two-scale expansions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Derivation of a poroelastic elliptic membrane shell model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Wheeler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Wick</w:t>
+                <w:t xml:space="preserve">Josip Tambača</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 138, </w:t>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (1-2), pp.136-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2019.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00036811.2018.1430784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650194v1</w:t>
+                <w:t xml:space="preserve">hal-01488396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHASE-FIELD MODELING OF TWO PHASE FLUID FILLED FRACTURES IN A POROELASTIC MEDIUM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renormalization group second order approximation for singularly perturbed nonlinear ordinary differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Marciniak-Czochra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andro Mikelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanghyun Lee</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Wick</w:t>
+                <w:t xml:space="preserve">Thomas Stiehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16, pp.1542-1580</w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41, pp.5691--5710</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843787v1</w:t>
+                <w:t xml:space="preserve">hal-01795884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renormalization group second order approximation for singularly perturbed nonlinear ordinary differential equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Marciniak-Czochra</w:t>
+                <w:t xml:space="preserve">PHASE-FIELD MODELING OF TWO PHASE FLUID FILLED FRACTURES IN A POROELASTIC MEDIUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Stiehl</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41, pp.5691--5710</w:t>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.1542-1580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795884v1</w:t>
+                <w:t xml:space="preserve">hal-01843787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective pressure boundary condition for the filtration through porous medium via homogenization</w:t>
               </w:r>
@@ -1842,77 +1842,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and variational numerical methods for unstable miscible displacement flows in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guglielmo Scovazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghyun Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 335, pp.444--496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2262,51 +2262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-field modeling of proppant-filled fractures in a poroelastic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2373,801 +2373,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quasistatic phase field approach to pressurized fractures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Rigorous Derivation of the Equations for the Clamped Biot-Kirchhoff-Love Poroelastic plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Marciniak-Czochra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Wick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0951-7715/28/5/1371⟩</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 215, pp.1035--1062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00205-014-0805-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138344v2</w:t>
+                <w:t xml:space="preserve">hal-00863444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase-field method for propagating fluid-filled fractures coupled to a surrounding porous medium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Wick</w:t>
+                <w:t xml:space="preserve">Effective interface conditions for the forced infiltration of a viscous fluid into a porous medium using homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Goll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Marciniak-Czochra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andro Mikelić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (1), pp.367-398. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 292, pp.195--220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/140967118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.10.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114228v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rigorous Derivation of the Equations for the Clamped Biot-Kirchhoff-Love Poroelastic plate</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and numerical study of the interaction between fluid flow and filtering media on the macroscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Lakdawala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00205-014-0805-2⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 156, pp.22-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2015.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863444v1</w:t>
+                <w:t xml:space="preserve">hal-02072986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the interaction between fluid flow and filtering media on the macroscopic scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase-field modeling of a fluid-driven fracture in a poroelastic medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andro Mikelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (6), pp.1171-1195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10596-015-9532-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2015.09.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02072986v1</w:t>
+                <w:t xml:space="preserve">hal-01202370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective interface conditions for the forced infiltration of a viscous fluid into a porous medium using homogenization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andro Mikelić</w:t>
+                <w:t xml:space="preserve">A quasistatic phase field approach to pressurized fractures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andro Mikelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (5), pp.1371-1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/28/5/1371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2014.10.050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00936627v1</w:t>
+                <w:t xml:space="preserve">hal-01138344v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-field modeling of a fluid-driven fracture in a poroelastic medium</w:t>
+                <w:t xml:space="preserve">A phase-field method for propagating fluid-filled fractures coupled to a surrounding porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1), pp.367-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/140967118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10596-015-9532-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01202370v1</w:t>
+                <w:t xml:space="preserve">hal-01114228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical convergence study of iterative coupling for coupled flow and geomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18, pp.325--341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10596-013-9393-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of non-ideality for the ion transport in porous media: derivation of the macroscopic equations using upscaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3189,2591 +3201,2591 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 282, pp.39-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physd.2014.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear effective slip interface law for transport phenomena between a fracture flow and a porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Marciniak-Czochra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7, pp.1065-1077. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdss.2014.7.1065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal water flows in low porosity porous media in presence of vapor-liquid phase change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angiolo Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Clopeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Fasano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Meacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15, pp.306-325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2011.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure jump interface law for the Stokes-Darcy coupling: Confirmation by direct numerical simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Goll Christian</w:t>
+                <w:t xml:space="preserve">Asymptotic analysis of the Poisson-Boltzmann equation describing electrokinetics in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 732, pp.510-536. </w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26, pp.881--910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/26/3/881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863354v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of the Poisson-Boltzmann equation describing electrokinetics in porous media</w:t>
+                <w:t xml:space="preserve">Ion transport in porous media: derivation of the macroscopic equations using up-scaling and properties of the effective coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Brizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 26, pp.881--910. </w:t>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (3), pp.479-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0951-7715/26/3/881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10596-013-9342-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863403v1</w:t>
+                <w:t xml:space="preserve">hal-00863401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective slip law for general viscous flows over an oscillating surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sárka Necasová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Neuss-Radu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36, p. 2086-2100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mma.2923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion transport in porous media: derivation of the macroscopic equations using up-scaling and properties of the effective coefficients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+                <w:t xml:space="preserve">Pressure jump interface law for the Stokes-Darcy coupling: Confirmation by direct numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Marciniak-Czochra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goll Christian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 732, pp.510-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10596-013-9342-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00863401v1</w:t>
+                <w:t xml:space="preserve">hal-00863354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of iterative coupling for coupled flow and geomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Wheeler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comput Geosci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (3), pp.455-462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interface law between a deformable porous medium containing a viscous fluid and an elastic body</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective pressure interface law for transport phenomena between an unconfined fluid and a porous medium using homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Marciniak-Czochra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.F. Wheeler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (2), pp.285-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/110838248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218202512500315⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00863413v1</w:t>
+                <w:t xml:space="preserve">hal-00863416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective pressure interface law for transport phenomena between an unconfined fluid and a porous medium using homogenization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theory of the dynamic Biot-Allard equations and their link to the quasi-static Biot system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Wheeler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (12), pp.123702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4764887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/110838248⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00863416v1</w:t>
+                <w:t xml:space="preserve">hal-00863409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of the dynamic Biot-Allard equations and their link to the quasi-static Biot system</w:t>
+                <w:t xml:space="preserve">On the interface law between a deformable porous medium containing a viscous fluid and an elastic body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Wheeler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (11), 1240031 (32 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202512500315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4764887⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00863409v1</w:t>
+                <w:t xml:space="preserve">hal-00863413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization-limit of a model system for interaction of flow, chemical reactions and mechanics in cell tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willi Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Neuss-Radu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (3), pp.1390--1435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of the linearized ionic transport equations in rigid periodic porous media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A positivity-preserving ALE finite element scheme for convection-diffusion equations in moving domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrey Piatnitski</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suncica Canic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Boiarkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry V. Kuzmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guidoboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 230, pp.2896 -- 2914</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3521555⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00784050v1</w:t>
+                <w:t xml:space="preserve">hal-00863438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A positivity-preserving ALE finite element scheme for convection-diffusion equations in moving domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogenization of the linearized ionic transport equations in rigid periodic porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Guidoboni</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (6), pp.063701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3521555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863438v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global-in-time solutions for the isothermal Matovich-Pearson equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Feireisl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laurencot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24, pp.277-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0951-7715/24/1/014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigorous derivation of a hyperbolic model for Taylor dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. van Duijn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (5), pp.1095-1120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-scale expansion with drift approach to the Taylor dispersion for reactive transport through porous media</w:t>
+                <w:t xml:space="preserve">Homogenization approach to the dispersion theory for reactive transport through porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 65, pp.2292-2300</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (1), pp.125-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784057v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization approach to the dispersion theory for reactive transport through porous media</w:t>
+                <w:t xml:space="preserve">Two-scale expansion with drift approach to the Taylor dispersion for reactive transport through porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Brizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Piatnitski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42 (1), pp.125-144</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65, pp.2292-2300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784056v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic equations for the terminal phase of glass fiber drawing and their analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andro Mikelić</w:t>
+                <w:t xml:space="preserve">Polynomial filtration laws for low Reynolds number flows through porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andro Mikelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balhoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (6), pp.4533-4545</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (1), pp.35-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659536v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial filtration laws for low Reynolds number flows through porous media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Balhoff</w:t>
+                <w:t xml:space="preserve">Asymptotic equations for the terminal phase of glass fiber drawing and their analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Clopeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angiolo Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Fasano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andro Mikelić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81 (1), pp.35-60</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (6), pp.4533-4545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937149v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global existence result for the equations describing unsaturated flow in porous media with dynamic capillary pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 248, pp.1561-1577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigorous upscaling of the reactive flow with finite kinetics and under dominant Peclet number</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling effective interface laws for transport phenomena between an unconfined fluid and a porous medium using homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willi Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21, pp.125-140</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 78 (3), pp.489-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937074v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling effective interface laws for transport phenomena between an unconfined fluid and a porous medium using homogenization</w:t>
+                <w:t xml:space="preserve">An existence result for the equations describing a gas-liquid two-phase flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Willi Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 78 (3), pp.489-508</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 337 (4), pp.226-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937075v1</w:t>
+                <w:t xml:space="preserve">hal-00937069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An existence result for the equations describing a gas-liquid two-phase flow</w:t>
+                <w:t xml:space="preserve">Analysis of differential equations modelling the reactive flow through a deformable system of cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willi Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Neuss-Radu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 337 (4), pp.226-232</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 192 (2), pp.331-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937069v1</w:t>
+                <w:t xml:space="preserve">hal-00937067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of differential equations modelling the reactive flow through a deformable system of cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rigorous upscaling of the reactive flow with finite kinetics and under dominant Peclet number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Neuss-Radu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 192 (2), pp.331-374</w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.125-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937067v1</w:t>
+                <w:t xml:space="preserve">hal-00937074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization approach to filtration through a fibrous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (3), pp.529-550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/nhm.2007.2.529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5783,124 +5795,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor's Dispersion for Reactive Transport Model Using Asymptotic Methos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Devigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. van Duijn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth Conference on Applied Mathematics and Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Brijuni, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00411882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5910,147 +5922,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Models in the Manufacturing of Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Fasano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angiolo Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Klar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mattheij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andro Mikelic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Verlag, pp.227, 2011, Lecture Notes in Mathematics Vol. 2010, C.I.M.E. Foundation Subseries, 978-3-642-15966-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6060,399 +6072,399 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to the homogenization modeling of non-Newtonian and electrokinetic flows in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New trends in non-newtonian fluid mechanics and complex flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2212, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171-227, 2017, Lecture Notes Centro Internazionale Matematico Estivo (C.I.M.E.) Series, Lecture Notes in Mathematics, Springer</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of a unique solution to a nonlinear moving-boundary problem of mixed type arising in modeling blood flow</w:t>
+                <w:t xml:space="preserve">Non-Isothermal Flow of Molten Glass: Mathematical Challenges and Industrial Questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">A. Bressan, Gui-Qiang Chen, M. Lewicka, D. Wang. </w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fasano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angiolo Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Fasano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Volume on Nonlinear Conservation Laws and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.235 -256, 2011, IMA Volume on Nonlinear Conservation Laws and Applications</w:t>
+              <w:t xml:space="preserve">Mathematical Models in the Manufacturing of Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.173-224, 2011, Lecture Notes in Mathematics Vol. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937171v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Isothermal Flow of Molten Glass: Mathematical Challenges and Industrial Questions</w:t>
+                <w:t xml:space="preserve">Existence of a unique solution to a nonlinear moving-boundary problem of mixed type arising in modeling blood flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">A. Fasano. </w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suncica Canic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-B. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guidoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Bressan, Gui-Qiang Chen, M. Lewicka, D. Wang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models in the Manufacturing of Glass</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.173-224, 2011, Lecture Notes in Mathematics Vol. 2010</w:t>
+              <w:t xml:space="preserve">IMA Volume on Nonlinear Conservation Laws and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.235 -256, 2011, IMA Volume on Nonlinear Conservation Laws and Applications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937165v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rough boundaries and wall laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Feireisl, P. Kaplicky J. Malek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualitative properties of solutions to partial differential equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Matfyzpress, pp.103 - 134, 2009, Lecture notes of Necas Center for mathematical modeling</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6462,148 +6474,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization approach to filtration through a fibrous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Gerbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andro Mikelic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5277, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId172"/>
+      <w:footerReference w:type="default" r:id="rId173"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6671,51 +6683,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AE56C8D"/>
+    <w:nsid w:val="9624D171"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6902,51 +6914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andro-mikelic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4752-8705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105987956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02144933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Johannes van Duijn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro Mikelic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-023-09896-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brizzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro Mikeli&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2022.2080672" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134123v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Van Duijn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2022.2091992" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Kowall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marciniak-Czochra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2020.106790" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1346043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Iliev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Prill" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsha Sherly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103779" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02429820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis J van Duijn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488396v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tamba&#269;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2018.1430784" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286518801050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wheeler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wick" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13137-019-0113-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650194v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Wheeler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2019.02.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghyun Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01795884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stiehl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484775v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carraro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Marusic-Paloka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2018.04.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21857/ydkx2c3rp9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380352v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Scovazzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-016-0321-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146535v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tambaca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215457v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278240v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary F Wheeler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.02.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138344v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Wheeler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/28/5/1371" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140967118" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863444v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-014-0805-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosjean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iliev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Iliev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirsch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lakdawala" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.09.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Goll" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.10.050" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-015-9532-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913519v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9393-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863442v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Piatnitski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2014.05.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863443v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2014.7.1065" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angiolo Farina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bodin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clopeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fasano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meacci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2011.11.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVXBS3BF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goll Christian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.416" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863403v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/26/3/881" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863979v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;rka Necasov&#225;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Neuss-Radu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2923" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863401v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9342-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JNM9HVQ5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863357v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202512500315" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110838248" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764887" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Jaeger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784050v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3521555" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suncica Canic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Boiarkine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V. Kuzmin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guidoboni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488835v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Feireisl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurencot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/24/1/014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863431v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. van Duijn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784057v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784056v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937149v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balhoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937153v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937074v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Choquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937075v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937069v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937067v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701778v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhadj" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2007.2.529" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411882v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devigne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864520v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Klar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mattheij" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488276v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/3114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937171v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-B. Kim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937165v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fasano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937163v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071254v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andro-mikelic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4752-8705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105987956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02144933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Johannes van Duijn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro Mikelic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-023-09896-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brizzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro Mikeli&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2022.2080672" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134123v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Van Duijn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2022.2091992" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Kowall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marciniak-Czochra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2020.106790" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1346043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02429820v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis J van Duijn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113048" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Iliev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Prill" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsha Sherly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103779" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Wheeler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2019.02.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286518801050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wheeler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wick" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13137-019-0113-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tamba&#269;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2018.1430784" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01795884v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stiehl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghyun Lee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484775v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carraro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Marusic-Paloka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2018.04.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21857/ydkx2c3rp9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380352v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Scovazzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-016-0321-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146535v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tambaca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215457v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278240v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary F Wheeler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.02.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863444v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-014-0805-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936627v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Goll" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.10.050" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosjean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iliev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Iliev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirsch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lakdawala" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.09.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1Q5JC4F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202370v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Wheeler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-015-9532-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138344v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/28/5/1371" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140967118" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9393-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863442v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Piatnitski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2014.05.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863443v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2014.7.1065" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864519v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angiolo Farina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bodin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clopeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fasano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meacci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2011.11.021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVXBS3BF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/26/3/881" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863401v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-013-9342-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JNM9HVQ5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863979v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;rka Necasov&#225;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Neuss-Radu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2923" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863354v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goll Christian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.416" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863357v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863416v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110838248" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863409v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764887" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863413v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202512500315" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863429v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Jaeger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863438v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suncica Canic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Boiarkine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V. Kuzmin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guidoboni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3521555" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Feireisl" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurencot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/24/1/014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863431v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. van Duijn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784056v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784057v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937149v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balhoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659536v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937153v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937075v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937069v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937067v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Choquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701778v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhadj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Gerbeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2007.2.529" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devigne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864520v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Klar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mattheij" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488276v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/3114" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937165v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fasano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937171v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-B. Kim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937163v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071254v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>