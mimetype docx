--- v0 (2026-03-09)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Androula Michael </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités en Histoire de l'art, UFR des Arts, UPJV, AmiensDirectrice du Centre de recherches en arts et esthétique (UR 4291), UPJV et responsable des relations internationalesChercheure associée au Centre de recherches internationales de Sciences Po Paris (CERI)Co-directrice du Doctorat Picasso https://museupicassobcn.cat/apren-i-investiga/doctorat-picasso Membre de l’Association internationale des critiques d’art (AICA).Membre du Comité français d’histoire de l’art (CFHA)Membre du College Art Association CAA (États-Unis)Commissaire d’expositions indépendante https://www.u-picardie.fr/crae/</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artistes en historiens. Stratégies contre les effacements de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Zielinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Septentrion, A paraître, Arts contemporains</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso au musée de Chypre. Œuvres en céramique : catalogue d'exposition, musée archéologique de Chypre, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eftychia Zachariou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de Chypre, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De/colonizing Repesentations of Slavery in European Museums: Artistic, Curatorial and Theoretical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Faucquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Gosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liverpool University Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Toguo, Stronger together : catalogue d’exposition, musée d’art moderne et contemporain Mohammed VI, Rabat, Maroc, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d’art moderne et contemporain Mohammed VI, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Duchamp et Pablo Picasso : Deux géants sur le lit de Procuste : réception critique croisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du réel, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toguo / Picasso : catalogue d’exposition, Museu Picasso Barcelone, 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona, 2025, 9788412802962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Toguo. Habiter la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions 303, 2024, 979-10-93572-91-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso at the Cyprus Museum: works on clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eftychia Zachariou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du Musée de Chypre, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poéticas de la insurrección : Picasso invita a Velázquez a dos banquetes funerarios : catalogue de l’exposition Velázquez invite Picasso ! Casa Velasquez, Madrid, sous la direction de Emmanuel Guigon, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jèssica Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casa de Velázquez; Fundació Museu Picasso de Barcelona, 2023, 978-84-128029-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Toguo, nos mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Château des ducs de Bretagne, 2023, 9782906519923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceci est la couleur de leurs rêves. Picasso et Miró, poètes : catalogue de l’exposition Picasso/Miro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona; Fundació Joan Miró, 2023, 978-84-16411-73-3 (français) ; 978-84-16411-72-6 (catalan) ; 978-84-16411-71-9 (espagnol) ; 978-84-16411-74-0 (anglais)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso Versek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Róbert Bognár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Gulyás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Imreh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaffa kiadó és kereskedelmi kft., 2022, 978-963-475-53-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours à l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Bandjoun Station, 2021, 978-2-9540706-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Navarro-Ortega,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ferrer Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona; Musée national Picasso, 2020, 978-84-120462-3-6 (fr) ; 978-84-120462-1-2 (es) ; 978-84-120462-2-9 (ca) ; 978-84-120462-4-3 (en)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claustre Rafart I Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 9788417048747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso's Kitchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claustre Rafart I Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 978-84-17048-75-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cocina de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claustre Rafart I Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 978-84-17048-66-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuina de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claustre Rafart I Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 978-84-948685-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Zellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Skira; Musée Mohammed VI ; Fondation nationale des musées du Maroc, 2017, 978-2-37074-055-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phoenix-Power Cultural Developement Co, 2016, 978-7-5447-5977-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1960–1980 Discourse with Contemporary Trends in Art and the Quest for Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evagoras and Kathleen Lanitis Foundation, 2014, 978-9963-9270-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Herne, 2014, Cahiers de l’Herne, 9782851971739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso : je ne cherche pas, je trouve : écrits & pensées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cherche Midi, 2014, 9782749111001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alter Ego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fytorio, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux de Picasso : album</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Circonflexe, 2013, 978-2-87833-688-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envision Cyprus: Memories alive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministry of Education and Culture, 2012, 978-9963-0-0163-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Cyprus: Contemporary Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androulla Vassiliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lauwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bozar Books, Ministry of Education and Culture, 2012, 978-9963-0-0158-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chypre 2010 : l'art au présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Toumazis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayota Volti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mccowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chambre des Beaux-Arts de Chypre, 2012, 978-9963-8922-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The object: Stories and Representations, Cypriot artists born between 1949 and 1964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros G. Lazarides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis D. Angelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evagoras and Kathleen Lanitis Foundation, 2012, 978-9963-9270-6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body: stories and representations: Cypriot artists born between 1949 and 1964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros G. Lazarides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis D. Angelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evagoras and Kathleen Lanitis Foundation, 2010, 978-9963-9270-5-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happenings de Jean-Jacques Lebel ou L'insoumission radicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebel Jean-Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hazan, 2009, 978-2-7541-0351-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Munhak Segye-Sa, 2009, 978-89-7075-468-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1960-1980: discourse with contemporary trents in art and the quest for identity: Cypriots artists born between 1929 and 1949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Nikita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhea Fragofinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evagoras and Kathleen Lanitis Foundation, 2009, 978-9963-9270-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso entre écriture et dessin : catalogue d’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleth Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée PAB, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beaux-Arts de Paris, 2008, D'art en questions, 978-2-84056-291-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris-Chypre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture et de l'éducation de Chypre, 2008, 978-9963-0-0124-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chypre : du Néolithique à Théodoulos Grégoriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée du Louvre, 2008, 978-9963-9589-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Poemas en prosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Nuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plataforma Editorial, 2008, Narrativa, 978-84-96981-28-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Пабло Пикассо: Стихотворения</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaïl Yasnov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Текст, 2008, 978-5-7516-0683-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Poeme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Mavrodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minerva, 2007, Literatura universala contemporana, 978-973-21-0886-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Gedichte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Fock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deutsche Verlag-Anstalt, 2007, 978-3-421-04262-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossings, a Contemporary View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flahutez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Parfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Toumazis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NiMAC, Nicosia Municipal Arts Centre, 2007, 978-9963-9071-7-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Cherche-Midi, 2005, Espaces, 978-2-7491-0461-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodyworks, Sports and Contemporary Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Toumazis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NiMAC, Nicosia Municipal Arts Centre, 2004, 9963-575-46-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duplaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NiMAC, Nicosia Municipal Arts Centre, 2000, 9963-575-32-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Propos sur l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 1998, Art et Artistes, 2-07-074698-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Front Unique. L’art en acte : les dispositifs insoumis de Jean-Jacques Lebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27 (2), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.20805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Robert Lebel : une pensée indisciplinée du surréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27 (2), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.20816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Returns to Africa: Diasporic Artistic Practices and the Memory of Slavery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159ou⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kara Walker: Harper’s Pictorial History of the Civil War (Annotated), 24 février – 11 juin 2023, New York Historical Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.22379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoulos: &amp;quot;the artist who thinks like an architect and feels like a poet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 3, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste en historien, stratégies contre les effacements de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porto Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (42), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22456/2179-8001.98293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] André Breton, Lettres à Jacques Doucet, Paris : Gallimard, 2016, 265p. 21 x 15cm, (La Bibliothèque blanche), ISBN 9782070197088</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.25625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Un Art d’État ? Commandes publiques aux artistes plasticiens 1945 – 1965, Pierrefitte-sur-Seine : Archives nationales ; Rennes : Presses Universitaires de Rennes, 2017, 257p. ill. en noir et en coul. 24 x 17cm, Chronol. Index, ISBN 9782753553712</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Ceija Stojka : une artiste rom dans le siècle = A Roma artist in the Century, Paris : La Maison rouge, 2018, 199p. ill. en noir et en coul. 28 x 23cm, fre/eng, ISBN 9782849754962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Jonathan Harris, The Global Contemporary Art World, Hoboken : Wiley, 2017, 232p. ill. 23 x 16cm, eng, ISBN 9781118338513</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Sylvie Vautier, Picasso/Picault, Picault/Picasso : un moment magique à Vallauris 1948-1953, New York : Pointed Leaf Press, 2016, 256p. ill. en noir et en coul. 31 x 24cm, Bibliogr., ISBN 9781938461361</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.25627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Contre-cultures 1969-1989 : L’Esprit français (sous la dir. de Guillaume Désanges, François Piron), Paris : La Maison rouge : La Découverte, 2017, 319p. ill. en noir et en coul. 25 x 19cm, ISBN 9782707193995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.25626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Lumières africaines : l'élan contemporain, Casablanca : Langages du Sud, 2018, 208p. ill. en noir et en coul. 28 x 30cm, (Les Routes de l’art), ISBN 9789954695203. Préf. de Yacouba Konaté. Textes d’André Magnin, Mehdi Qotbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Utopia/Dystopia (sous la dir. de Pedro Gadanho, João Laia, Susana Ventura), Milan : Mousse Publishing, 2017, 260p. ill. en noir et en coul. 26 x 17cm, eng/por, Biogr., ISBN 9788867492800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Guillaume Robin, Picasso & Paris : balades sur les pas de l’artiste, Paris : Hugo Image, 2015, 262p. ill. en noir et en coul. 21 x 14cm, ISBN 9782755622089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Jean Tinguely ‘60, Paris : Hazan : Galerie Georges-Philippe et Nathalie Vallois, 2016, 180p. ill. en noir et en coul. 26 x 21cm, fre/eng, ISBN 9782754109772, Texte de Camille Morineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Picasso.mania, Paris : Réunion des Musées Nationaux – Grand Palais, 2015, 340p. ill. en noir et en coul. 30 x 26cm, ISBN 9782711862665, Sous la dir. d’Emilie Bouvard, Didier Ottinger, Diana Widmaier Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Fabienne Douls Eicher, Poétique de la simultanéité dans les écrits de Pablo Picasso, Paris : L’Harmattan, 2017, 240p. 24 x 16cm, (Histoire et idées des arts), ISBN 9782343117577</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Jean Tinguely : Méta-Harmonie, Bielefeld : Kerber ; Bâle : Musée Tinguely, 2016, 191p. ill. en noir et en coul. 26 x 21cm, ger/eng, ISBN 9783735602695, Textes d’Annja Müller-Alsbach, Sandra Beate Reimann, Heidy Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma palavra vivida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Villeglé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porto Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (37), pp.07. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22456/2179-8001.80099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Didier Ottinger, Picasso.mania, Paris : Gallimard, 2015, non paginé, ill. en noir et en coul. 18 x 13cm, (Hors-série Découvertes), ISBN 9782070106899</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] 50 Picasso au musée Soulages, Paris : Gallimard, 2016, 175p. ill. en noir et en coul. 29 x 22cm, ISBN 9782070179060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.23488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Robert Lebel, Œuvres complètes t.1. Le Surréalisme comme essuie-glace. Articles 1943/1984, Genève : Mamco, 2016, 398p. ill. 24 x 18cm, ISBN 9782940159796, Ed. de Jérôme Duwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Picasso Sculpture, New York : Museum of Modern Art, 2015, 320p. ill. en noir et en coul. 32 x 25cm, eng, ISBN 9780870709746, Sous la dir. d’Ann Temkin, Anne Umland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Picasso et les arts et traditions populaires : un génie sans piédestal, Paris : Gallimard ; Marseille : Musée des civilisations de l’Europe et de la Méditerranée, 2016, 271p. ill. en noir et en coul. 28 x 22cm, ISBN 9782070178681</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.23491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Béatrice Joyeux-Prunel, Les avant-gardes artistiques 1918-1945 : une histoire transnationale, Paris : Gallimard, 2017, 1186p. ill. en noir et en coul. 18 x 11cm, (Folio-Histoire), Bibliogr. Index, ISBN 9782072722820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Marijo Arïens-Volker, Picasso et l’occultisme à Paris : aux origines des Demoiselles d’Avignon, Bruxelles : Marot, 2016, 447p. ill. en noir et en coul. 25 x 18cm, ISBN 9782930117515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.23490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Édouard Pignon : Ostende (1946-1953), Paris : Hazan ; Lyon : Musée des beaux-arts de Lyon, 2017, 167p. ill. en noir et en coul. 23 x 23cm, ISBN 9782754109994, Sous la dir de Philippe Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Jean Frémon, L’Ecriture des formes, Paris : Galerie Jean Fournier ; Clermont-Ferrand : Frac Auvergne, 2017, 207p. ill. 21 x 15cm, (Beautés), Bibliogr., ISBN : 9782953042917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Karel Appel, Paris : Paris-Musées, 2017, 234p. ill. en noir et en coul. 30 x 24cm, ISBN 9782759603404, Sous la dir. de Choghakate Kazarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Picasso : l’ultime demeure, Paris : Archibooks, 2015, 127p. ill. en noir et en coul. 26 x 20cm, ISBN 9782357333758</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Picasso in der Kunst der Gegenwart / Picasso in Contemporary Art / Picasso dans l’art contemporain, Cologne : Snoeck ; Hambourg : Deichtorhallen Hamburg, 2015, 407p. ill. en noir et en coul. 31 x 25cm, ger/eng, ISBN 9783864421174, Sous la dir. de Dirk Luckow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Damien Deroubaix : Picasso et moi, Luxembourg : Mudam, 2016, 103p. ill. en noir et en coul. 23 x 29cm, fre/eng, ISBN 9782757210949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Apollinaire, le regard du poète, Paris : Gallimard : Musée d’Orsay, 2016, 320p. ill. en noir et en coul. 29 x 23cm, ISBN 9782070179152</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.23489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Marie Boivent, La Revue d’artiste : enjeux et spécificités d’une pratique artistique, Rennes : Incertain Sens, 2015, 455p. ill. 23 x 19cm, (Collection grise), ISBN 9782914291620</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.19292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Hervé Télémaque, Écrits, entretiens, Paris : Beaux-arts de Paris les éditions, 2015, 440p. ill. 21 x 15cm, (Ecrits d’artistes), ISBN 978840564461, Ed. de Pascale Le Thorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.19294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Quand l’artiste se fait critique d’art : échanges, passerelles et résurgences, Rennes : Presses Universitaires de Rennes, 2015, 194p. ill. 25 x 18cm, (Arts contemporains), ISBN 9782733534803, Sous la dir. de Simon Daniellou, Ophélie Naessens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.19288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Mémoires croisées, dérives archivistiques, Paris : Institut national d’histoire de l’art, 2015, 89p. ill. en noir et en coul. 21 x 15cm, Sous la dir. de Jean-Marc Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.19291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Christo et Jeanne-Claude en/hors atelier, Dortmund : Kettler ; Paris : L’Arche, 2015, 320p. + livret trad. ill. en noir et en coul. 29 x 22cm, eng/fre, ISBN 9783860263444. 97828511818645</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.19290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Bernard Vouilloux, Figures de la pensée : de l’art à la littérature – et retour, Paris : Hermann, 2015, 351p. 23 x 16cm, (Savoir lettres), ISBN 9782705689889</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.19289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie ouverte du cubisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Picasso.Mania, 233, pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à Face Kippenberger/Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Picasso.Mania, 233, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso, l’être artiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Picasso.Mania, 233, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à Face Koons/Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Picasso.Mania, 233, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer après Guernica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Picasso.Mania, 233, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chypre, une identité politique et culturelle divisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tome 417 (7), pp.7-17. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etu.4167.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tome 415 (9), pp.219-230. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etu.4153.0219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Picasso, Dora Maar : il faisait tellement noir, Paris : Flammarion : Réunion des Musées Nationaux, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.1072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Les Archives de Picasso : « on est ce que l’on garde ! », Paris : Réunion des Musées Nationaux, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.1772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Matisse : de la couleur à l’architecture, Paris : Citadelles & Mazenod, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.2201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le laboratoire de l'écriture de Picasso : présentation d'un dossier génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15 (1), pp.11-28. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/item.2000.1155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nombre chez Picasso : une tentative d'appropriation du language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, sur le xx siècle, 44, pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire of history, right of memory. Archives in art practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mônica Zielinsky (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arquivos Abertos. Lugares da Arte contemporânea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De part et d'autre d'une ligne de séparation : le cas de la « zone morte » à Chypre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Hémond (éd.); Fabienne de Pierrebourg (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes-migrants et frontière : agir par l'art en diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Toguo : diàkegs amb Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Guigon (dir.); Androula Michael (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toguo / Picasso, catalogue d’exposition, Museu Picasso de Barcelone, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Picasso de Barcelone, pp.12-20, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Picasso's relationship to Cypriot antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Androula Michael (dir); Eftychia Zachariou (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso at the Cyprus Museum: works on clay, catalogue d’exposition, Musée de Chypre, 11 juin–8 septembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Musée de Chypre, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilüfer Oviologue Gros, « Le care contre l’effacement de la mémoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cheveux et des émeutes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Toguo, Le pilier des migrants disparus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence  Bertrand-Dorléac (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les choses. Une histoire de la nature morte - Album de l'exposition, musée du Louvre, du 12 octobre 2022 au 23 janvier 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Musée du Louvre, 2023, 9782359063899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence  Bertrand-Dorléac (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les choses. Une histoire de la nature morte - Catalogue de l'exposition, musée du Louvre, du 12 octobre 2022 au 23 janvier 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Musée du Louvre, pp.395-396, 2023, Partie 2, Chosier, 9782359063899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso poète et &amp;quot;Le Chef-d’œuvre inconnu&amp;quot; de Balzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Dufrêne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Chef- d’œuvre inconnu : catalogue de l'exposition, Maison de Balzac, 18 novembre 2021 au 6 mars 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Musées, 2022, 9782759605101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandjoun Station, lieu d’une hospitalité radicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Falgayrettes-Leveau (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désir d’humanité. Les univers de Barthélémy Toguo : catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard ; Musée du quai Branly, pp.131-141, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations des hommes, des œuvres et des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retours à l'Afrique = Returns to Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Bandjoun Station, pp.10-49, 2021, 978-2-9540706-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythme et musique dans les écrits de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransec Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Jaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Godefroy (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les musiques de Picasso : catalogue de l'exposition, Philarmonie de Paris, septembre 2020 - janvier 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard; Philarmonie de Paris, pp.128-133, 2020, 978-2-0728-7107-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Entierro del Conde de Orgaz : Un legado de Pablo Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Guigon, Claustre Rafart (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pablo Picasso y los editores Gustavo Gili: trabajo y amistad : catalogue d’exposition, Barcelone, 23 novembre 2018 -24 janvier 2019, Museu Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Picasso, pp.131-135, 2019, 978-84-948685-7-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que hoy es domingo y aquí no hay tors&amp;quot;, España en los escritos de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Ferrer Barrera (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exilio y Nostalgia, dibujos y libros ilustrados de Picasso en la colleción de la familia Arias : catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundación Picasso. Museo Casa Natal, pp.45-47, 2019, 978-84-949006-7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les architectures odorantes de la cuisine de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dopffer (dir.); Johanne Lindskog (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso, Les Années Vallauris : catalogue d'exposition. 23 juin- 22 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national Picasso; RMN, 2018, 978-2- 7118-7115-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natures vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cuisine de Picasso : catalogue d'exposition. 4 tomes en espagnol, catalan, français et anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 9788417048747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso et l'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Hyza (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso et le livre d'artiste : catalogue d’exposition Alès, 13 juillet – 21 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée-bibliothèque Pierre André Benoit; Bernard Chauveau Edition, pp.44-58, 2018, 978-2-36306-247-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bruly-Bouabré ou comme en allant vers Victor Hugo il s'est marié avec Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Lecointre (dir.); Stéphanie Smalbeen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Plume et le Crayon : catalogue d'exposition, Frac de Picardie, Amiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frac de Picardie, pp.123-137, 2018, 2-912258-10-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais quel silence ferait plus de bruit que la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guernica : catalogue d'exposition, 15 avril- 4 septembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national Picasso, pp.100-103, 2018, 978-2-07-277624- 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums d'Arabie et arabesques de ses cheveux. Quel &amp;quot;Orient&amp;quot; pour Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Poullain (dir.); Guillaume Theulière (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages imaginaires : catalogue d'exposition, 16 février-24 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mucem; RMN, 2018, 978- 2-7118-7073-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourriture immangeable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cuisine de Picasso : catalogue d'exposition. 4 tomes en espagnol, catalan, français et anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 9788417048747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut la cuisine de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cuisine de Picasso : catalogue d'exposition. 4 tomes en espagnol, catalan, français et anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 9788417048747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Orient de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Androula Michael (dir.); Coline Zellal (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face à Picasso : catalogue de l'exposition, Rabat, Musée Mohammed VI d'art moderne et contemporain, 19 avril-31 juillet 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Skira; Musée Mohammed VI ; Fondation nationale des musées du Maroc, pp.20-33, 2017, 978-2-37074-055-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appel à pelleter les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Pierre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostory : catalogue d'exposition, Université de Picardie Jules Verne, UFR des arts, septembre-octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TLW, pp.23-26, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Körper-Haus. Die Personifikation des Fensters in Picassos Gedichten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ortrud Westeider (dir.); Michel Philipp (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso Fenster zur Welt = Picasso, Window to the World : catalogue de l'exposition, Hamburg, Allemagne, 6 février 2016–16 mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hirmer Verlag, 2016, 978-3-7774-2484-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface de Sol y sombra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Collin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sol y Sombra 2005-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Conleau, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Picasso : je suis un poète qui a mal tourné », texte et choix de manuscrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’Herne, pp.187-201, 2014, Cahiers de l’Herne, 9782851971739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la carte découpe, le récit traverse : rumeurs autour de la Green Line à Chypre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Toussaint (dir.); Michael Parsons (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partages d’espaces. Regards croisés sur l’art et la géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université de Pau et des pays de l’Adour, pp.123-132, 2014, Espaces, frontières, métissages, 2-35311-053-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie de Picasso : une suite de coq-à-l’âne mais qui se suivent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’Herne, pp.234-241, 2014, Cahiers de l’Herne, 9782851971739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si j’avais peint comme Delacroix, on en serait où maintenant ?, disait mon père », entretien avec Claude Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’Herne, pp.13-21, 2014, Cahiers de l’Herne, 9782851971739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchamp rencontre Picasso, ou pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’Herne, pp.141-154, 2014, Cahiers de l’Herne, 9782851971739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poetic entropy of time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toula Liasi (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusted evidence : catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toula Liasi, pp.5-7, 2013, 978-9963-2906-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso écrivain ou la réactualisation des préoccupations plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nanette Ribler-Pipka (dir.); Gerhard Wild (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso–Poesie–Poetik : Picasso, his Poetry and Poetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.165-182, 2012, 3-260050-787512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affinités électives de Jean-Jacques Lebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Levaillant (dir.); Dario Gamboni (dir.); Jean-Roch Bouiller (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques d’artistes aux XXe et XXIe siècles : actes des journées d'étude du Centre André Chastel, 9 au 12 mars 2006, Institut national d'histoire de l'art et Bibliothèque Kandinsky du Centre Pompidou, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Paris-Sorbonne, pp.441-450, 2010, Espaces, frontières, métissages, 978-2-84050-646-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art dans le contexte d’une partition politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toussaint, Évelyne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fonction critique de l'art : dynamiques et ambiguïtés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La lettre volée, pp.209-218, 2009, Essais, 978-2-87317-341-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking forward to hearing from you</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actionfield Kodra 08: catalogue d’exposition, 8th Visual Arts Festival, Thessaloniki, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Visual Arts Festival, pp.52-90, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitterweet...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lia Lapithi : Videos 2003-2008, catalogue d’exposition, Nicosie, Chypre, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.6-8, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture n’est pas un jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso, l’objet du mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coédition Picasso administration et École nationale supérieure des beaux-arts, pp.109-126, 2005, D'art en question, 978-2840561804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bazaar in Cocoons, Melita Couta : catalogue d’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPENASIA 2OO4, 7th International Exhibition of Sculptures and Installations, The East meets the West, 1 September – 10 October 2004, Venice – Lido</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biennale di Venezia, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la marge : Picasso poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Eizykman (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dessiner dans la marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.41-51, 2004, 2-7475-6729-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre impossible : sur les écrits de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Levaillant (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrits d’artistes depuis 1940 : actes du colloque international, Paris et Caen, 6-9 mars 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'IMEC, pp.209-221, 2004, 978-2-908295-72-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits de Picasso : entre journal intime et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Coblence (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Fables du visible et l’esthétique fictionnelle de Gilbert Lascault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Lettre Volée, pp.247-255, 2003, 2-87317-222-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso e l’esperimento della scrittura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso 1937-1953, Gli anni dell’apogeo in Italia : catalogue d’exposition, Rome, Galleria Nazionale d’Arte Moderna, 12 décembre 1998 – 15 mars 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galleria Nazionale d’Arte Moderna, pp.140-142, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dahomey » : restitutions, la part du cinéma et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Frodon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface du livre d'artiste &amp;quot;Les Pleureuses&amp;quot; de Barthélémy Toguo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pleureuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Jaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.144 ; 153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminin/masculin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bestiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Jaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.105-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterrement du comte d’Orgaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Jaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.84-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calligraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de l’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.118-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béloyiannis Nikos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horloge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet bleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.40 ; 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éventail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.143-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chypre XXe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des Créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klonaris et Thomadaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des Créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê: Apagamentos da memória na arte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Zielinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porto Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24 (42), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso ou le plaisir de l’écriture et quelques résonances steiniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revoir Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national Picasso, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso : l'objet du mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bertrand Dorléac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso, l'objet du mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure des beaux-arts, pp.303, 2005, 9782840561804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId273"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Androula Michael </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités en Histoire de l'art, UFR des Arts, UPJV, AmiensDirectrice du Centre de recherches en arts et esthétique (UR 4291), UPJV et responsable des relations internationalesChercheure associée au Centre de recherches internationales de Sciences Po Paris (CERI)Co-directrice du Doctorat Picasso https://museupicassobcn.cat/apren-i-investiga/doctorat-picasso Membre de l’Association internationale des critiques d’art (AICA).Membre du Comité français d’histoire de l’art (CFHA)Membre du College Art Association CAA (États-Unis)Commissaire d’expositions indépendante https://www.u-picardie.fr/crae/</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artistes en historiens. Stratégies contre les effacements de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Zielinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Septentrion, A paraître, Arts contemporains</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso au musée de Chypre. Œuvres en céramique : catalogue d'exposition, musée archéologique de Chypre, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eftychia Zachariou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de Chypre, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De/colonizing Repesentations of Slavery in European Museums: Artistic, Curatorial and Theoretical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Faucquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Gosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liverpool University Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Toguo, Stronger together : catalogue d’exposition, musée d’art moderne et contemporain Mohammed VI, Rabat, Maroc, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d’art moderne et contemporain Mohammed VI, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Duchamp et Pablo Picasso : Deux géants sur le lit de Procuste : réception critique croisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du réel, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toguo / Picasso : catalogue d’exposition, Museu Picasso Barcelone, 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona, 2025, 9788412802962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Toguo. Habiter la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions 303, 2024, 979-10-93572-91-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso at the Cyprus Museum: works on clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eftychia Zachariou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du Musée de Chypre, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poéticas de la insurrección : Picasso invita a Velázquez a dos banquetes funerarios : catalogue de l’exposition Velázquez invite Picasso ! Casa Velasquez, Madrid, sous la direction de Emmanuel Guigon, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jèssica Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casa de Velázquez; Fundació Museu Picasso de Barcelona, 2023, 978-84-128029-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Toguo, nos mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Château des ducs de Bretagne, 2023, 9782906519923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceci est la couleur de leurs rêves. Picasso et Miró, poètes : catalogue de l’exposition Picasso/Miro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona; Fundació Joan Miró, 2023, 978-84-16411-73-3 (français) ; 978-84-16411-72-6 (catalan) ; 978-84-16411-71-9 (espagnol) ; 978-84-16411-74-0 (anglais)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso Versek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Róbert Bognár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Gulyás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Imreh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaffa kiadó és kereskedelmi kft., 2022, 978-963-475-53-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours à l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Bandjoun Station, 2021, 978-2-9540706-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Navarro-Ortega,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ferrer Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona; Musée national Picasso, 2020, 978-84-120462-3-6 (fr) ; 978-84-120462-1-2 (es) ; 978-84-120462-2-9 (ca) ; 978-84-120462-4-3 (en)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claustre Rafart I Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 9788417048747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso's Kitchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claustre Rafart I Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 978-84-17048-75-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cocina de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claustre Rafart I Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 978-84-17048-66-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuina de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claustre Rafart I Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 978-84-948685-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Zellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Skira; Musée Mohammed VI ; Fondation nationale des musées du Maroc, 2017, 978-2-37074-055-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phoenix-Power Cultural Developement Co, 2016, 978-7-5447-5977-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1960–1980 Discourse with Contemporary Trends in Art and the Quest for Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evagoras and Kathleen Lanitis Foundation, 2014, 978-9963-9270-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Herne, 2014, Cahiers de l’Herne, 9782851971739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso : je ne cherche pas, je trouve : écrits & pensées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cherche Midi, 2014, 9782749111001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alter Ego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fytorio, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux de Picasso : album</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Circonflexe, 2013, 978-2-87833-688-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envision Cyprus: Memories alive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministry of Education and Culture, 2012, 978-9963-0-0163-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Cyprus: Contemporary Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androulla Vassiliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lauwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bozar Books, Ministry of Education and Culture, 2012, 978-9963-0-0158-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chypre 2010 : l'art au présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Toumazis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayota Volti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mccowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chambre des Beaux-Arts de Chypre, 2012, 978-9963-8922-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The object: Stories and Representations, Cypriot artists born between 1949 and 1964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros G. Lazarides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis D. Angelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evagoras and Kathleen Lanitis Foundation, 2012, 978-9963-9270-6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body: stories and representations: Cypriot artists born between 1949 and 1964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros G. Lazarides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis D. Angelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evagoras and Kathleen Lanitis Foundation, 2010, 978-9963-9270-5-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1960-1980: discourse with contemporary trents in art and the quest for identity: Cypriots artists born between 1929 and 1949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Nikita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhea Fragofinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evagoras and Kathleen Lanitis Foundation, 2009, 978-9963-9270-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso entre écriture et dessin : catalogue d’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleth Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée PAB, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happenings de Jean-Jacques Lebel ou L'insoumission radicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebel Jean-Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hazan, 2009, 978-2-7541-0351-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Munhak Segye-Sa, 2009, 978-89-7075-468-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beaux-Arts de Paris, 2008, D'art en questions, 978-2-84056-291-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris-Chypre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture et de l'éducation de Chypre, 2008, 978-9963-0-0124-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chypre : du Néolithique à Théodoulos Grégoriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée du Louvre, 2008, 978-9963-9589-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Poemas en prosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Nuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plataforma Editorial, 2008, Narrativa, 978-84-96981-28-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Пабло Пикассо: Стихотворения</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaïl Yasnov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Текст, 2008, 978-5-7516-0683-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Poeme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Mavrodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minerva, 2007, Literatura universala contemporana, 978-973-21-0886-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Gedichte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Fock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deutsche Verlag-Anstalt, 2007, 978-3-421-04262-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossings, a Contemporary View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flahutez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Parfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Toumazis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NiMAC, Nicosia Municipal Arts Centre, 2007, 978-9963-9071-7-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Cherche-Midi, 2005, Espaces, 978-2-7491-0461-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodyworks, Sports and Contemporary Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Toumazis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NiMAC, Nicosia Municipal Arts Centre, 2004, 9963-575-46-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duplaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NiMAC, Nicosia Municipal Arts Centre, 2000, 9963-575-32-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Propos sur l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 1998, Art et Artistes, 2-07-074698-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Front Unique. L’art en acte : les dispositifs insoumis de Jean-Jacques Lebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27 (2), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.20805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Robert Lebel : une pensée indisciplinée du surréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27 (2), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.20816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Returns to Africa: Diasporic Artistic Practices and the Memory of Slavery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159ou⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kara Walker: Harper’s Pictorial History of the Civil War (Annotated), 24 février – 11 juin 2023, New York Historical Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.22379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoulos: &amp;quot;the artist who thinks like an architect and feels like a poet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 3, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste en historien, stratégies contre les effacements de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porto Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (42), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22456/2179-8001.98293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] André Breton, Lettres à Jacques Doucet, Paris : Gallimard, 2016, 265p. 21 x 15cm, (La Bibliothèque blanche), ISBN 9782070197088</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.25625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Un Art d’État ? Commandes publiques aux artistes plasticiens 1945 – 1965, Pierrefitte-sur-Seine : Archives nationales ; Rennes : Presses Universitaires de Rennes, 2017, 257p. ill. en noir et en coul. 24 x 17cm, Chronol. Index, ISBN 9782753553712</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Ceija Stojka : une artiste rom dans le siècle = A Roma artist in the Century, Paris : La Maison rouge, 2018, 199p. ill. en noir et en coul. 28 x 23cm, fre/eng, ISBN 9782849754962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Jonathan Harris, The Global Contemporary Art World, Hoboken : Wiley, 2017, 232p. ill. 23 x 16cm, eng, ISBN 9781118338513</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Sylvie Vautier, Picasso/Picault, Picault/Picasso : un moment magique à Vallauris 1948-1953, New York : Pointed Leaf Press, 2016, 256p. ill. en noir et en coul. 31 x 24cm, Bibliogr., ISBN 9781938461361</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.25627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Contre-cultures 1969-1989 : L’Esprit français (sous la dir. de Guillaume Désanges, François Piron), Paris : La Maison rouge : La Découverte, 2017, 319p. ill. en noir et en coul. 25 x 19cm, ISBN 9782707193995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.25626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Lumières africaines : l'élan contemporain, Casablanca : Langages du Sud, 2018, 208p. ill. en noir et en coul. 28 x 30cm, (Les Routes de l’art), ISBN 9789954695203. Préf. de Yacouba Konaté. Textes d’André Magnin, Mehdi Qotbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Utopia/Dystopia (sous la dir. de Pedro Gadanho, João Laia, Susana Ventura), Milan : Mousse Publishing, 2017, 260p. ill. en noir et en coul. 26 x 17cm, eng/por, Biogr., ISBN 9788867492800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Guillaume Robin, Picasso & Paris : balades sur les pas de l’artiste, Paris : Hugo Image, 2015, 262p. ill. en noir et en coul. 21 x 14cm, ISBN 9782755622089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Jean Tinguely ‘60, Paris : Hazan : Galerie Georges-Philippe et Nathalie Vallois, 2016, 180p. ill. en noir et en coul. 26 x 21cm, fre/eng, ISBN 9782754109772, Texte de Camille Morineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Picasso.mania, Paris : Réunion des Musées Nationaux – Grand Palais, 2015, 340p. ill. en noir et en coul. 30 x 26cm, ISBN 9782711862665, Sous la dir. d’Emilie Bouvard, Didier Ottinger, Diana Widmaier Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Jean Tinguely : Méta-Harmonie, Bielefeld : Kerber ; Bâle : Musée Tinguely, 2016, 191p. ill. en noir et en coul. 26 x 21cm, ger/eng, ISBN 9783735602695, Textes d’Annja Müller-Alsbach, Sandra Beate Reimann, Heidy Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Fabienne Douls Eicher, Poétique de la simultanéité dans les écrits de Pablo Picasso, Paris : L’Harmattan, 2017, 240p. 24 x 16cm, (Histoire et idées des arts), ISBN 9782343117577</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma palavra vivida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Villeglé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porto Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (37), pp.07. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22456/2179-8001.80099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Didier Ottinger, Picasso.mania, Paris : Gallimard, 2015, non paginé, ill. en noir et en coul. 18 x 13cm, (Hors-série Découvertes), ISBN 9782070106899</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] 50 Picasso au musée Soulages, Paris : Gallimard, 2016, 175p. ill. en noir et en coul. 29 x 22cm, ISBN 9782070179060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.23488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Robert Lebel, Œuvres complètes t.1. Le Surréalisme comme essuie-glace. Articles 1943/1984, Genève : Mamco, 2016, 398p. ill. 24 x 18cm, ISBN 9782940159796, Ed. de Jérôme Duwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Picasso Sculpture, New York : Museum of Modern Art, 2015, 320p. ill. en noir et en coul. 32 x 25cm, eng, ISBN 9780870709746, Sous la dir. d’Ann Temkin, Anne Umland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Picasso et les arts et traditions populaires : un génie sans piédestal, Paris : Gallimard ; Marseille : Musée des civilisations de l’Europe et de la Méditerranée, 2016, 271p. ill. en noir et en coul. 28 x 22cm, ISBN 9782070178681</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.23491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Béatrice Joyeux-Prunel, Les avant-gardes artistiques 1918-1945 : une histoire transnationale, Paris : Gallimard, 2017, 1186p. ill. en noir et en coul. 18 x 11cm, (Folio-Histoire), Bibliogr. Index, ISBN 9782072722820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Marijo Arïens-Volker, Picasso et l’occultisme à Paris : aux origines des Demoiselles d’Avignon, Bruxelles : Marot, 2016, 447p. ill. en noir et en coul. 25 x 18cm, ISBN 9782930117515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.23490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Karel Appel, Paris : Paris-Musées, 2017, 234p. ill. en noir et en coul. 30 x 24cm, ISBN 9782759603404, Sous la dir. de Choghakate Kazarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Picasso : l’ultime demeure, Paris : Archibooks, 2015, 127p. ill. en noir et en coul. 26 x 20cm, ISBN 9782357333758</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Édouard Pignon : Ostende (1946-1953), Paris : Hazan ; Lyon : Musée des beaux-arts de Lyon, 2017, 167p. ill. en noir et en coul. 23 x 23cm, ISBN 9782754109994, Sous la dir de Philippe Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Picasso in der Kunst der Gegenwart / Picasso in Contemporary Art / Picasso dans l’art contemporain, Cologne : Snoeck ; Hambourg : Deichtorhallen Hamburg, 2015, 407p. ill. en noir et en coul. 31 x 25cm, ger/eng, ISBN 9783864421174, Sous la dir. de Dirk Luckow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Damien Deroubaix : Picasso et moi, Luxembourg : Mudam, 2016, 103p. ill. en noir et en coul. 23 x 29cm, fre/eng, ISBN 9782757210949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Apollinaire, le regard du poète, Paris : Gallimard : Musée d’Orsay, 2016, 320p. ill. en noir et en coul. 29 x 23cm, ISBN 9782070179152</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.23489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Jean Frémon, L’Ecriture des formes, Paris : Galerie Jean Fournier ; Clermont-Ferrand : Frac Auvergne, 2017, 207p. ill. 21 x 15cm, (Beautés), Bibliogr., ISBN : 9782953042917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Hervé Télémaque, Écrits, entretiens, Paris : Beaux-arts de Paris les éditions, 2015, 440p. ill. 21 x 15cm, (Ecrits d’artistes), ISBN 978840564461, Ed. de Pascale Le Thorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.19294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Marie Boivent, La Revue d’artiste : enjeux et spécificités d’une pratique artistique, Rennes : Incertain Sens, 2015, 455p. ill. 23 x 19cm, (Collection grise), ISBN 9782914291620</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.19292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Quand l’artiste se fait critique d’art : échanges, passerelles et résurgences, Rennes : Presses Universitaires de Rennes, 2015, 194p. ill. 25 x 18cm, (Arts contemporains), ISBN 9782733534803, Sous la dir. de Simon Daniellou, Ophélie Naessens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.19288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Mémoires croisées, dérives archivistiques, Paris : Institut national d’histoire de l’art, 2015, 89p. ill. en noir et en coul. 21 x 15cm, Sous la dir. de Jean-Marc Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.19291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Christo et Jeanne-Claude en/hors atelier, Dortmund : Kettler ; Paris : L’Arche, 2015, 320p. + livret trad. ill. en noir et en coul. 29 x 22cm, eng/fre, ISBN 9783860263444. 97828511818645</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.19290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Bernard Vouilloux, Figures de la pensée : de l’art à la littérature – et retour, Paris : Hermann, 2015, 351p. 23 x 16cm, (Savoir lettres), ISBN 9782705689889</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.19289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie ouverte du cubisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Picasso.Mania, 233, pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à Face Kippenberger/Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Picasso.Mania, 233, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso, l’être artiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Picasso.Mania, 233, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à Face Koons/Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Picasso.Mania, 233, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer après Guernica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Picasso.Mania, 233, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chypre, une identité politique et culturelle divisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tome 417 (7), pp.7-17. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etu.4167.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tome 415 (9), pp.219-230. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etu.4153.0219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Picasso, Dora Maar : il faisait tellement noir, Paris : Flammarion : Réunion des Musées Nationaux, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.1072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Les Archives de Picasso : « on est ce que l’on garde ! », Paris : Réunion des Musées Nationaux, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.1772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Matisse : de la couleur à l’architecture, Paris : Citadelles & Mazenod, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.2201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le laboratoire de l'écriture de Picasso : présentation d'un dossier génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15 (1), pp.11-28. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/item.2000.1155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nombre chez Picasso : une tentative d'appropriation du language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, sur le xx siècle, 44, pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire of history, right of memory. Archives in art practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mônica Zielinsky (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arquivos Abertos. Lugares da Arte contemporânea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De part et d'autre d'une ligne de séparation : le cas de la « zone morte » à Chypre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Hémond (éd.); Fabienne de Pierrebourg (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes-migrants et frontière : agir par l'art en diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Toguo : diàkegs amb Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Guigon (dir.); Androula Michael (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toguo / Picasso, catalogue d’exposition, Museu Picasso de Barcelone, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Picasso de Barcelone, pp.12-20, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Picasso's relationship to Cypriot antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Androula Michael (dir); Eftychia Zachariou (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso at the Cyprus Museum: works on clay, catalogue d’exposition, Musée de Chypre, 11 juin–8 septembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Musée de Chypre, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Toguo, Le pilier des migrants disparus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence  Bertrand-Dorléac (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les choses. Une histoire de la nature morte - Album de l'exposition, musée du Louvre, du 12 octobre 2022 au 23 janvier 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Musée du Louvre, 2023, 9782359063899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilüfer Oviologue Gros, « Le care contre l’effacement de la mémoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cheveux et des émeutes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence  Bertrand-Dorléac (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les choses. Une histoire de la nature morte - Catalogue de l'exposition, musée du Louvre, du 12 octobre 2022 au 23 janvier 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Musée du Louvre, pp.395-396, 2023, Partie 2, Chosier, 9782359063899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso poète et &amp;quot;Le Chef-d’œuvre inconnu&amp;quot; de Balzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Dufrêne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Chef- d’œuvre inconnu : catalogue de l'exposition, Maison de Balzac, 18 novembre 2021 au 6 mars 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Musées, 2022, 9782759605101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandjoun Station, lieu d’une hospitalité radicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Falgayrettes-Leveau (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désir d’humanité. Les univers de Barthélémy Toguo : catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard ; Musée du quai Branly, pp.131-141, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations des hommes, des œuvres et des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retours à l'Afrique = Returns to Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Bandjoun Station, pp.10-49, 2021, 978-2-9540706-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythme et musique dans les écrits de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransec Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Jaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Godefroy (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les musiques de Picasso : catalogue de l'exposition, Philarmonie de Paris, septembre 2020 - janvier 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard; Philarmonie de Paris, pp.128-133, 2020, 978-2-0728-7107-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Entierro del Conde de Orgaz : Un legado de Pablo Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Guigon, Claustre Rafart (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pablo Picasso y los editores Gustavo Gili: trabajo y amistad : catalogue d’exposition, Barcelone, 23 novembre 2018 -24 janvier 2019, Museu Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Picasso, pp.131-135, 2019, 978-84-948685-7-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que hoy es domingo y aquí no hay tors&amp;quot;, España en los escritos de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Ferrer Barrera (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exilio y Nostalgia, dibujos y libros ilustrados de Picasso en la colleción de la familia Arias : catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundación Picasso. Museo Casa Natal, pp.45-47, 2019, 978-84-949006-7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais quel silence ferait plus de bruit que la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guernica : catalogue d'exposition, 15 avril- 4 septembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national Picasso, pp.100-103, 2018, 978-2-07-277624- 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums d'Arabie et arabesques de ses cheveux. Quel &amp;quot;Orient&amp;quot; pour Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Poullain (dir.); Guillaume Theulière (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages imaginaires : catalogue d'exposition, 16 février-24 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mucem; RMN, 2018, 978- 2-7118-7073-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natures vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cuisine de Picasso : catalogue d'exposition. 4 tomes en espagnol, catalan, français et anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 9788417048747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les architectures odorantes de la cuisine de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dopffer (dir.); Johanne Lindskog (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso, Les Années Vallauris : catalogue d'exposition. 23 juin- 22 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national Picasso; RMN, 2018, 978-2- 7118-7115-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso et l'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Hyza (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso et le livre d'artiste : catalogue d’exposition Alès, 13 juillet – 21 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée-bibliothèque Pierre André Benoit; Bernard Chauveau Edition, pp.44-58, 2018, 978-2-36306-247-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bruly-Bouabré ou comme en allant vers Victor Hugo il s'est marié avec Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Lecointre (dir.); Stéphanie Smalbeen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Plume et le Crayon : catalogue d'exposition, Frac de Picardie, Amiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frac de Picardie, pp.123-137, 2018, 2-912258-10-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut la cuisine de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cuisine de Picasso : catalogue d'exposition. 4 tomes en espagnol, catalan, français et anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 9788417048747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourriture immangeable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cuisine de Picasso : catalogue d'exposition. 4 tomes en espagnol, catalan, français et anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 9788417048747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Orient de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Androula Michael (dir.); Coline Zellal (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face à Picasso : catalogue de l'exposition, Rabat, Musée Mohammed VI d'art moderne et contemporain, 19 avril-31 juillet 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Skira; Musée Mohammed VI ; Fondation nationale des musées du Maroc, pp.20-33, 2017, 978-2-37074-055-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appel à pelleter les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Pierre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostory : catalogue d'exposition, Université de Picardie Jules Verne, UFR des arts, septembre-octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TLW, pp.23-26, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Körper-Haus. Die Personifikation des Fensters in Picassos Gedichten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ortrud Westeider (dir.); Michel Philipp (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso Fenster zur Welt = Picasso, Window to the World : catalogue de l'exposition, Hamburg, Allemagne, 6 février 2016–16 mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hirmer Verlag, 2016, 978-3-7774-2484-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface de Sol y sombra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Collin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sol y Sombra 2005-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Conleau, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Picasso : je suis un poète qui a mal tourné », texte et choix de manuscrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’Herne, pp.187-201, 2014, Cahiers de l’Herne, 9782851971739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la carte découpe, le récit traverse : rumeurs autour de la Green Line à Chypre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Toussaint (dir.); Michael Parsons (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partages d’espaces. Regards croisés sur l’art et la géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université de Pau et des pays de l’Adour, pp.123-132, 2014, Espaces, frontières, métissages, 2-35311-053-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie de Picasso : une suite de coq-à-l’âne mais qui se suivent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’Herne, pp.234-241, 2014, Cahiers de l’Herne, 9782851971739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si j’avais peint comme Delacroix, on en serait où maintenant ?, disait mon père », entretien avec Claude Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’Herne, pp.13-21, 2014, Cahiers de l’Herne, 9782851971739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchamp rencontre Picasso, ou pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’Herne, pp.141-154, 2014, Cahiers de l’Herne, 9782851971739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poetic entropy of time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toula Liasi (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusted evidence : catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toula Liasi, pp.5-7, 2013, 978-9963-2906-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso écrivain ou la réactualisation des préoccupations plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nanette Ribler-Pipka (dir.); Gerhard Wild (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso–Poesie–Poetik : Picasso, his Poetry and Poetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.165-182, 2012, 3-260050-787512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affinités électives de Jean-Jacques Lebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Levaillant (dir.); Dario Gamboni (dir.); Jean-Roch Bouiller (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques d’artistes aux XXe et XXIe siècles : actes des journées d'étude du Centre André Chastel, 9 au 12 mars 2006, Institut national d'histoire de l'art et Bibliothèque Kandinsky du Centre Pompidou, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Paris-Sorbonne, pp.441-450, 2010, Espaces, frontières, métissages, 978-2-84050-646-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art dans le contexte d’une partition politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toussaint, Évelyne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fonction critique de l'art : dynamiques et ambiguïtés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La lettre volée, pp.209-218, 2009, Essais, 978-2-87317-341-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking forward to hearing from you</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actionfield Kodra 08: catalogue d’exposition, 8th Visual Arts Festival, Thessaloniki, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Visual Arts Festival, pp.52-90, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitterweet...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lia Lapithi : Videos 2003-2008, catalogue d’exposition, Nicosie, Chypre, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.6-8, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture n’est pas un jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso, l’objet du mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coédition Picasso administration et École nationale supérieure des beaux-arts, pp.109-126, 2005, D'art en question, 978-2840561804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la marge : Picasso poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Eizykman (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dessiner dans la marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.41-51, 2004, 2-7475-6729-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bazaar in Cocoons, Melita Couta : catalogue d’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPENASIA 2OO4, 7th International Exhibition of Sculptures and Installations, The East meets the West, 1 September – 10 October 2004, Venice – Lido</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biennale di Venezia, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre impossible : sur les écrits de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Levaillant (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrits d’artistes depuis 1940 : actes du colloque international, Paris et Caen, 6-9 mars 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'IMEC, pp.209-221, 2004, 978-2-908295-72-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits de Picasso : entre journal intime et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Coblence (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Fables du visible et l’esthétique fictionnelle de Gilbert Lascault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Lettre Volée, pp.247-255, 2003, 2-87317-222-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso e l’esperimento della scrittura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso 1937-1953, Gli anni dell’apogeo in Italia : catalogue d’exposition, Rome, Galleria Nazionale d’Arte Moderna, 12 décembre 1998 – 15 mars 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galleria Nazionale d’Arte Moderna, pp.140-142, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dahomey » : restitutions, la part du cinéma et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Frodon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface du livre d'artiste &amp;quot;Les Pleureuses&amp;quot; de Barthélémy Toguo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pleureuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de l’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.118-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Jaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.144 ; 153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminin/masculin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bestiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Jaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.105-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calligraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterrement du comte d’Orgaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Jaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.84-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béloyiannis Nikos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horloge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éventail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet bleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.40 ; 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.143-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chypre XXe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des Créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klonaris et Thomadaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des Créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê: Apagamentos da memória na arte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Zielinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porto Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24 (42), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso ou le plaisir de l’écriture et quelques résonances steiniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revoir Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national Picasso, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso : l'objet du mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bertrand Dorléac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso, l'objet du mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure des beaux-arts, pp.303, 2005, 9782840561804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId273"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480173v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Androula Michael" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Zielinsky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480403v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftychia Zachariou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03881345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Faucquez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Gosson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Androula Micha&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480420v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Idrissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576761v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guigon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04395363v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576776v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#232;ssica Jacques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04385575v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04395099v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Picasso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Bogn&#225;r" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienn Guly&#225;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Imreh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Navarro-Ortega," TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ferrer Barrera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Godefroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claustre Rafart I Planas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Zellal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04395039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05503663v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04384602v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wolf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04399498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04399546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04400959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Androulla Vassiliou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dujardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lauwers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Michael" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Toumazis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayota Volti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Mccowan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401053v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros G. Lazarides" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis D. Angelis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401206v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebel Jean-Jacques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04395028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Nikita" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Christodoulou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Fragofinou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04575961v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Jourdan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394095v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401365v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nu&#241;o" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#239;l Yasnov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mavrodin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394327v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Fock" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04399348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wright" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flahutez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Parfait" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04399399v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04399440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duplaix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394120v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bernadac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05539554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.20805" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05539575v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.20816" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480280v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159ou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.22379" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401338v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04171827v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/2179-8001.98293" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482263v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.25625" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481617v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29605" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481502v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29584" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481519v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29592" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482280v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.25627" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482271v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.25626" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481536v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29600" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27331" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482396v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21343" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482067v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27328" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21345" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482059v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27326" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482095v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27329" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04171791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Villegl&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/2179-8001.80099" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482370v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21342" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482345v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.23488" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482452v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21348" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482437v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21346" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.23491" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482039v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27324" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482292v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.23490" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482048v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27325" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481651v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27327" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482103v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27330" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482445v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21347" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21344" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482384v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21341" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482356v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.23489" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482490v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19292" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482499v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19294" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482458v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19288" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482481v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19291" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482470v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19290" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482464v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19289" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402619v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402629v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402598v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402634v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402614v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04383068v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4167.0007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04383094v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4153.0219" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482521v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.1072" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482510v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.1772" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482505v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.2201" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04383003v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/item.2000.1155" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369391v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guastavino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480251v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480212v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481173v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576790v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576681v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04173576v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04173575v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04173589v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401439v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398479v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04173601v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fransec Cort&#233;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Jaques" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174136v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174133v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174281v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174272v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174265v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174286v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174283v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174282v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174274v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174270v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174297v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174292v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174306v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401521v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04575938v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04383151v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04575941v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401505v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Picasso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04575933v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401489v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04382891v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04383227v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383285v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402433v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576705v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369392v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481294v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04384486v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04384464v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04384500v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402501v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05121338v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Frodon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480337v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173877v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173872v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173863v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173852v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173844v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173876v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173875v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173846v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173873v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173866v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173860v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173843v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173859v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173858v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173864v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173870v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173855v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173847v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173861v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173868v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173849v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05503894v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05503886v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04384545v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04395265v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01293397v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bertrand Dorl&#233;ac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480173v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Androula Michael" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Zielinsky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480403v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftychia Zachariou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03881345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Faucquez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Gosson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Androula Micha&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480420v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Idrissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576761v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guigon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04395363v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576776v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#232;ssica Jacques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04385575v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04395099v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Picasso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Bogn&#225;r" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienn Guly&#225;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Imreh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Navarro-Ortega," TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ferrer Barrera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Godefroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claustre Rafart I Planas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Zellal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04395039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05503663v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04384602v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wolf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04399498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04399546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04400959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Androulla Vassiliou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dujardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lauwers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Michael" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Toumazis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayota Volti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Mccowan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401053v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros G. Lazarides" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis D. Angelis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401206v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Nikita" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Christodoulou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Fragofinou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04575961v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Jourdan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebel Jean-Jacques" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04395028v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394095v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401365v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nu&#241;o" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#239;l Yasnov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mavrodin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394327v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Fock" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04399348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wright" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flahutez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Parfait" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04399399v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04399440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duplaix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394120v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bernadac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05539554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.20805" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05539575v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.20816" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480280v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159ou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.22379" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401338v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04171827v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/2179-8001.98293" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482263v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.25625" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481617v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29605" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481502v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29584" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481519v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29592" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482280v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.25627" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482271v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.25626" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481536v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29600" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27331" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482396v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21343" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482067v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27328" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21345" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482095v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27329" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482059v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27326" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04171791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Villegl&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/2179-8001.80099" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482370v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21342" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482345v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.23488" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482452v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21348" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482437v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21346" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.23491" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482039v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27324" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482292v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.23490" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482103v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27330" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482445v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21347" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482048v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27325" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482408v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21344" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21341" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482356v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.23489" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481651v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27327" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482499v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19294" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482490v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19292" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482458v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19288" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482481v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19291" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482470v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19290" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482464v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19289" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402619v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402629v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402598v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402634v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402614v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04383068v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4167.0007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04383094v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4153.0219" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482521v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.1072" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482510v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.1772" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482505v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.2201" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04383003v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/item.2000.1155" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369391v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guastavino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480251v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480212v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481173v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576790v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04173576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576681v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04173575v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04173589v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401439v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398479v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04173601v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fransec Cort&#233;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Jaques" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174136v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174133v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174283v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174282v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174272v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174281v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174265v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174286v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174270v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174274v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174297v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174292v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174306v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401521v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04575938v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04383151v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04575941v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401505v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Picasso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04575933v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401489v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04382891v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04383227v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383285v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402433v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576705v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369392v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04384486v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481294v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04384464v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04384500v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402501v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05121338v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Frodon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480337v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173873v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173866v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173860v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173877v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173872v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173863v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173852v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173844v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173876v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173846v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173875v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173859v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173843v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173858v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173864v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173870v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173855v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173861v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173849v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173847v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173868v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05503894v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05503886v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04384545v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04395265v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01293397v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bertrand Dorl&#233;ac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>