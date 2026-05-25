--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Androula Michael </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités en Histoire de l'art, UFR des Arts, UPJV, AmiensDirectrice du Centre de recherches en arts et esthétique (UR 4291), UPJV et responsable des relations internationalesChercheure associée au Centre de recherches internationales de Sciences Po Paris (CERI)Co-directrice du Doctorat Picasso https://museupicassobcn.cat/apren-i-investiga/doctorat-picasso Membre de l’Association internationale des critiques d’art (AICA).Membre du Comité français d’histoire de l’art (CFHA)Membre du College Art Association CAA (États-Unis)Commissaire d’expositions indépendante https://www.u-picardie.fr/crae/</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artistes en historiens. Stratégies contre les effacements de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Zielinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Septentrion, A paraître, Arts contemporains</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso au musée de Chypre. Œuvres en céramique : catalogue d'exposition, musée archéologique de Chypre, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eftychia Zachariou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de Chypre, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De/colonizing Repesentations of Slavery in European Museums: Artistic, Curatorial and Theoretical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Faucquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Gosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liverpool University Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Toguo, Stronger together : catalogue d’exposition, musée d’art moderne et contemporain Mohammed VI, Rabat, Maroc, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d’art moderne et contemporain Mohammed VI, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Duchamp et Pablo Picasso : Deux géants sur le lit de Procuste : réception critique croisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du réel, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toguo / Picasso : catalogue d’exposition, Museu Picasso Barcelone, 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona, 2025, 9788412802962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Toguo. Habiter la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions 303, 2024, 979-10-93572-91-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso at the Cyprus Museum: works on clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eftychia Zachariou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du Musée de Chypre, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poéticas de la insurrección : Picasso invita a Velázquez a dos banquetes funerarios : catalogue de l’exposition Velázquez invite Picasso ! Casa Velasquez, Madrid, sous la direction de Emmanuel Guigon, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jèssica Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casa de Velázquez; Fundació Museu Picasso de Barcelona, 2023, 978-84-128029-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Toguo, nos mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Château des ducs de Bretagne, 2023, 9782906519923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceci est la couleur de leurs rêves. Picasso et Miró, poètes : catalogue de l’exposition Picasso/Miro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona; Fundació Joan Miró, 2023, 978-84-16411-73-3 (français) ; 978-84-16411-72-6 (catalan) ; 978-84-16411-71-9 (espagnol) ; 978-84-16411-74-0 (anglais)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso Versek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Róbert Bognár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Gulyás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Imreh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaffa kiadó és kereskedelmi kft., 2022, 978-963-475-53-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours à l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Bandjoun Station, 2021, 978-2-9540706-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Navarro-Ortega,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ferrer Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona; Musée national Picasso, 2020, 978-84-120462-3-6 (fr) ; 978-84-120462-1-2 (es) ; 978-84-120462-2-9 (ca) ; 978-84-120462-4-3 (en)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claustre Rafart I Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 9788417048747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso's Kitchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claustre Rafart I Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 978-84-17048-75-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cocina de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claustre Rafart I Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 978-84-17048-66-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuina de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claustre Rafart I Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 978-84-948685-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Zellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Skira; Musée Mohammed VI ; Fondation nationale des musées du Maroc, 2017, 978-2-37074-055-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phoenix-Power Cultural Developement Co, 2016, 978-7-5447-5977-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1960–1980 Discourse with Contemporary Trends in Art and the Quest for Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evagoras and Kathleen Lanitis Foundation, 2014, 978-9963-9270-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Herne, 2014, Cahiers de l’Herne, 9782851971739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso : je ne cherche pas, je trouve : écrits & pensées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cherche Midi, 2014, 9782749111001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alter Ego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fytorio, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux de Picasso : album</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Circonflexe, 2013, 978-2-87833-688-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envision Cyprus: Memories alive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministry of Education and Culture, 2012, 978-9963-0-0163-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Cyprus: Contemporary Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androulla Vassiliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lauwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bozar Books, Ministry of Education and Culture, 2012, 978-9963-0-0158-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chypre 2010 : l'art au présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Toumazis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayota Volti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mccowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chambre des Beaux-Arts de Chypre, 2012, 978-9963-8922-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The object: Stories and Representations, Cypriot artists born between 1949 and 1964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros G. Lazarides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis D. Angelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evagoras and Kathleen Lanitis Foundation, 2012, 978-9963-9270-6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body: stories and representations: Cypriot artists born between 1949 and 1964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros G. Lazarides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis D. Angelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evagoras and Kathleen Lanitis Foundation, 2010, 978-9963-9270-5-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1960-1980: discourse with contemporary trents in art and the quest for identity: Cypriots artists born between 1929 and 1949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Nikita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhea Fragofinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evagoras and Kathleen Lanitis Foundation, 2009, 978-9963-9270-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso entre écriture et dessin : catalogue d’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleth Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée PAB, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happenings de Jean-Jacques Lebel ou L'insoumission radicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebel Jean-Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hazan, 2009, 978-2-7541-0351-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Munhak Segye-Sa, 2009, 978-89-7075-468-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beaux-Arts de Paris, 2008, D'art en questions, 978-2-84056-291-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris-Chypre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture et de l'éducation de Chypre, 2008, 978-9963-0-0124-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chypre : du Néolithique à Théodoulos Grégoriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée du Louvre, 2008, 978-9963-9589-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Poemas en prosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Nuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plataforma Editorial, 2008, Narrativa, 978-84-96981-28-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Пабло Пикассо: Стихотворения</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaïl Yasnov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Текст, 2008, 978-5-7516-0683-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Poeme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Mavrodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minerva, 2007, Literatura universala contemporana, 978-973-21-0886-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Gedichte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Fock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deutsche Verlag-Anstalt, 2007, 978-3-421-04262-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossings, a Contemporary View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flahutez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Parfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Toumazis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NiMAC, Nicosia Municipal Arts Centre, 2007, 978-9963-9071-7-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Cherche-Midi, 2005, Espaces, 978-2-7491-0461-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodyworks, Sports and Contemporary Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Toumazis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NiMAC, Nicosia Municipal Arts Centre, 2004, 9963-575-46-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duplaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NiMAC, Nicosia Municipal Arts Centre, 2000, 9963-575-32-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Propos sur l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 1998, Art et Artistes, 2-07-074698-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Front Unique. L’art en acte : les dispositifs insoumis de Jean-Jacques Lebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27 (2), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.20805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Robert Lebel : une pensée indisciplinée du surréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27 (2), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.20816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Returns to Africa: Diasporic Artistic Practices and the Memory of Slavery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159ou⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kara Walker: Harper’s Pictorial History of the Civil War (Annotated), 24 février – 11 juin 2023, New York Historical Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.22379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoulos: &amp;quot;the artist who thinks like an architect and feels like a poet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 3, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste en historien, stratégies contre les effacements de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porto Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (42), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22456/2179-8001.98293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] André Breton, Lettres à Jacques Doucet, Paris : Gallimard, 2016, 265p. 21 x 15cm, (La Bibliothèque blanche), ISBN 9782070197088</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.25625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Un Art d’État ? Commandes publiques aux artistes plasticiens 1945 – 1965, Pierrefitte-sur-Seine : Archives nationales ; Rennes : Presses Universitaires de Rennes, 2017, 257p. ill. en noir et en coul. 24 x 17cm, Chronol. Index, ISBN 9782753553712</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Ceija Stojka : une artiste rom dans le siècle = A Roma artist in the Century, Paris : La Maison rouge, 2018, 199p. ill. en noir et en coul. 28 x 23cm, fre/eng, ISBN 9782849754962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Jonathan Harris, The Global Contemporary Art World, Hoboken : Wiley, 2017, 232p. ill. 23 x 16cm, eng, ISBN 9781118338513</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Sylvie Vautier, Picasso/Picault, Picault/Picasso : un moment magique à Vallauris 1948-1953, New York : Pointed Leaf Press, 2016, 256p. ill. en noir et en coul. 31 x 24cm, Bibliogr., ISBN 9781938461361</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.25627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Contre-cultures 1969-1989 : L’Esprit français (sous la dir. de Guillaume Désanges, François Piron), Paris : La Maison rouge : La Découverte, 2017, 319p. ill. en noir et en coul. 25 x 19cm, ISBN 9782707193995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.25626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Lumières africaines : l'élan contemporain, Casablanca : Langages du Sud, 2018, 208p. ill. en noir et en coul. 28 x 30cm, (Les Routes de l’art), ISBN 9789954695203. Préf. de Yacouba Konaté. Textes d’André Magnin, Mehdi Qotbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Utopia/Dystopia (sous la dir. de Pedro Gadanho, João Laia, Susana Ventura), Milan : Mousse Publishing, 2017, 260p. ill. en noir et en coul. 26 x 17cm, eng/por, Biogr., ISBN 9788867492800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Guillaume Robin, Picasso & Paris : balades sur les pas de l’artiste, Paris : Hugo Image, 2015, 262p. ill. en noir et en coul. 21 x 14cm, ISBN 9782755622089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Jean Tinguely ‘60, Paris : Hazan : Galerie Georges-Philippe et Nathalie Vallois, 2016, 180p. ill. en noir et en coul. 26 x 21cm, fre/eng, ISBN 9782754109772, Texte de Camille Morineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Picasso.mania, Paris : Réunion des Musées Nationaux – Grand Palais, 2015, 340p. ill. en noir et en coul. 30 x 26cm, ISBN 9782711862665, Sous la dir. d’Emilie Bouvard, Didier Ottinger, Diana Widmaier Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Jean Tinguely : Méta-Harmonie, Bielefeld : Kerber ; Bâle : Musée Tinguely, 2016, 191p. ill. en noir et en coul. 26 x 21cm, ger/eng, ISBN 9783735602695, Textes d’Annja Müller-Alsbach, Sandra Beate Reimann, Heidy Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Fabienne Douls Eicher, Poétique de la simultanéité dans les écrits de Pablo Picasso, Paris : L’Harmattan, 2017, 240p. 24 x 16cm, (Histoire et idées des arts), ISBN 9782343117577</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma palavra vivida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Villeglé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porto Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (37), pp.07. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22456/2179-8001.80099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Didier Ottinger, Picasso.mania, Paris : Gallimard, 2015, non paginé, ill. en noir et en coul. 18 x 13cm, (Hors-série Découvertes), ISBN 9782070106899</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] 50 Picasso au musée Soulages, Paris : Gallimard, 2016, 175p. ill. en noir et en coul. 29 x 22cm, ISBN 9782070179060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.23488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Robert Lebel, Œuvres complètes t.1. Le Surréalisme comme essuie-glace. Articles 1943/1984, Genève : Mamco, 2016, 398p. ill. 24 x 18cm, ISBN 9782940159796, Ed. de Jérôme Duwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Picasso Sculpture, New York : Museum of Modern Art, 2015, 320p. ill. en noir et en coul. 32 x 25cm, eng, ISBN 9780870709746, Sous la dir. d’Ann Temkin, Anne Umland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Picasso et les arts et traditions populaires : un génie sans piédestal, Paris : Gallimard ; Marseille : Musée des civilisations de l’Europe et de la Méditerranée, 2016, 271p. ill. en noir et en coul. 28 x 22cm, ISBN 9782070178681</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.23491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Béatrice Joyeux-Prunel, Les avant-gardes artistiques 1918-1945 : une histoire transnationale, Paris : Gallimard, 2017, 1186p. ill. en noir et en coul. 18 x 11cm, (Folio-Histoire), Bibliogr. Index, ISBN 9782072722820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Marijo Arïens-Volker, Picasso et l’occultisme à Paris : aux origines des Demoiselles d’Avignon, Bruxelles : Marot, 2016, 447p. ill. en noir et en coul. 25 x 18cm, ISBN 9782930117515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.23490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Karel Appel, Paris : Paris-Musées, 2017, 234p. ill. en noir et en coul. 30 x 24cm, ISBN 9782759603404, Sous la dir. de Choghakate Kazarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Picasso : l’ultime demeure, Paris : Archibooks, 2015, 127p. ill. en noir et en coul. 26 x 20cm, ISBN 9782357333758</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Édouard Pignon : Ostende (1946-1953), Paris : Hazan ; Lyon : Musée des beaux-arts de Lyon, 2017, 167p. ill. en noir et en coul. 23 x 23cm, ISBN 9782754109994, Sous la dir de Philippe Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Picasso in der Kunst der Gegenwart / Picasso in Contemporary Art / Picasso dans l’art contemporain, Cologne : Snoeck ; Hambourg : Deichtorhallen Hamburg, 2015, 407p. ill. en noir et en coul. 31 x 25cm, ger/eng, ISBN 9783864421174, Sous la dir. de Dirk Luckow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Damien Deroubaix : Picasso et moi, Luxembourg : Mudam, 2016, 103p. ill. en noir et en coul. 23 x 29cm, fre/eng, ISBN 9782757210949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Apollinaire, le regard du poète, Paris : Gallimard : Musée d’Orsay, 2016, 320p. ill. en noir et en coul. 29 x 23cm, ISBN 9782070179152</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.23489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Jean Frémon, L’Ecriture des formes, Paris : Galerie Jean Fournier ; Clermont-Ferrand : Frac Auvergne, 2017, 207p. ill. 21 x 15cm, (Beautés), Bibliogr., ISBN : 9782953042917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Hervé Télémaque, Écrits, entretiens, Paris : Beaux-arts de Paris les éditions, 2015, 440p. ill. 21 x 15cm, (Ecrits d’artistes), ISBN 978840564461, Ed. de Pascale Le Thorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.19294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Marie Boivent, La Revue d’artiste : enjeux et spécificités d’une pratique artistique, Rennes : Incertain Sens, 2015, 455p. ill. 23 x 19cm, (Collection grise), ISBN 9782914291620</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.19292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Quand l’artiste se fait critique d’art : échanges, passerelles et résurgences, Rennes : Presses Universitaires de Rennes, 2015, 194p. ill. 25 x 18cm, (Arts contemporains), ISBN 9782733534803, Sous la dir. de Simon Daniellou, Ophélie Naessens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.19288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Mémoires croisées, dérives archivistiques, Paris : Institut national d’histoire de l’art, 2015, 89p. ill. en noir et en coul. 21 x 15cm, Sous la dir. de Jean-Marc Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.19291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Christo et Jeanne-Claude en/hors atelier, Dortmund : Kettler ; Paris : L’Arche, 2015, 320p. + livret trad. ill. en noir et en coul. 29 x 22cm, eng/fre, ISBN 9783860263444. 97828511818645</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.19290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Bernard Vouilloux, Figures de la pensée : de l’art à la littérature – et retour, Paris : Hermann, 2015, 351p. 23 x 16cm, (Savoir lettres), ISBN 9782705689889</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.19289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie ouverte du cubisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Picasso.Mania, 233, pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à Face Kippenberger/Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Picasso.Mania, 233, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso, l’être artiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Picasso.Mania, 233, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à Face Koons/Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Picasso.Mania, 233, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer après Guernica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Picasso.Mania, 233, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chypre, une identité politique et culturelle divisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tome 417 (7), pp.7-17. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etu.4167.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tome 415 (9), pp.219-230. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etu.4153.0219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Picasso, Dora Maar : il faisait tellement noir, Paris : Flammarion : Réunion des Musées Nationaux, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.1072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Les Archives de Picasso : « on est ce que l’on garde ! », Paris : Réunion des Musées Nationaux, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.1772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Matisse : de la couleur à l’architecture, Paris : Citadelles & Mazenod, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.2201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le laboratoire de l'écriture de Picasso : présentation d'un dossier génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15 (1), pp.11-28. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/item.2000.1155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nombre chez Picasso : une tentative d'appropriation du language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, sur le xx siècle, 44, pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire of history, right of memory. Archives in art practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mônica Zielinsky (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arquivos Abertos. Lugares da Arte contemporânea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De part et d'autre d'une ligne de séparation : le cas de la « zone morte » à Chypre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Hémond (éd.); Fabienne de Pierrebourg (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes-migrants et frontière : agir par l'art en diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Toguo : diàkegs amb Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Guigon (dir.); Androula Michael (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toguo / Picasso, catalogue d’exposition, Museu Picasso de Barcelone, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Picasso de Barcelone, pp.12-20, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Picasso's relationship to Cypriot antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Androula Michael (dir); Eftychia Zachariou (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso at the Cyprus Museum: works on clay, catalogue d’exposition, Musée de Chypre, 11 juin–8 septembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Musée de Chypre, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Toguo, Le pilier des migrants disparus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence  Bertrand-Dorléac (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les choses. Une histoire de la nature morte - Album de l'exposition, musée du Louvre, du 12 octobre 2022 au 23 janvier 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Musée du Louvre, 2023, 9782359063899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilüfer Oviologue Gros, « Le care contre l’effacement de la mémoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cheveux et des émeutes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence  Bertrand-Dorléac (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les choses. Une histoire de la nature morte - Catalogue de l'exposition, musée du Louvre, du 12 octobre 2022 au 23 janvier 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Musée du Louvre, pp.395-396, 2023, Partie 2, Chosier, 9782359063899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso poète et &amp;quot;Le Chef-d’œuvre inconnu&amp;quot; de Balzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Dufrêne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Chef- d’œuvre inconnu : catalogue de l'exposition, Maison de Balzac, 18 novembre 2021 au 6 mars 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Musées, 2022, 9782759605101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandjoun Station, lieu d’une hospitalité radicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Falgayrettes-Leveau (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désir d’humanité. Les univers de Barthélémy Toguo : catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard ; Musée du quai Branly, pp.131-141, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations des hommes, des œuvres et des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retours à l'Afrique = Returns to Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Bandjoun Station, pp.10-49, 2021, 978-2-9540706-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythme et musique dans les écrits de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransec Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Jaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Godefroy (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les musiques de Picasso : catalogue de l'exposition, Philarmonie de Paris, septembre 2020 - janvier 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard; Philarmonie de Paris, pp.128-133, 2020, 978-2-0728-7107-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Entierro del Conde de Orgaz : Un legado de Pablo Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Guigon, Claustre Rafart (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pablo Picasso y los editores Gustavo Gili: trabajo y amistad : catalogue d’exposition, Barcelone, 23 novembre 2018 -24 janvier 2019, Museu Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Picasso, pp.131-135, 2019, 978-84-948685-7-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que hoy es domingo y aquí no hay tors&amp;quot;, España en los escritos de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Ferrer Barrera (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exilio y Nostalgia, dibujos y libros ilustrados de Picasso en la colleción de la familia Arias : catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundación Picasso. Museo Casa Natal, pp.45-47, 2019, 978-84-949006-7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais quel silence ferait plus de bruit que la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guernica : catalogue d'exposition, 15 avril- 4 septembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national Picasso, pp.100-103, 2018, 978-2-07-277624- 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums d'Arabie et arabesques de ses cheveux. Quel &amp;quot;Orient&amp;quot; pour Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Poullain (dir.); Guillaume Theulière (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages imaginaires : catalogue d'exposition, 16 février-24 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mucem; RMN, 2018, 978- 2-7118-7073-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natures vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cuisine de Picasso : catalogue d'exposition. 4 tomes en espagnol, catalan, français et anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 9788417048747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les architectures odorantes de la cuisine de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dopffer (dir.); Johanne Lindskog (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso, Les Années Vallauris : catalogue d'exposition. 23 juin- 22 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national Picasso; RMN, 2018, 978-2- 7118-7115-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso et l'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Hyza (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso et le livre d'artiste : catalogue d’exposition Alès, 13 juillet – 21 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée-bibliothèque Pierre André Benoit; Bernard Chauveau Edition, pp.44-58, 2018, 978-2-36306-247-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bruly-Bouabré ou comme en allant vers Victor Hugo il s'est marié avec Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Lecointre (dir.); Stéphanie Smalbeen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Plume et le Crayon : catalogue d'exposition, Frac de Picardie, Amiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frac de Picardie, pp.123-137, 2018, 2-912258-10-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut la cuisine de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cuisine de Picasso : catalogue d'exposition. 4 tomes en espagnol, catalan, français et anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 9788417048747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourriture immangeable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cuisine de Picasso : catalogue d'exposition. 4 tomes en espagnol, catalan, français et anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 9788417048747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Orient de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Androula Michael (dir.); Coline Zellal (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face à Picasso : catalogue de l'exposition, Rabat, Musée Mohammed VI d'art moderne et contemporain, 19 avril-31 juillet 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Skira; Musée Mohammed VI ; Fondation nationale des musées du Maroc, pp.20-33, 2017, 978-2-37074-055-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appel à pelleter les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Pierre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostory : catalogue d'exposition, Université de Picardie Jules Verne, UFR des arts, septembre-octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TLW, pp.23-26, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Körper-Haus. Die Personifikation des Fensters in Picassos Gedichten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ortrud Westeider (dir.); Michel Philipp (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso Fenster zur Welt = Picasso, Window to the World : catalogue de l'exposition, Hamburg, Allemagne, 6 février 2016–16 mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hirmer Verlag, 2016, 978-3-7774-2484-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface de Sol y sombra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Collin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sol y Sombra 2005-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Conleau, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Picasso : je suis un poète qui a mal tourné », texte et choix de manuscrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’Herne, pp.187-201, 2014, Cahiers de l’Herne, 9782851971739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la carte découpe, le récit traverse : rumeurs autour de la Green Line à Chypre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Toussaint (dir.); Michael Parsons (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partages d’espaces. Regards croisés sur l’art et la géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université de Pau et des pays de l’Adour, pp.123-132, 2014, Espaces, frontières, métissages, 2-35311-053-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie de Picasso : une suite de coq-à-l’âne mais qui se suivent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’Herne, pp.234-241, 2014, Cahiers de l’Herne, 9782851971739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si j’avais peint comme Delacroix, on en serait où maintenant ?, disait mon père », entretien avec Claude Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’Herne, pp.13-21, 2014, Cahiers de l’Herne, 9782851971739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchamp rencontre Picasso, ou pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’Herne, pp.141-154, 2014, Cahiers de l’Herne, 9782851971739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poetic entropy of time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toula Liasi (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusted evidence : catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toula Liasi, pp.5-7, 2013, 978-9963-2906-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso écrivain ou la réactualisation des préoccupations plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nanette Ribler-Pipka (dir.); Gerhard Wild (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso–Poesie–Poetik : Picasso, his Poetry and Poetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.165-182, 2012, 3-260050-787512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affinités électives de Jean-Jacques Lebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Levaillant (dir.); Dario Gamboni (dir.); Jean-Roch Bouiller (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques d’artistes aux XXe et XXIe siècles : actes des journées d'étude du Centre André Chastel, 9 au 12 mars 2006, Institut national d'histoire de l'art et Bibliothèque Kandinsky du Centre Pompidou, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Paris-Sorbonne, pp.441-450, 2010, Espaces, frontières, métissages, 978-2-84050-646-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art dans le contexte d’une partition politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toussaint, Évelyne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fonction critique de l'art : dynamiques et ambiguïtés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La lettre volée, pp.209-218, 2009, Essais, 978-2-87317-341-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking forward to hearing from you</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actionfield Kodra 08: catalogue d’exposition, 8th Visual Arts Festival, Thessaloniki, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Visual Arts Festival, pp.52-90, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitterweet...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lia Lapithi : Videos 2003-2008, catalogue d’exposition, Nicosie, Chypre, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.6-8, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture n’est pas un jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso, l’objet du mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coédition Picasso administration et École nationale supérieure des beaux-arts, pp.109-126, 2005, D'art en question, 978-2840561804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la marge : Picasso poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Eizykman (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dessiner dans la marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.41-51, 2004, 2-7475-6729-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bazaar in Cocoons, Melita Couta : catalogue d’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPENASIA 2OO4, 7th International Exhibition of Sculptures and Installations, The East meets the West, 1 September – 10 October 2004, Venice – Lido</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biennale di Venezia, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre impossible : sur les écrits de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Levaillant (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrits d’artistes depuis 1940 : actes du colloque international, Paris et Caen, 6-9 mars 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'IMEC, pp.209-221, 2004, 978-2-908295-72-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits de Picasso : entre journal intime et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Coblence (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Fables du visible et l’esthétique fictionnelle de Gilbert Lascault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Lettre Volée, pp.247-255, 2003, 2-87317-222-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso e l’esperimento della scrittura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso 1937-1953, Gli anni dell’apogeo in Italia : catalogue d’exposition, Rome, Galleria Nazionale d’Arte Moderna, 12 décembre 1998 – 15 mars 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galleria Nazionale d’Arte Moderna, pp.140-142, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dahomey » : restitutions, la part du cinéma et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Frodon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface du livre d'artiste &amp;quot;Les Pleureuses&amp;quot; de Barthélémy Toguo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pleureuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de l’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.118-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Jaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.144 ; 153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminin/masculin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bestiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Jaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.105-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calligraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterrement du comte d’Orgaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Jaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.84-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béloyiannis Nikos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horloge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éventail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet bleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.40 ; 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.143-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chypre XXe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des Créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klonaris et Thomadaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des Créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê: Apagamentos da memória na arte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Zielinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porto Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24 (42), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso ou le plaisir de l’écriture et quelques résonances steiniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revoir Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national Picasso, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso : l'objet du mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bertrand Dorléac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso, l'objet du mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure des beaux-arts, pp.303, 2005, 9782840561804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId273"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Androula Michael </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des universités en Histoire de l'art, UFR des Arts, UPJV, AmiensDirectrice du Centre de recherches en arts et esthétique (UR 4291), UPJV et responsable des relations internationalesChercheure associée au Centre de recherches internationales de Sciences Po Paris (CERI)Co-directrice du Doctorat Picasso https://museupicassobcn.cat/apren-i-investiga/doctorat-picasso Membre de l’Association internationale des critiques d’art (AICA).Membre du Comité français d’histoire de l’art (CFHA)Membre du College Art Association CAA (États-Unis)Commissaire d’expositions indépendante https://www.u-picardie.fr/crae/</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artistes en historiens. Stratégies contre les effacements de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Zielinsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Septentrion, A paraître, Arts contemporains</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso au musée de Chypre. Œuvres en céramique : catalogue d'exposition, musée archéologique de Chypre, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eftychia Zachariou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de Chypre, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De/colonizing Repesentations of Slavery in European Museums: Artistic, Curatorial and Theoretical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Faucquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Gosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liverpool University Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Toguo, Stronger together : catalogue d’exposition, musée d’art moderne et contemporain Mohammed VI, Rabat, Maroc, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Idrissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d’art moderne et contemporain Mohammed VI, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Duchamp et Pablo Picasso : Deux géants sur le lit de Procuste : réception critique croisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du réel, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toguo / Picasso : catalogue d’exposition, Museu Picasso Barcelone, 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona, 2025, 9788412802962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Toguo. Habiter la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions 303, 2024, 979-10-93572-91-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso at the Cyprus Museum: works on clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eftychia Zachariou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du Musée de Chypre, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poéticas de la insurrección : Picasso invita a Velázquez a dos banquetes funerarios : catalogue de l’exposition Velázquez invite Picasso ! Casa Velasquez, Madrid, sous la direction de Emmanuel Guigon, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jèssica Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casa de Velázquez; Fundació Museu Picasso de Barcelona, 2023, 978-84-128029-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Toguo, nos mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Château des ducs de Bretagne, 2023, 9782906519923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceci est la couleur de leurs rêves. Picasso et Miró, poètes : catalogue de l’exposition Picasso/Miro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona; Fundació Joan Miró, 2023, 978-84-16411-73-3 (français) ; 978-84-16411-72-6 (catalan) ; 978-84-16411-71-9 (espagnol) ; 978-84-16411-74-0 (anglais)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso Versek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Róbert Bognár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienn Gulyás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Imreh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaffa kiadó és kereskedelmi kft., 2022, 978-963-475-53-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours à l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Bandjoun Station, 2021, 978-2-9540706-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Navarro-Ortega,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ferrer Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona; Musée national Picasso, 2020, 978-84-120462-3-6 (fr) ; 978-84-120462-1-2 (es) ; 978-84-120462-2-9 (ca) ; 978-84-120462-4-3 (en)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claustre Rafart I Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 9788417048747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso's Kitchen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claustre Rafart I Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 978-84-17048-75-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cocina de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claustre Rafart I Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 978-84-17048-66-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuina de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claustre Rafart I Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guigon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 978-84-948685-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Zellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Skira; Musée Mohammed VI ; Fondation nationale des musées du Maroc, 2017, 978-2-37074-055-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phoenix-Power Cultural Developement Co, 2016, 978-7-5447-5977-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1960–1980 Discourse with Contemporary Trends in Art and the Quest for Identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evagoras and Kathleen Lanitis Foundation, 2014, 978-9963-9270-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Herne, 2014, Cahiers de l’Herne, 9782851971739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso : je ne cherche pas, je trouve : écrits & pensées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cherche Midi, 2014, 9782749111001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alter Ego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fytorio, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux de Picasso : album</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Circonflexe, 2013, 978-2-87833-688-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envision Cyprus: Memories alive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministry of Education and Culture, 2012, 978-9963-0-0163-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Cyprus: Contemporary Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androulla Vassiliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lauwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bozar Books, Ministry of Education and Culture, 2012, 978-9963-0-0158-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chypre 2010 : l'art au présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Toumazis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayota Volti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Mccowan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chambre des Beaux-Arts de Chypre, 2012, 978-9963-8922-4-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The object: Stories and Representations, Cypriot artists born between 1949 and 1964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros G. Lazarides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis D. Angelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evagoras and Kathleen Lanitis Foundation, 2012, 978-9963-9270-6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body: stories and representations: Cypriot artists born between 1949 and 1964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros G. Lazarides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis D. Angelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evagoras and Kathleen Lanitis Foundation, 2010, 978-9963-9270-5-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1960-1980: discourse with contemporary trents in art and the quest for identity: Cypriots artists born between 1929 and 1949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Nikita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Christodoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhea Fragofinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evagoras and Kathleen Lanitis Foundation, 2009, 978-9963-9270-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso entre écriture et dessin : catalogue d’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleth Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée PAB, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happenings de Jean-Jacques Lebel ou L'insoumission radicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebel Jean-Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hazan, 2009, 978-2-7541-0351-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Munhak Segye-Sa, 2009, 978-89-7075-468-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beaux-Arts de Paris, 2008, D'art en questions, 978-2-84056-291-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris-Chypre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la culture et de l'éducation de Chypre, 2008, 978-9963-0-0124-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chypre : du Néolithique à Théodoulos Grégoriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée du Louvre, 2008, 978-9963-9589-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Poemas en prosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Nuño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plataforma Editorial, 2008, Narrativa, 978-84-96981-28-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Пабло Пикассо: Стихотворения</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaïl Yasnov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Текст, 2008, 978-5-7516-0683-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Poeme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Mavrodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minerva, 2007, Literatura universala contemporana, 978-973-21-0886-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Gedichte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Fock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deutsche Verlag-Anstalt, 2007, 978-3-421-04262-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossings, a Contemporary View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flahutez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Parfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Toumazis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NiMAC, Nicosia Municipal Arts Centre, 2007, 978-9963-9071-7-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Cherche-Midi, 2005, Espaces, 978-2-7491-0461-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodyworks, Sports and Contemporary Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Toumazis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NiMAC, Nicosia Municipal Arts Centre, 2004, 9963-575-46-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duplaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NiMAC, Nicosia Municipal Arts Centre, 2000, 9963-575-32-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso. Propos sur l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bernadac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 1998, Art et Artistes, 2-07-074698-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Front Unique. L’art en acte : les dispositifs insoumis de Jean-Jacques Lebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27 (2), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.20805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Robert Lebel : une pensée indisciplinée du surréalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27 (2), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/acta.20816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Returns to Africa: Diasporic Artistic Practices and the Memory of Slavery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159ou⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kara Walker: Harper’s Pictorial History of the Civil War (Annotated), 24 février – 11 juin 2023, New York Historical Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.22379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoulos: &amp;quot;the artist who thinks like an architect and feels like a poet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 3, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artiste en historien, stratégies contre les effacements de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porto Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (42), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22456/2179-8001.98293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] André Breton, Lettres à Jacques Doucet, Paris : Gallimard, 2016, 265p. 21 x 15cm, (La Bibliothèque blanche), ISBN 9782070197088</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.25625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Un Art d’État ? Commandes publiques aux artistes plasticiens 1945 – 1965, Pierrefitte-sur-Seine : Archives nationales ; Rennes : Presses Universitaires de Rennes, 2017, 257p. ill. en noir et en coul. 24 x 17cm, Chronol. Index, ISBN 9782753553712</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Ceija Stojka : une artiste rom dans le siècle = A Roma artist in the Century, Paris : La Maison rouge, 2018, 199p. ill. en noir et en coul. 28 x 23cm, fre/eng, ISBN 9782849754962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Jonathan Harris, The Global Contemporary Art World, Hoboken : Wiley, 2017, 232p. ill. 23 x 16cm, eng, ISBN 9781118338513</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Sylvie Vautier, Picasso/Picault, Picault/Picasso : un moment magique à Vallauris 1948-1953, New York : Pointed Leaf Press, 2016, 256p. ill. en noir et en coul. 31 x 24cm, Bibliogr., ISBN 9781938461361</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.25627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Contre-cultures 1969-1989 : L’Esprit français (sous la dir. de Guillaume Désanges, François Piron), Paris : La Maison rouge : La Découverte, 2017, 319p. ill. en noir et en coul. 25 x 19cm, ISBN 9782707193995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.25626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Lumières africaines : l'élan contemporain, Casablanca : Langages du Sud, 2018, 208p. ill. en noir et en coul. 28 x 30cm, (Les Routes de l’art), ISBN 9789954695203. Préf. de Yacouba Konaté. Textes d’André Magnin, Mehdi Qotbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.29600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Utopia/Dystopia (sous la dir. de Pedro Gadanho, João Laia, Susana Ventura), Milan : Mousse Publishing, 2017, 260p. ill. en noir et en coul. 26 x 17cm, eng/por, Biogr., ISBN 9788867492800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Guillaume Robin, Picasso & Paris : balades sur les pas de l’artiste, Paris : Hugo Image, 2015, 262p. ill. en noir et en coul. 21 x 14cm, ISBN 9782755622089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Jean Tinguely ‘60, Paris : Hazan : Galerie Georges-Philippe et Nathalie Vallois, 2016, 180p. ill. en noir et en coul. 26 x 21cm, fre/eng, ISBN 9782754109772, Texte de Camille Morineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Picasso.mania, Paris : Réunion des Musées Nationaux – Grand Palais, 2015, 340p. ill. en noir et en coul. 30 x 26cm, ISBN 9782711862665, Sous la dir. d’Emilie Bouvard, Didier Ottinger, Diana Widmaier Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Jean Tinguely : Méta-Harmonie, Bielefeld : Kerber ; Bâle : Musée Tinguely, 2016, 191p. ill. en noir et en coul. 26 x 21cm, ger/eng, ISBN 9783735602695, Textes d’Annja Müller-Alsbach, Sandra Beate Reimann, Heidy Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Fabienne Douls Eicher, Poétique de la simultanéité dans les écrits de Pablo Picasso, Paris : L’Harmattan, 2017, 240p. 24 x 16cm, (Histoire et idées des arts), ISBN 9782343117577</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma palavra vivida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Villeglé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porto Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (37), pp.07. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22456/2179-8001.80099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Didier Ottinger, Picasso.mania, Paris : Gallimard, 2015, non paginé, ill. en noir et en coul. 18 x 13cm, (Hors-série Découvertes), ISBN 9782070106899</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Robert Lebel, Œuvres complètes t.1. Le Surréalisme comme essuie-glace. Articles 1943/1984, Genève : Mamco, 2016, 398p. ill. 24 x 18cm, ISBN 9782940159796, Ed. de Jérôme Duwa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] 50 Picasso au musée Soulages, Paris : Gallimard, 2016, 175p. ill. en noir et en coul. 29 x 22cm, ISBN 9782070179060</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.23488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Marijo Arïens-Volker, Picasso et l’occultisme à Paris : aux origines des Demoiselles d’Avignon, Bruxelles : Marot, 2016, 447p. ill. en noir et en coul. 25 x 18cm, ISBN 9782930117515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.23490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Picasso Sculpture, New York : Museum of Modern Art, 2015, 320p. ill. en noir et en coul. 32 x 25cm, eng, ISBN 9780870709746, Sous la dir. d’Ann Temkin, Anne Umland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Picasso et les arts et traditions populaires : un génie sans piédestal, Paris : Gallimard ; Marseille : Musée des civilisations de l’Europe et de la Méditerranée, 2016, 271p. ill. en noir et en coul. 28 x 22cm, ISBN 9782070178681</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.23491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Béatrice Joyeux-Prunel, Les avant-gardes artistiques 1918-1945 : une histoire transnationale, Paris : Gallimard, 2017, 1186p. ill. en noir et en coul. 18 x 11cm, (Folio-Histoire), Bibliogr. Index, ISBN 9782072722820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Karel Appel, Paris : Paris-Musées, 2017, 234p. ill. en noir et en coul. 30 x 24cm, ISBN 9782759603404, Sous la dir. de Choghakate Kazarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Picasso : l’ultime demeure, Paris : Archibooks, 2015, 127p. ill. en noir et en coul. 26 x 20cm, ISBN 9782357333758</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Édouard Pignon : Ostende (1946-1953), Paris : Hazan ; Lyon : Musée des beaux-arts de Lyon, 2017, 167p. ill. en noir et en coul. 23 x 23cm, ISBN 9782754109994, Sous la dir de Philippe Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Picasso in der Kunst der Gegenwart / Picasso in Contemporary Art / Picasso dans l’art contemporain, Cologne : Snoeck ; Hambourg : Deichtorhallen Hamburg, 2015, 407p. ill. en noir et en coul. 31 x 25cm, ger/eng, ISBN 9783864421174, Sous la dir. de Dirk Luckow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Damien Deroubaix : Picasso et moi, Luxembourg : Mudam, 2016, 103p. ill. en noir et en coul. 23 x 29cm, fre/eng, ISBN 9782757210949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.21341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Apollinaire, le regard du poète, Paris : Gallimard : Musée d’Orsay, 2016, 320p. ill. en noir et en coul. 29 x 23cm, ISBN 9782070179152</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.23489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Jean Frémon, L’Ecriture des formes, Paris : Galerie Jean Fournier ; Clermont-Ferrand : Frac Auvergne, 2017, 207p. ill. 21 x 15cm, (Beautés), Bibliogr., ISBN : 9782953042917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.27327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Hervé Télémaque, Écrits, entretiens, Paris : Beaux-arts de Paris les éditions, 2015, 440p. ill. 21 x 15cm, (Ecrits d’artistes), ISBN 978840564461, Ed. de Pascale Le Thorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.19294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Marie Boivent, La Revue d’artiste : enjeux et spécificités d’une pratique artistique, Rennes : Incertain Sens, 2015, 455p. ill. 23 x 19cm, (Collection grise), ISBN 9782914291620</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.19292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Quand l’artiste se fait critique d’art : échanges, passerelles et résurgences, Rennes : Presses Universitaires de Rennes, 2015, 194p. ill. 25 x 18cm, (Arts contemporains), ISBN 9782733534803, Sous la dir. de Simon Daniellou, Ophélie Naessens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.19288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Mémoires croisées, dérives archivistiques, Paris : Institut national d’histoire de l’art, 2015, 89p. ill. en noir et en coul. 21 x 15cm, Sous la dir. de Jean-Marc Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.19291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Christo et Jeanne-Claude en/hors atelier, Dortmund : Kettler ; Paris : L’Arche, 2015, 320p. + livret trad. ill. en noir et en coul. 29 x 22cm, eng/fre, ISBN 9783860263444. 97828511818645</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.19290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Bernard Vouilloux, Figures de la pensée : de l’art à la littérature – et retour, Paris : Hermann, 2015, 351p. 23 x 16cm, (Savoir lettres), ISBN 9782705689889</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.19289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie ouverte du cubisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Picasso.Mania, 233, pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à Face Kippenberger/Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Picasso.Mania, 233, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso, l’être artiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Picasso.Mania, 233, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à Face Koons/Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Picasso.Mania, 233, pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer après Guernica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Picasso.Mania, 233, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chypre, une identité politique et culturelle divisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tome 417 (7), pp.7-17. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etu.4167.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tome 415 (9), pp.219-230. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etu.4153.0219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Picasso, Dora Maar : il faisait tellement noir, Paris : Flammarion : Réunion des Musées Nationaux, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.1072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Les Archives de Picasso : « on est ce que l’on garde ! », Paris : Réunion des Musées Nationaux, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.1772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Note de lecture] Matisse : de la couleur à l’architecture, Paris : Citadelles & Mazenod, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michael</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/critiquedart.2201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le laboratoire de l'écriture de Picasso : présentation d'un dossier génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15 (1), pp.11-28. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/item.2000.1155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nombre chez Picasso : une tentative d'appropriation du language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, sur le xx siècle, 44, pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desire of history, right of memory. Archives in art practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mônica Zielinsky (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arquivos Abertos. Lugares da Arte contemporânea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De part et d'autre d'une ligne de séparation : le cas de la « zone morte » à Chypre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Hémond (éd.); Fabienne de Pierrebourg (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes-migrants et frontière : agir par l'art en diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Toguo : diàkegs amb Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Guigon (dir.); Androula Michael (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toguo / Picasso, catalogue d’exposition, Museu Picasso de Barcelone, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Picasso de Barcelone, pp.12-20, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Picasso's relationship to Cypriot antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Androula Michael (dir); Eftychia Zachariou (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso at the Cyprus Museum: works on clay, catalogue d’exposition, Musée de Chypre, 11 juin–8 septembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du Musée de Chypre, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Toguo, Le pilier des migrants disparus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence  Bertrand-Dorléac (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les choses. Une histoire de la nature morte - Album de l'exposition, musée du Louvre, du 12 octobre 2022 au 23 janvier 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Musée du Louvre, 2023, 9782359063899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilüfer Oviologue Gros, « Le care contre l’effacement de la mémoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cheveux et des émeutes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence  Bertrand-Dorléac (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les choses. Une histoire de la nature morte - Catalogue de l'exposition, musée du Louvre, du 12 octobre 2022 au 23 janvier 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Musée du Louvre, pp.395-396, 2023, Partie 2, Chosier, 9782359063899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso poète et &amp;quot;Le Chef-d’œuvre inconnu&amp;quot; de Balzac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Dufrêne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Chef- d’œuvre inconnu : catalogue de l'exposition, Maison de Balzac, 18 novembre 2021 au 6 mars 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Musées, 2022, 9782759605101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandjoun Station, lieu d’une hospitalité radicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Falgayrettes-Leveau (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désir d’humanité. Les univers de Barthélémy Toguo : catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard ; Musée du quai Branly, pp.131-141, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations des hommes, des œuvres et des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retours à l'Afrique = Returns to Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Bandjoun Station, pp.10-49, 2021, 978-2-9540706-3-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythme et musique dans les écrits de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fransec Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Jaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Godefroy (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les musiques de Picasso : catalogue de l'exposition, Philarmonie de Paris, septembre 2020 - janvier 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard; Philarmonie de Paris, pp.128-133, 2020, 978-2-0728-7107-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Entierro del Conde de Orgaz : Un legado de Pablo Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Guigon, Claustre Rafart (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pablo Picasso y los editores Gustavo Gili: trabajo y amistad : catalogue d’exposition, Barcelone, 23 novembre 2018 -24 janvier 2019, Museu Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Picasso, pp.131-135, 2019, 978-84-948685-7-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que hoy es domingo y aquí no hay tors&amp;quot;, España en los escritos de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Ferrer Barrera (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exilio y Nostalgia, dibujos y libros ilustrados de Picasso en la colleción de la familia Arias : catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundación Picasso. Museo Casa Natal, pp.45-47, 2019, 978-84-949006-7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais quel silence ferait plus de bruit que la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guernica : catalogue d'exposition, 15 avril- 4 septembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national Picasso, pp.100-103, 2018, 978-2-07-277624- 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums d'Arabie et arabesques de ses cheveux. Quel &amp;quot;Orient&amp;quot; pour Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Poullain (dir.); Guillaume Theulière (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages imaginaires : catalogue d'exposition, 16 février-24 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mucem; RMN, 2018, 978- 2-7118-7073-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natures vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cuisine de Picasso : catalogue d'exposition. 4 tomes en espagnol, catalan, français et anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 9788417048747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les architectures odorantes de la cuisine de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dopffer (dir.); Johanne Lindskog (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso, Les Années Vallauris : catalogue d'exposition. 23 juin- 22 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national Picasso; RMN, 2018, 978-2- 7118-7115-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso et l'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Hyza (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso et le livre d'artiste : catalogue d’exposition Alès, 13 juillet – 21 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée-bibliothèque Pierre André Benoit; Bernard Chauveau Edition, pp.44-58, 2018, 978-2-36306-247-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bruly-Bouabré ou comme en allant vers Victor Hugo il s'est marié avec Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Lecointre (dir.); Stéphanie Smalbeen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Plume et le Crayon : catalogue d'exposition, Frac de Picardie, Amiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frac de Picardie, pp.123-137, 2018, 2-912258-10-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut la cuisine de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cuisine de Picasso : catalogue d'exposition. 4 tomes en espagnol, catalan, français et anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 9788417048747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourriture immangeable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cuisine de Picasso : catalogue d'exposition. 4 tomes en espagnol, catalan, français et anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundació Museu Picasso de Barcelona; La Fabrica, 2018, 9788417048747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Orient de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Androula Michael (dir.); Coline Zellal (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face à Picasso : catalogue de l'exposition, Rabat, Musée Mohammed VI d'art moderne et contemporain, 19 avril-31 juillet 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Skira; Musée Mohammed VI ; Fondation nationale des musées du Maroc, pp.20-33, 2017, 978-2-37074-055-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appel à pelleter les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Pierre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostory : catalogue d'exposition, Université de Picardie Jules Verne, UFR des arts, septembre-octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TLW, pp.23-26, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Körper-Haus. Die Personifikation des Fensters in Picassos Gedichten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ortrud Westeider (dir.); Michel Philipp (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso Fenster zur Welt = Picasso, Window to the World : catalogue de l'exposition, Hamburg, Allemagne, 6 février 2016–16 mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hirmer Verlag, 2016, 978-3-7774-2484-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface de Sol y sombra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Collin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sol y Sombra 2005-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Conleau, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Picasso : je suis un poète qui a mal tourné », texte et choix de manuscrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’Herne, pp.187-201, 2014, Cahiers de l’Herne, 9782851971739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la carte découpe, le récit traverse : rumeurs autour de la Green Line à Chypre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Évelyne Toussaint (dir.); Michael Parsons (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partages d’espaces. Regards croisés sur l’art et la géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université de Pau et des pays de l’Adour, pp.123-132, 2014, Espaces, frontières, métissages, 2-35311-053-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie de Picasso : une suite de coq-à-l’âne mais qui se suivent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’Herne, pp.234-241, 2014, Cahiers de l’Herne, 9782851971739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Si j’avais peint comme Delacroix, on en serait où maintenant ?, disait mon père », entretien avec Claude Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’Herne, pp.13-21, 2014, Cahiers de l’Herne, 9782851971739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchamp rencontre Picasso, ou pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pablo Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’Herne, pp.141-154, 2014, Cahiers de l’Herne, 9782851971739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poetic entropy of time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toula Liasi (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rusted evidence : catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toula Liasi, pp.5-7, 2013, 978-9963-2906-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso écrivain ou la réactualisation des préoccupations plastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nanette Ribler-Pipka (dir.); Gerhard Wild (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso–Poesie–Poetik : Picasso, his Poetry and Poetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shaker Verlag, pp.165-182, 2012, 3-260050-787512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affinités électives de Jean-Jacques Lebel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Levaillant (dir.); Dario Gamboni (dir.); Jean-Roch Bouiller (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques d’artistes aux XXe et XXIe siècles : actes des journées d'étude du Centre André Chastel, 9 au 12 mars 2006, Institut national d'histoire de l'art et Bibliothèque Kandinsky du Centre Pompidou, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Paris-Sorbonne, pp.441-450, 2010, Espaces, frontières, métissages, 978-2-84050-646-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art dans le contexte d’une partition politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toussaint, Évelyne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fonction critique de l'art : dynamiques et ambiguïtés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La lettre volée, pp.209-218, 2009, Essais, 978-2-87317-341-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking forward to hearing from you</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actionfield Kodra 08: catalogue d’exposition, 8th Visual Arts Festival, Thessaloniki, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Visual Arts Festival, pp.52-90, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitterweet...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lia Lapithi : Videos 2003-2008, catalogue d’exposition, Nicosie, Chypre, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.6-8, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture n’est pas un jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guastavino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso, l’objet du mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coédition Picasso administration et École nationale supérieure des beaux-arts, pp.109-126, 2005, D'art en question, 978-2840561804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la marge : Picasso poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Eizykman (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dessiner dans la marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.41-51, 2004, 2-7475-6729-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bazaar in Cocoons, Melita Couta : catalogue d’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPENASIA 2OO4, 7th International Exhibition of Sculptures and Installations, The East meets the West, 1 September – 10 October 2004, Venice – Lido</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biennale di Venezia, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre impossible : sur les écrits de Picasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Levaillant (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrits d’artistes depuis 1940 : actes du colloque international, Paris et Caen, 6-9 mars 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'IMEC, pp.209-221, 2004, 978-2-908295-72-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits de Picasso : entre journal intime et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Coblence (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Fables du visible et l’esthétique fictionnelle de Gilbert Lascault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Lettre Volée, pp.247-255, 2003, 2-87317-222-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso e l’esperimento della scrittura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso 1937-1953, Gli anni dell’apogeo in Italia : catalogue d’exposition, Rome, Galleria Nazionale d’Arte Moderna, 12 décembre 1998 – 15 mars 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galleria Nazionale d’Arte Moderna, pp.140-142, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dahomey » : restitutions, la part du cinéma et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Frodon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface du livre d'artiste &amp;quot;Les Pleureuses&amp;quot; de Barthélémy Toguo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pleureuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de l’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.118-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.89-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Jaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.144 ; 153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminin/masculin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bestiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Jaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.105-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calligraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterrement du comte d’Orgaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Jaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.84-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béloyiannis Nikos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horloge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éventail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet de Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnet bleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.40 ; 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire Picasso poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.143-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chypre XXe-XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des Créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klonaris et Thomadaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dictionnaire universel des Créatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê: Apagamentos da memória na arte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Zielinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porto Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24 (42), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso ou le plaisir de l’écriture et quelques résonances steiniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revoir Picasso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national Picasso, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picasso : l'objet du mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androula Michaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bertrand Dorléac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picasso, l'objet du mythe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale supérieure des beaux-arts, pp.303, 2005, 9782840561804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId273"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480173v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Androula Michael" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Zielinsky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480403v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftychia Zachariou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03881345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Faucquez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Gosson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Androula Micha&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480420v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Idrissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576761v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guigon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04395363v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576776v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#232;ssica Jacques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04385575v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04395099v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Picasso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Bogn&#225;r" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienn Guly&#225;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Imreh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Navarro-Ortega," TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ferrer Barrera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Godefroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claustre Rafart I Planas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Zellal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04395039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05503663v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04384602v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wolf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04399498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04399546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04400959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Androulla Vassiliou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dujardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lauwers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Michael" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Toumazis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayota Volti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Mccowan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401053v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros G. Lazarides" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis D. Angelis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401206v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Nikita" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Christodoulou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Fragofinou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04575961v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Jourdan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebel Jean-Jacques" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04395028v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394095v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401365v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nu&#241;o" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#239;l Yasnov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mavrodin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394327v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Fock" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04399348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wright" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flahutez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Parfait" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04399399v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04399440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duplaix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394120v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bernadac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05539554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.20805" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05539575v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.20816" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480280v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159ou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.22379" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401338v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04171827v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/2179-8001.98293" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482263v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.25625" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481617v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29605" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481502v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29584" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481519v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29592" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482280v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.25627" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482271v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.25626" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481536v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29600" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27331" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482396v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21343" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482067v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27328" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21345" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482095v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27329" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482059v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27326" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04171791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Villegl&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/2179-8001.80099" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482370v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21342" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482345v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.23488" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482452v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21348" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482437v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21346" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.23491" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482039v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27324" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482292v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.23490" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482103v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27330" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482445v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21347" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482048v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27325" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482408v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21344" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21341" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482356v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.23489" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481651v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27327" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482499v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19294" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482490v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19292" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482458v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19288" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482481v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19291" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482470v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19290" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482464v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19289" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402619v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402629v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402598v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402634v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402614v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04383068v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4167.0007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04383094v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4153.0219" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482521v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.1072" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482510v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.1772" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482505v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.2201" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04383003v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/item.2000.1155" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369391v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guastavino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480251v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480212v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481173v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576790v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04173576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576681v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04173575v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04173589v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401439v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398479v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04173601v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fransec Cort&#233;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Jaques" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174136v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174133v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174283v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174282v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174272v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174281v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174265v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174286v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174270v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174274v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174297v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174292v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174306v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401521v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04575938v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04383151v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04575941v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401505v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Picasso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04575933v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401489v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04382891v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04383227v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383285v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402433v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576705v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369392v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04384486v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481294v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04384464v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04384500v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402501v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05121338v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Frodon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480337v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173873v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173866v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173860v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173877v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173872v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173863v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173852v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173844v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173876v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173846v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173875v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173859v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173843v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173858v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173864v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173870v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173855v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173861v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173849v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173847v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173868v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05503894v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05503886v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04384545v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04395265v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01293397v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bertrand Dorl&#233;ac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480173v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Androula Michael" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Zielinsky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480403v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftychia Zachariou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03881345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Faucquez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Gosson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Androula Micha&#235;l" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480420v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Idrissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576761v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guigon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04395363v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576776v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#232;ssica Jacques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04385575v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04395099v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Picasso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Bogn&#225;r" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienn Guly&#225;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Imreh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Navarro-Ortega," TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ferrer Barrera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Godefroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claustre Rafart I Planas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Zellal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04395039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05503663v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04384602v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wolf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04399498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04399546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04400959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Androulla Vassiliou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dujardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lauwers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Michael" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Toumazis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayota Volti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Mccowan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401053v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros G. Lazarides" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis D. Angelis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401206v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Nikita" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Christodoulou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Fragofinou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04575961v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Jourdan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebel Jean-Jacques" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04395028v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394095v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401365v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nu&#241;o" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#239;l Yasnov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Mavrodin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394327v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Fock" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04399348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wright" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flahutez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Parfait" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04399399v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04399440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duplaix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04394120v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bernadac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05539554v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.20805" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05539575v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.20816" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480280v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159ou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.22379" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401338v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04171827v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/2179-8001.98293" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482263v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.25625" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481617v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29605" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481502v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29584" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481519v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29592" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482280v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.25627" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482271v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.25626" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481536v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.29600" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27331" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482396v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21343" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482067v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27328" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21345" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482095v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27329" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482059v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27326" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04171791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Villegl&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/2179-8001.80099" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482370v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21342" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482452v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21348" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482345v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.23488" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482292v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.23490" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482437v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21346" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482364v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.23491" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482039v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27324" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482103v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27330" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482445v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21347" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482048v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27325" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482408v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21344" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.21341" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482356v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.23489" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481651v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.27327" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482499v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19294" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482490v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19292" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482458v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19288" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482481v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19291" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482470v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19290" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482464v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.19289" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402619v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402629v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402598v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402634v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402614v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04383068v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4167.0007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04383094v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4153.0219" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482521v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.1072" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482510v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.1772" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05482505v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.2201" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04383003v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/item.2000.1155" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369391v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guastavino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480251v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480212v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481173v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576790v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04173576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576681v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04173575v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04173589v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401439v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04398479v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04173601v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fransec Cort&#233;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Jaques" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174136v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174133v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174283v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174282v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174272v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174281v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174265v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174286v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174270v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174274v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174297v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174292v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174306v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401521v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04575938v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04383151v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04575941v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401505v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Picasso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04575933v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04401489v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04382891v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04383227v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383285v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402433v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04576705v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369392v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04384486v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05481294v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04384464v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04384500v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04402501v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05121338v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Frodon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05480337v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173866v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173873v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173860v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173877v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173872v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173863v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173852v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173844v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173876v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173846v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173875v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173859v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173843v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173858v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173864v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173870v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173855v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173861v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173849v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173847v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173868v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05503894v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05503886v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04384545v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04395265v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01293397v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bertrand Dorl&#233;ac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>