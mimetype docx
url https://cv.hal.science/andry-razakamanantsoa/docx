--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -187,51 +187,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -355,5206 +355,5470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Carbonation on the Properties of Silty and Sandy Soils Treated with Lime and Cement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geetanjali Das</w:t>
+                <w:t xml:space="preserve">La terre crue : une réponse pour la circularité du secteur du bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Roux</w:t>
+                <w:t xml:space="preserve">Loris Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhoda Julia Ansaa-Asare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/JMCEE7.MTENG-18355⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.43.2.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945974v1</w:t>
+                <w:t xml:space="preserve">hal-05577445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sectoral model for territorial emission inventory in a low income country - a case study from Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Carbonation on the Properties of Silty and Sandy Soils Treated with Lime and Cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetanjali Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajat Sharma</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agnès Jullien</w:t>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric environment: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2025.100399⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JMCEE7.MTENG-18355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380642v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and applicability of low-cost PM sensors to assess global pollution variability through machine learning techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A sectoral model for territorial emission inventory in a low income country - a case study from Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajat Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Rayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric environment: X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 26, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2025.100331⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2025.100399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103243v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of particle lift initiation on roller-compacted sand-clay mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance and applicability of low-cost PM sensors to assess global pollution variability through machine learning techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajat Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashutosh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Le Vern</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+                <w:t xml:space="preserve">Thaseem Thajudeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jenge.19.00172⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric environment: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2025.100331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872976v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of Dry Mortars without Cement: Specific Surface Area, Pore Size and Volume Distribution Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Contribution of pore structure analysis in short-term mechanical performance of lake sediments-based mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maria Noemi Martellotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Rayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Petrella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13095616⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Environment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42834-025-00264-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169274v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of physical and mechanical characteristics of tropical natural fibers for their use in civil engineering applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of particle lift initiation on roller-compacted sand-clay mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouardia Sediki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Murzyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazhar Hussain</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15440478.2022.2164104⟩</w:t>
+              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jenge.19.00172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975835v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relevant characterization of Usumacinta river sediments for a reuse in earthen construction and agriculture</w:t>
+                <w:t xml:space="preserve">Microstructure of Dry Mortars without Cement: Specific Surface Area, Pore Size and Volume Distribution Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+                <w:t xml:space="preserve">Sahar Seifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Estelle Delfosse</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104317⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.5616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13095616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167088v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical and Microstructural Evaluation in Lime-Treated Silty Soil Exposed to Successive Wetting-Drying Cycles Submitted to Different Testing Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+                <w:t xml:space="preserve">Analysis of physical and mechanical characteristics of tropical natural fibers for their use in civil engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gontran Herrier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0004636⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15440478.2022.2164104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012053v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Study on the Implementation Process Effect on Microstructure of Earth Construction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Hamard</w:t>
+                <w:t xml:space="preserve">A relevant characterization of Usumacinta river sediments for a reuse in earthen construction and agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoWorld Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17756/nwj.2023-s2-039⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 125, pp.104317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433194v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Feasibility of Usumacinta River Sediments as a Renewable Resource for Landscaping and Agronomy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physicochemical and Microstructural Evaluation in Lime-Treated Silty Soil Exposed to Successive Wetting-Drying Cycles Submitted to Different Testing Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetanjali Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (3), pp.4636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0004636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su152215859⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04417453v1</w:t>
+                <w:t xml:space="preserve">hal-04012053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uses of Usumacinta River sediments as a sustainable resource for unpaved roads: an experimental study on a full-scale pilot unit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Levacher</w:t>
+                <w:t xml:space="preserve">Parametric Study on the Implementation Process Effect on Microstructure of Earth Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhoda Julia Ansaa-Asare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.treng.2022.100136⟩</w:t>
+              <w:t xml:space="preserve">NanoWorld Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (Supplément 2), pp.224-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17756/nwj.2023-s2-039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763414v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pore fluid-soil structure interactions on compacted lime-treated silty soil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+                <w:t xml:space="preserve">Testing the Feasibility of Usumacinta River Sediments as a Renewable Resource for Landscaping and Agronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gontran Herrier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su152215859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106496⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03609002v2</w:t>
+                <w:t xml:space="preserve">hal-04417453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of soil surface degradation and vehicle momentum on dust emissions and visibility reduction from unpaved roads</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Uses of Usumacinta River sediments as a sustainable resource for unpaved roads: an experimental study on a full-scale pilot unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Morsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Briancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2022.100842⟩</w:t>
+              <w:t xml:space="preserve">Transportation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.100136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.treng.2022.100136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771737v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating and mapping the availability of earth resource for light earth building using a soil geodatabase in Brittany (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+                <w:t xml:space="preserve">Influence of pore fluid-soil structure interactions on compacted lime-treated silty soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetanjali Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 296, pp.106496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2022.106409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03763396v4</w:t>
+                <w:t xml:space="preserve">hal-03609002v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse of harbour and river dredged sediments in adobe bricks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+                <w:t xml:space="preserve">Estimating and mapping the availability of earth resource for light earth building using a soil geodatabase in Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Verron-Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 184, pp.106409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2022.106409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clema.2022.100046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03850716v1</w:t>
+                <w:t xml:space="preserve">hal-03763396v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonation investigation on atmospherically exposed lime-treated silty soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geetanjali Das</w:t>
+                <w:t xml:space="preserve">Reuse of harbour and river dredged sediments in adobe bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17, pp.e01222. </w:t>
+              <w:t xml:space="preserve">Cleaner Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.100046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2022.e01222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clema.2022.100046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716620v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation on a preparation and controlled compaction procedure for waste-fiber-reinforced raw earth samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of soil surface degradation and vehicle momentum on dust emissions and visibility reduction from unpaved roads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Murzyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazhar Hussain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Levacher</w:t>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Saouti</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (1), 17p. </w:t>
+              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37, pp.100842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcs6010003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2022.100842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624746v1</w:t>
+                <w:t xml:space="preserve">hal-03771737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of masonry lateral loaded walls made with sediment-based bricks from the Usumacinta river (Mexico)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Levacher</w:t>
+                <w:t xml:space="preserve">Influence of wetting fluids on the compressive strength, physicochemical, and pore-structure evolution in lime-treated silty soil subjected to wetting and drying cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetanjali Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clet.2022.100587⟩</w:t>
+              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35, pp.100798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2022.100798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894225v1</w:t>
+                <w:t xml:space="preserve">hal-03710355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Palm Oil Fibers Length Variation on Mechanical Properties of Reinforced Crude Bricks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbonation investigation on atmospherically exposed lime-treated silty soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetanjali Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Losma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction Technologies and Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1, pp.707-714. </w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.e01222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2022.e01222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169577v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of wetting fluids on the compressive strength, physicochemical, and pore-structure evolution in lime-treated silty soil subjected to wetting and drying cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geetanjali Das</w:t>
+                <w:t xml:space="preserve">Behaviour of masonry lateral loaded walls made with sediment-based bricks from the Usumacinta river (Mexico)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2022.100798⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, 25p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clet.2022.100587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710355v1</w:t>
+                <w:t xml:space="preserve">hal-03894225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des émissions de poussières et de l'usage de l'eau lors de la circulation sur pistes non revêtues</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Desmurs</w:t>
+                <w:t xml:space="preserve">Implementation on a preparation and controlled compaction procedure for waste-fiber-reinforced raw earth samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gotteland</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léo Saouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue générale des routes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), 17p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcs6010003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818964v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Hysteretic Behavior of Soil–Water Retention Curves Using an Original Pore Network Model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of Palm Oil Fibers Length Variation on Mechanical Properties of Reinforced Crude Bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 142, pp.559-584. </w:t>
+              <w:t xml:space="preserve">Construction Technologies and Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.707-714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-022-01759-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193720v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive strength and microstructure evolution of lime-treated silty soil subjected to kneading action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geetanjali Das</w:t>
+                <w:t xml:space="preserve">Gestion des émissions de poussières et de l'usage de l'eau lors de la circulation sur pistes non revêtues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desmurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gotteland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue générale des routes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 990, 5p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277052v1</w:t>
+                <w:t xml:space="preserve">hal-03818964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the long-term effect of lime treatment on a silty soil embankment after seven years of atmospheric exposure: Mechanical, physicochemical, and microstructural studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of Hysteretic Behavior of Soil–Water Retention Curves Using an Original Pore Network Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geetanjali Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.559-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-022-01759-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105986⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03169747v1</w:t>
+                <w:t xml:space="preserve">hal-04193720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Mexican tropical palm oil flower and fruit fibers for their prospective use in eco-friendly construction material</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compressive strength and microstructure evolution of lime-treated silty soil subjected to kneading action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetanjali Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fib9110063⟩</w:t>
+              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.100568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2021.100568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404725v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fly Ash on microstructural and resistance characteristics of dredged sediment stabilized with lime and cement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Paula Furlan</w:t>
+                <w:t xml:space="preserve">Evaluation of the long-term effect of lime treatment on a silty soil embankment after seven years of atmospheric exposure: Mechanical, physicochemical, and microstructural studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetanjali Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Levacher</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121637⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 281, pp.105986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031926v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Assessment of Dust Emissions on Compacted Soils Degraded by Traffic</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Properties of Mexican tropical palm oil flower and fruit fibers for their prospective use in eco-friendly construction material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fib9110063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11040369⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02873071v1</w:t>
+                <w:t xml:space="preserve">hal-03404725v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further development of a laboratory procedure to assess the mechanical performance of cob</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Hamard</w:t>
+                <w:t xml:space="preserve">Effect of Fly Ash on microstructural and resistance characteristics of dredged sediment stabilized with lime and cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jenge.17.00056⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 272, pp.121637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493298v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear strength performance of marine sediments stabilized using cement, lime and fly ash</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Paula Furlan</w:t>
+                <w:t xml:space="preserve">Experimental Assessment of Dust Emissions on Compacted Soils Degraded by Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouardia Sediki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Takeshi Katsumi</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Murzyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 184, pp.454-463. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos11040369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983070v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of physicochemical and hydromechanical properties of MSWI bottom ash for road construction</w:t>
+                <w:t xml:space="preserve">Further development of a laboratory procedure to assess the mechanical performance of cob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Hung Le</w:t>
+                <w:t xml:space="preserve">Théo Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fateh Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.09.007⟩</w:t>
+              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.200-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jenge.17.00056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498538v1</w:t>
+                <w:t xml:space="preserve">hal-04493298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Cement Treatment on Microstructural, Hydraulic, and Mechanical Properties of Compacted Soils : Characterization and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+                <w:t xml:space="preserve">Evaluation of physicochemical and hydromechanical properties of MSWI bottom ash for road construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Hung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tien Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc-Lam Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0001248⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80, pp.168-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193783v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodology to identify and quantify material resource at a large scale for earth construction - Application to cob in Brittany</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+                <w:t xml:space="preserve">Shear strength performance of marine sediments stabilized using cement, lime and fly ash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Morel</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Katsumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 170, pp.485-497. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.03.097⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 184, pp.454-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744198v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling properties of natural and modified bentonites by rheological description</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Barast</w:t>
+                <w:t xml:space="preserve">Effects of Cement Treatment on Microstructural, Hydraulic, and Mechanical Properties of Compacted Soils : Characterization and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Williams</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.01.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0001248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383102v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of prehydration and polymer adding effects on Na activated Ca-bentonite by free swell index test</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Barast</w:t>
+                <w:t xml:space="preserve">A new methodology to identify and quantify material resource at a large scale for earth construction - Application to cob in Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.10.009⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 170, pp.485-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.03.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383087v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical rammed earth process description thanks to micromorphological analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Hamard</w:t>
+                <w:t xml:space="preserve">Swelling properties of natural and modified bentonites by rheological description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Barast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Cammas</w:t>
+                <w:t xml:space="preserve">Timothy Nicholson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Fabbri</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Williams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Architectural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (3), pp.214-323. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142, pp.60-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15583058.2016.1222462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383113v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term chemo-hydro-mechanical behavior of compacted soil bentonite polymer complex submitted to synthetic leachate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of prehydration and polymer adding effects on Na activated Ca-bentonite by free swell index test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuki Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Barast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Katsumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.04.023⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142, pp.69-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383085v1</w:t>
+                <w:t xml:space="preserve">hal-01383087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment shear strength. Using the laboratory T-bar and effect of the diameter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Levacher</w:t>
+                <w:t xml:space="preserve">Historical rammed earth process description thanks to micromorphological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Paralia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/revue-paralia.2016.s01⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Architectural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.214-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15583058.2016.1222462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383086v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cob, a vernacular earth construction process in the context of modern sustainable building</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+                <w:t xml:space="preserve">Sediment shear strength. Using the laboratory T-bar and effect of the diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Morel</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritesh Gupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.06.009⟩</w:t>
+              <w:t xml:space="preserve">Revue Paralia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, 6p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/revue-paralia.2016.s01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383123v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability prediction of soils including degree of compaction and microstructure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long term chemo-hydro-mechanical behavior of compacted soil bentonite polymer complex submitted to synthetic leachate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ouali Amiri</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0000792⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.92-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383094v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of bentonite polymer for bottom liner use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cob, a vernacular earth construction process in the context of modern sustainable building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Barast</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/envgeo.13.00095⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, pp.103-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839080v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic performance of activated calcium bentonite reinforced by polyionic charged polymer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permeability prediction of soils including degree of compaction and microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2012.01.022⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (4), 11p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0000792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00958763v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Characterisation of bentonite polymer for bottom liner use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Barast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/envgeo.13.00095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydraulic performance of activated calcium bentonite reinforced by polyionic charged polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Barast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59, pp.103-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2012.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hydraulic conductivity determination of compacted sand-bentonite mixture using filter press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Barast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (1), pp.9-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1520/GTJ103080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5564,3271 +5828,3271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la carbonatation d'un sol limoneux traité à la chaux après 1 an d'exposition à l'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Saussaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geetanjali Das</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées Nationales de Géotechnique et de Géologie de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of mudflaps and loading on the wake of a simplified earthworks dump truck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Murzyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Thermal and Fluids Engineering Conference (TFEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Society of Thermal and Fluids Engineers, Mar 2023, College Park, United States. pp.1029-1038, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/TFEC2023.exp.045910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digues expérimentales du CER de Rouen en sol limoneux traité à la chaux et non traité : évaluation après 7 ans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+                <w:t xml:space="preserve">Possible recycling of dredged sediments in earth bricks - case studies of marine, fluvial and dam sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Chatou, France. pp.765-774, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720056v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible recycling of dredged sediments in earth bricks - case studies of marine, fluvial and dam sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+                <w:t xml:space="preserve">Digues expérimentales du CER de Rouen en sol limoneux traité à la chaux et non traité : évaluation après 7 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetanjali Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Rayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169569v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murs pilotes à base de briques élaborées avec des sédiments du fleuve Usumacinta du Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Morsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic performance and microstructure evolution of kneading compacted lime-treated silty soil permeated with low-ionic strength solution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geetanjali Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Herrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Soil Mechanics and Geotechnical Engineering 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, SYDNEY, Australia. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influencia de la distribución de carbonatos en el comportamiento mecánico de una arcilla cementada – Estudio experimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel F. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Virely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII Congreso Colombiano de Geotecnia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Cartagena (Colombia), Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydromechanical and pore-structure evolution in lime-treated kneading compacted soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geetanjali Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, CHARLOTTE, NORTH CAROLINA, United States. 10 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/9780784484012.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on a test track of dust resuspension induced by a vehicle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tropical fiber for mud brick: Implementation of fibers for mixures and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Saouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationnal Transport and Air Pollution Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, GRAZ, Austria. 12p</w:t>
+              <w:t xml:space="preserve">Geo-Environmental Engineering GEE2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESITC-UniCaen, May 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272241v2</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical fiber for mud brick: Implementation of fibers for mixures and properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study on a test track of dust resuspension induced by a vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Murzyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Saouti</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Environmental Engineering GEE2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESITC-UniCaen, May 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">Internationnal Transport and Air Pollution Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, GRAZ, Austria. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173897v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272241v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a model to quantify dust emissions from truck traffic on earthmoving sites: approach and preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouardia Sediki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Murzyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Environmental Engineering GEE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, CAEN, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sédiments fluviaux de l'Usumacinta du Mexique et leur valorisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Les sédiments fluviaux de l’Usumacinta et leur valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG 2020, Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lyon, France. 9 p</w:t>
+              <w:t xml:space="preserve">10èmes Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Nov 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033598v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sédiments fluviaux de l’Usumacinta et leur valorisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Sediment-based fired bricks strength optimization - A discussion on different approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16èmes Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Le Havre, France. pp.649-658, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2020.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889598v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment-based fired bricks strength optimization - A discussion on different approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Les sédiments fluviaux de l'Usumacinta du Mexique et leur valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vacherie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNGG 2020, Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lyon, France. 9 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187303v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digues expérimentales du CER de Rouen en sol limoneux traité à la chaux et non traité : évaluation après 7 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Saussaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geetanjali Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNGG 2020, 10èmes Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lyon, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a better understanding of the effects of cement treatment on microstructure and hydraulic properties of compacted soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+                <w:t xml:space="preserve">Degradability of unpaved roads submitted to traffic and environmental solicitations: Laboratory scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sediki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Fleureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATBUD&amp;apos;2018, 8th Scientific-Technical Conference on Material Problems in Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Unsaturated Soils (UNSAT2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Hong Kong, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827334v2</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradability of unpaved roads submitted to traffic and environmental solicitations: Laboratory scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Sediki</w:t>
+                <w:t xml:space="preserve">Toward a better understanding of the effects of cement treatment on microstructure and hydraulic properties of compacted soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Unsaturated Soils (UNSAT2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MATBUD&amp;apos;2018, 8th Scientific-Technical Conference on Material Problems in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cracovie, Poland. 8p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201816306007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251272v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827334v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sédiments de l’Usumacinta : réalités du terrain et prélèvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers 2018 - International Conference on integrative sciences and sustainable development of rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRAIE, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine grained soils behavior compacted with rolling compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouardia Sediki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdia Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Fleureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the ASCE Engineering Mechanics Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Su measurements with vane shear and T-bar testing on soft soils in laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritesh Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Katsumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Asian Regional Conference on Soil Mechanics and Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Fukuoka, Japan. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance au cisaillement des sédiments utilisation du T-bar en laboratoire et effet du diamètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritesh Gupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Coastal and Maritime Mediterranean Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, FERRARA, Italie. pp.165-170, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/cmcm.2015.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility study of chemical stabilization of dredged marine sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paola Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingjie Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Coastal and Maritime Mediterranean Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, FERRARA, Italy. pp.143-148, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/cmcm.2015.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of undrained shear strength during natural drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Katsumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Global Joint Seminar on Geo-Environmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Caen, France. pp.215-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic behavior of activated calcium bentonite mixed with polyionic charged polymers for landfill and earthwork applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Barast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coupled Phenomena in Environmental Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Italy. pp.275-281, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b15004-30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des modalités de préparation de l'argile d'Héricourt traitées à la chaux et au ciment sur leur comportement mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Rayssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur JNGG2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de caractérisation hydraulique des sols compactés à l'aide du filtre presse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des caractéristiques hydrauliques par filtration des bentonites sous différents états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Barast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390837v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des caractéristiques hydrauliques par filtration des bentonites sous différents états</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Méthode de caractérisation hydraulique des sols compactés à l'aide du filtre presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Barast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391312v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d'une chaîne de traitement pour l'évaluation de la vulnérabilité des zones agricoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Ramiandrisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucia Fanjaniaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimé Richard Hajalalaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Spatial Analysis and GEOmatics (SAGEO2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Avignon, France. HAL Science ouverte, pp.hal-05136495, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8838,1033 +9102,1033 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Waste Fiber-Reinforced Raw Earth Specimens by Controlled Compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Saouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Maigre-Djeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International EUROMAGH Conference 2020 (EUROMAGH 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Rouen, France. 43, Springer Nature, pp.248-260, 2024, Springer Proceedings in Materials, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical tensile behaviour of tropical waste fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Saouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huyen Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Euromaghreb Conference Sustainability and Bio based Materials on the road of Bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Rouen, France. Springer Nature, 8p, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local use of Usumacinta River sediments of Mexico for sustainable building materials and unpaved roads</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">River dredged sediments suitability for fired and crude bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">4th International Conference I.S.Rivers, 2022</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th Global joint seminar on geo-environmental engineering, GEE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.8, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171866v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River dredged sediments suitability for fired and crude bricks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Local use of Usumacinta River sediments of Mexico for sustainable building materials and unpaved roads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Morsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahzar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, pp.8, 2022</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">4th International Conference I.S.Rivers, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171890v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and characterization of fired bricks from river dredged sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9th International Conference on Engineering for Waste and Biomass Valorisation, WasteEng2022, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of sediment-based fired bricks strengths: a case of fluvial sediments from Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analysis of sediment-based fired bricks strengths: a case of fluvial sediments from Mexico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geo-Environmental Engineering GEE2021, ESITC-UniCaen, pp.171-178, 2021, 978-2-35921-022-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of palm oil fibers length variation on mechanical properties of reinforced crude bricks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials, Barcelona</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of waste fibre-reinforced raw earth specimens by controlled compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Saouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Euromaghreb Conference Sustainability and Bio based Materials on the road of Bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9874,192 +10138,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour la gestion des émissions de poussières et de l'usage de l'eau lors de la circulation sur pistes non revêtues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouardia Sediki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Insenga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Gustave Eiffel, GTI7, 55p, 2021, Techniques et méthodes : guide technique, 978-2-85782-756-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555657v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des bentonites polymères dans les barrières étanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDITIONS UNIVERSITAIRES EUROPEENNES, 336p, 2015, 978-3-8416-6364-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10069,280 +10333,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device and method to simulate wetting and drying in-situ conditions on a sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geetanjali Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP4191242A1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for determining the particle emission coefficient and potential of a material, and method for controlling a flow path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouardia Sediki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bodenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : PCT/FR 2019/051437 AU2019285316 (A1). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust collection system, method for determining at least one property of a dust releasing material, and ground watering method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 16825477.9 – 1001. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10352,147 +10616,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation des ouvrages d'étanchéité en sol compacté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10502,121 +10766,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude en microanalyse sur des échantillons prélevés sur les remblais de l'A304</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2018, 55p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10626,105 +10890,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la durabilité des géomatériaux par couplage hydromécanique, chimique et microstructurale: approche multi-physique et multi-échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Rico Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Nantes Université, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04407670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId252"/>
+      <w:footerReference w:type="default" r:id="rId259"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10792,51 +11056,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78BC64E1"/>
+    <w:nsid w:val="63BD5A84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11023,51 +11287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andry-razakamanantsoa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2977-3552" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149877285" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Julia Ansaa-Asare" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Das" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145462" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945974v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-18355" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Sharma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2025.100399" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103243v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Kumar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaseem Thajudeen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2025.100331" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Vern" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Sediki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.19.00172" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Seifi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13095616" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03975835v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2022.2164104" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delfosse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104317" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012053v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Herrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004636" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwj.2023-s2-039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417453v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152215859" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763414v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Morsel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briancon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2022.100136" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609002v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106496" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771737v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerezo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2022.100842" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763396v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Verron-Guillemot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106409" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850716v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100046" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716620v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Losma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01222" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saouti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894225v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morsel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hussain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2022.100587" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169577v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.707" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710355v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2022.100798" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818964v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Monnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desmurs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gotteland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193720v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-022-01759-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277052v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2021.100568" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169747v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105986" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404725v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib9110063" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Furlan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121637" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873071v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11040369" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493298v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bendahmane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.17.00056" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983070v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Katsumi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.231" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498538v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hung Le" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tien Phan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc-Lam Dao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.09.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193783v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001248" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744198v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Morel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.03.097" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barast" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Nicholson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williams" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383087v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Sato" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.10.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383113v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2016.1222462" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383085v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.04.023" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383086v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2016.s01" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383123v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.06.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383094v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000792" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839080v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/envgeo.13.00095" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.01.022" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CT5D5JW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958758v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ103080" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039763v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598666v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Obeid" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Murzyn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/TFEC2023.exp.045910" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720056v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169569v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.078" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720264v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629297v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934433v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F. Ruiz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaunat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Virely" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629338v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784484012.026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272241v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173897v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272347v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033598v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacherie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889598v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187303v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.072" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033619v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827334v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816306007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251272v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sediki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hattab" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Borgne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fleureau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173927v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charruau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789912v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Hattab" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Leborgne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253760v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250119v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.033" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250238v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paola Furlan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Liang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.029" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958857v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khadraoui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katsumi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958873v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15004-30" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958888v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre David" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390837v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391312v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243190v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Ramiandrisoa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucia Fanjaniaina" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Richard Hajalalaina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05321904v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Maigre-Djeran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_29" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173908v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171866v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahzar Hussain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171890v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levacher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zmamou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173892v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889689v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173911v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555657v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Insenga" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206649v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408370v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408422v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bodenes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408405v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218693v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raoul" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lambert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casagrande" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505077v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubreucq" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/tel-04407670v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rico Razakamanantsoa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andry-razakamanantsoa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2977-3552" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149877285" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Julia Ansaa-Asare" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Das" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145462" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Verron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.2.4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-18355" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380642v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Sharma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2025.100399" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Kumar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaseem Thajudeen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2025.100331" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528752v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maria Noemi Martellotta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Petrella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42834-025-00264-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Vern" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Sediki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.19.00172" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Seifi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13095616" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03975835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2022.2164104" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delfosse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104317" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Herrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004636" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwj.2023-s2-039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417453v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152215859" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763414v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Morsel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briancon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2022.100136" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609002v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106496" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763396v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Verron-Guillemot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106409" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100046" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerezo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2022.100842" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710355v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2022.100798" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716620v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Losma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01222" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morsel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hussain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2022.100587" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saouti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.707" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818964v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Monnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desmurs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gotteland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193720v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-022-01759-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277052v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2021.100568" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169747v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105986" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404725v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib9110063" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031926v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Furlan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121637" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873071v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11040369" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493298v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bendahmane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.17.00056" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498538v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hung Le" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tien Phan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc-Lam Dao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.09.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983070v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Katsumi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.231" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001248" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744198v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Morel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.03.097" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383102v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barast" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Nicholson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williams" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383087v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Sato" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.10.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383113v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2016.1222462" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383086v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2016.s01" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383085v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.04.023" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383123v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.06.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383094v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000792" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839080v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/envgeo.13.00095" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958763v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.01.022" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CT5D5JW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958758v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ103080" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039763v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598666v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Obeid" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Murzyn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/TFEC2023.exp.045910" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.078" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720056v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720264v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629297v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934433v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F. Ruiz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaunat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Virely" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784484012.026" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173897v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272241v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272347v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacherie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187303v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.072" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033598v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033619v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251272v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sediki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hattab" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Borgne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fleureau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827334v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816306007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173927v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charruau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789912v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Hattab" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Leborgne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253760v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250119v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.033" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250238v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paola Furlan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Liang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.029" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958857v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khadraoui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katsumi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15004-30" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958888v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre David" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391312v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390837v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243190v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Ramiandrisoa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucia Fanjaniaina" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Richard Hajalalaina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05321904v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Maigre-Djeran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_29" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173908v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171890v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levacher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zmamou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171866v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahzar Hussain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171889v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173892v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889689v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173911v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555657v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Insenga" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206649v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408370v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408422v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bodenes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408405v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218693v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raoul" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lambert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casagrande" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505077v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubreucq" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/tel-04407670v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rico Razakamanantsoa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>