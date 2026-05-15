--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -355,655 +355,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La terre crue : une réponse pour la circularité du secteur du bâtiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of pore structure analysis in short-term mechanical performance of lake sediments-based mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loris Verron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rhoda Julia Ansaa-Asare</w:t>
+                <w:t xml:space="preserve">Audrey Maria Noemi Martellotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Petrella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.43.2.4⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Environment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42834-025-00264-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05577445v1</w:t>
+                <w:t xml:space="preserve">hal-05528752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Carbonation on the Properties of Silty and Sandy Soils Treated with Lime and Cement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Roux</w:t>
+                <w:t xml:space="preserve">Performance and applicability of low-cost PM sensors to assess global pollution variability through machine learning techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajat Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashutosh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaseem Thajudeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric environment: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2025.100331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/JMCEE7.MTENG-18355⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04945974v1</w:t>
+                <w:t xml:space="preserve">hal-05103243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sectoral model for territorial emission inventory in a low income country - a case study from Madagascar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwann Rayssac</w:t>
+                <w:t xml:space="preserve">La terre crue : une réponse pour la circularité du secteur du bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhoda Julia Ansaa-Asare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Jullien</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric environment: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2025.100399⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.43.2.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380642v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and applicability of low-cost PM sensors to assess global pollution variability through machine learning techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajat Sharma</w:t>
+                <w:t xml:space="preserve">Effect of Carbonation on the Properties of Silty and Sandy Soils Treated with Lime and Cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetanjali Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnès Jullien</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric environment: X</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JMCEE7.MTENG-18355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2025.100331⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05103243v1</w:t>
+                <w:t xml:space="preserve">hal-04945974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of pore structure analysis in short-term mechanical performance of lake sediments-based mortars</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A sectoral model for territorial emission inventory in a low income country - a case study from Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajat Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Environment Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (1), pp.25. </w:t>
+              <w:t xml:space="preserve">Atmospheric environment: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s42834-025-00264-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2025.100399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528752v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of particle lift initiation on roller-compacted sand-clay mixtures</w:t>
               </w:r>
@@ -1113,1044 +1113,1027 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of Dry Mortars without Cement: Specific Surface Area, Pore Size and Volume Distribution Analysis</w:t>
+                <w:t xml:space="preserve">Testing the Feasibility of Usumacinta River Sediments as a Renewable Resource for Landscaping and Agronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Seifi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13095616⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su152215859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169274v1</w:t>
+                <w:t xml:space="preserve">hal-04417453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of physical and mechanical characteristics of tropical natural fibers for their use in civil engineering applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Microstructure of Dry Mortars without Cement: Specific Surface Area, Pore Size and Volume Distribution Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Seifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Fibers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (1), </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.5616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15440478.2022.2164104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app13095616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975835v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relevant characterization of Usumacinta river sediments for a reuse in earthen construction and agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Analysis of physical and mechanical characteristics of tropical natural fibers for their use in civil engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104317⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15440478.2022.2164104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167088v1</w:t>
+                <w:t xml:space="preserve">hal-03975835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical and Microstructural Evaluation in Lime-Treated Silty Soil Exposed to Successive Wetting-Drying Cycles Submitted to Different Testing Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geetanjali Das</w:t>
+                <w:t xml:space="preserve">A relevant characterization of Usumacinta river sediments for a reuse in earthen construction and agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delfosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0004636⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 125, pp.104317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012053v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Study on the Implementation Process Effect on Microstructure of Earth Construction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Hamard</w:t>
+                <w:t xml:space="preserve">Physicochemical and Microstructural Evaluation in Lime-Treated Silty Soil Exposed to Successive Wetting-Drying Cycles Submitted to Different Testing Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetanjali Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoWorld Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17756/nwj.2023-s2-039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (3), pp.4636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0004636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433194v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Feasibility of Usumacinta River Sediments as a Renewable Resource for Landscaping and Agronomy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+                <w:t xml:space="preserve">Parametric Study on the Implementation Process Effect on Microstructure of Earth Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhoda Julia Ansaa-Asare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (22), </w:t>
+              <w:t xml:space="preserve">NanoWorld Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (Supplément 2), pp.224-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su152215859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17756/nwj.2023-s2-039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417453v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uses of Usumacinta River sediments as a sustainable resource for unpaved roads: an experimental study on a full-scale pilot unit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of Hysteretic Behavior of Soil–Water Retention Curves Using an Original Pore Network Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Morsel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetanjali Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.treng.2022.100136⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.559-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-022-01759-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763414v1</w:t>
+                <w:t xml:space="preserve">hal-04193720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pore fluid-soil structure interactions on compacted lime-treated silty soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geetanjali Das</w:t>
+                <w:t xml:space="preserve">Effects of soil surface degradation and vehicle momentum on dust emissions and visibility reduction from unpaved roads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Murzyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cerezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 296, pp.106496. </w:t>
+              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37, pp.100842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2022.100842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609002v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating and mapping the availability of earth resource for light earth building using a soil geodatabase in Brittany (France)</w:t>
               </w:r>
@@ -2162,51 +2145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Verron-Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2270,90 +2253,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse of harbour and river dredged sediments in adobe bricks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2398,3165 +2381,3182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of soil surface degradation and vehicle momentum on dust emissions and visibility reduction from unpaved roads</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+                <w:t xml:space="preserve">Uses of Usumacinta River sediments as a sustainable resource for unpaved roads: an experimental study on a full-scale pilot unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cerezo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmad Morsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Briancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2022.100842⟩</w:t>
+              <w:t xml:space="preserve">Transportation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.100136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.treng.2022.100136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771737v1</w:t>
+                <w:t xml:space="preserve">hal-03763414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of wetting fluids on the compressive strength, physicochemical, and pore-structure evolution in lime-treated silty soil subjected to wetting and drying cycles</w:t>
+                <w:t xml:space="preserve">Influence of pore fluid-soil structure interactions on compacted lime-treated silty soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geetanjali Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 296, pp.106496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2022.100798⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03710355v1</w:t>
+                <w:t xml:space="preserve">hal-03609002v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonation investigation on atmospherically exposed lime-treated silty soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geetanjali Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Saussaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Losma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17, pp.e01222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cscm.2022.e01222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of masonry lateral loaded walls made with sediment-based bricks from the Usumacinta river (Mexico)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Morsel</w:t>
+                <w:t xml:space="preserve">Implementation on a preparation and controlled compaction procedure for waste-fiber-reinforced raw earth samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hussain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+                <w:t xml:space="preserve">Léo Saouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, 25p. </w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), 17p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clet.2022.100587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcs6010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894225v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation on a preparation and controlled compaction procedure for waste-fiber-reinforced raw earth samples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Behaviour of masonry lateral loaded walls made with sediment-based bricks from the Usumacinta river (Mexico)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcs6010003⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, 25p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clet.2022.100587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624746v1</w:t>
+                <w:t xml:space="preserve">hal-03894225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Palm Oil Fibers Length Variation on Mechanical Properties of Reinforced Crude Bricks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction Technologies and Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1, pp.707-714. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des émissions de poussières et de l'usage de l'eau lors de la circulation sur pistes non revêtues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwann Rayssac</w:t>
+                <w:t xml:space="preserve">Influence of wetting fluids on the compressive strength, physicochemical, and pore-structure evolution in lime-treated silty soil subjected to wetting and drying cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetanjali Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gotteland</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue générale des routes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35, pp.100798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2022.100798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818964v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Hysteretic Behavior of Soil–Water Retention Curves Using an Original Pore Network Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion des émissions de poussières et de l'usage de l'eau lors de la circulation sur pistes non revêtues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Rayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+                <w:t xml:space="preserve">Laurent Desmurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gotteland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue générale des routes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 990, 5p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193720v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive strength and microstructure evolution of lime-treated silty soil subjected to kneading action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geetanjali Das</w:t>
+                <w:t xml:space="preserve">Effect of Fly Ash on microstructural and resistance characteristics of dredged sediment stabilized with lime and cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2021.100568⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 272, pp.121637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277052v1</w:t>
+                <w:t xml:space="preserve">hal-03031926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the long-term effect of lime treatment on a silty soil embankment after seven years of atmospheric exposure: Mechanical, physicochemical, and microstructural studies</w:t>
+                <w:t xml:space="preserve">Compressive strength and microstructure evolution of lime-treated silty soil subjected to kneading action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geetanjali Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.100568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2021.100568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105986⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03169747v1</w:t>
+                <w:t xml:space="preserve">hal-03277052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Mexican tropical palm oil flower and fruit fibers for their prospective use in eco-friendly construction material</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+                <w:t xml:space="preserve">Evaluation of the long-term effect of lime treatment on a silty soil embankment after seven years of atmospheric exposure: Mechanical, physicochemical, and microstructural studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetanjali Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 281, pp.105986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fib9110063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03404725v2</w:t>
+                <w:t xml:space="preserve">hal-03169747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fly Ash on microstructural and resistance characteristics of dredged sediment stabilized with lime and cement</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Properties of Mexican tropical palm oil flower and fruit fibers for their prospective use in eco-friendly construction material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 272, pp.121637. </w:t>
+              <w:t xml:space="preserve">Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fib9110063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031926v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404725v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Assessment of Dust Emissions on Compacted Soils Degraded by Traffic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ouardia Sediki</w:t>
+                <w:t xml:space="preserve">Further development of a laboratory procedure to assess the mechanical performance of cob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11040369⟩</w:t>
+              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.200-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jenge.17.00056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873071v1</w:t>
+                <w:t xml:space="preserve">hal-04493298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further development of a laboratory procedure to assess the mechanical performance of cob</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Hamard</w:t>
+                <w:t xml:space="preserve">Experimental Assessment of Dust Emissions on Compacted Soils Degraded by Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouardia Sediki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fateh Bendahmane</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Murzyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (3), pp.200-207. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jenge.17.00056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos11040369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493298v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of physicochemical and hydromechanical properties of MSWI bottom ash for road construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new methodology to identify and quantify material resource at a large scale for earth construction - Application to cob in Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Hung Le</w:t>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Claude Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.09.007⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 170, pp.485-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.03.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498538v1</w:t>
+                <w:t xml:space="preserve">hal-01744198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear strength performance of marine sediments stabilized using cement, lime and fly ash</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Paula Furlan</w:t>
+                <w:t xml:space="preserve">Evaluation of physicochemical and hydromechanical properties of MSWI bottom ash for road construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Hung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Levacher</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeshi Katsumi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">van Tien Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuc-Lam Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.231⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80, pp.168-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2018.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983070v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Cement Treatment on Microstructural, Hydraulic, and Mechanical Properties of Compacted Soils : Characterization and Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Shear strength performance of marine sediments stabilized using cement, lime and fly ash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Furlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ouali Amiri</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Katsumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 184, pp.454-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0001248⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04193783v1</w:t>
+                <w:t xml:space="preserve">hal-01983070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodology to identify and quantify material resource at a large scale for earth construction - Application to cob in Brittany</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+                <w:t xml:space="preserve">Effects of Cement Treatment on Microstructural, Hydraulic, and Mechanical Properties of Compacted Soils : Characterization and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Morel</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 170, pp.485-497. </w:t>
+              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.03.097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0001248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744198v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling properties of natural and modified bentonites by rheological description</w:t>
+                <w:t xml:space="preserve">Comparison of prehydration and polymer adding effects on Na activated Ca-bentonite by free swell index test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kazuki Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilles Barast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Katsumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 142, pp.60-68. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.01.008⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 142, pp.69-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383102v1</w:t>
+                <w:t xml:space="preserve">hal-01383087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of prehydration and polymer adding effects on Na activated Ca-bentonite by free swell index test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Swelling properties of natural and modified bentonites by rheological description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Barast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Nicholson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuki Sato</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Williams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 142, pp.69-80. </w:t>
+              <w:t xml:space="preserve">, 2017, 142, pp.60-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383087v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical rammed earth process description thanks to micromorphological analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+                <w:t xml:space="preserve">Permeability prediction of soils including degree of compaction and microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Architectural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15583058.2016.1222462⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (4), 11p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0000792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383113v1</w:t>
+                <w:t xml:space="preserve">hal-01383094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment shear strength. Using the laboratory T-bar and effect of the diameter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long term chemo-hydro-mechanical behavior of compacted soil bentonite polymer complex submitted to synthetic leachate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ritesh Gupta</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Paralia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/revue-paralia.2016.s01⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.92-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383086v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term chemo-hydro-mechanical behavior of compacted soil bentonite polymer complex submitted to synthetic leachate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sediment shear strength. Using the laboratory T-bar and effect of the diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritesh Gupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.04.023⟩</w:t>
+              <w:t xml:space="preserve">Revue Paralia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, 6p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/revue-paralia.2016.s01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383085v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cob, a vernacular earth construction process in the context of modern sustainable building</w:t>
+                <w:t xml:space="preserve">Historical rammed earth process description thanks to micromorphological analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 106, pp.103-119. </w:t>
+              <w:t xml:space="preserve">International Journal of Architectural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.214-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15583058.2016.1222462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383123v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability prediction of soils including degree of compaction and microstructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+                <w:t xml:space="preserve">Cob, a vernacular earth construction process in the context of modern sustainable building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ouali Amiri</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (4), 11p. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, pp.103-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0000792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383094v1</w:t>
+                <w:t xml:space="preserve">hal-01383123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of bentonite polymer for bottom liner use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Barast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5603,64 +5603,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic performance of activated calcium bentonite reinforced by polyionic charged polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Barast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59, pp.103-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5719,64 +5719,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic conductivity determination of compacted sand-bentonite mixture using filter press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Barast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (1), pp.9-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5842,77 +5842,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la carbonatation d'un sol limoneux traité à la chaux après 1 an d'exposition à l'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Saussaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geetanjali Das</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6061,1003 +6061,1003 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible recycling of dredged sediments in earth bricks - case studies of marine, fluvial and dam sediments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydromechanical and pore-structure evolution in lime-treated kneading compacted soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetanjali Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Chatou, France. pp.765-774, </w:t>
+              <w:t xml:space="preserve">Geo-Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, CHARLOTTE, NORTH CAROLINA, United States. 10 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/9780784484012.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169569v1</w:t>
+                <w:t xml:space="preserve">hal-03629338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digues expérimentales du CER de Rouen en sol limoneux traité à la chaux et non traité : évaluation après 7 ans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+                <w:t xml:space="preserve">Possible recycling of dredged sediments in earth bricks - case studies of marine, fluvial and dam sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Chatou, France. pp.765-774, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720056v1</w:t>
+                <w:t xml:space="preserve">hal-04169569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murs pilotes à base de briques élaborées avec des sédiments du fleuve Usumacinta du Mexique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Levacher</w:t>
+                <w:t xml:space="preserve">Digues expérimentales du CER de Rouen en sol limoneux traité à la chaux et non traité : évaluation après 7 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetanjali Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Rayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720264v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic performance and microstructure evolution of kneading compacted lime-treated silty soil permeated with low-ionic strength solution.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geetanjali Das</w:t>
+                <w:t xml:space="preserve">Murs pilotes à base de briques élaborées avec des sédiments du fleuve Usumacinta du Mexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Morsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Soil Mechanics and Geotechnical Engineering 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, SYDNEY, Australia. 6 p</w:t>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629297v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influencia de la distribución de carbonatos en el comportamiento mecánico de una arcilla cementada – Estudio experimental</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Virely</w:t>
+                <w:t xml:space="preserve">Hydraulic performance and microstructure evolution of kneading compacted lime-treated silty soil permeated with low-ionic strength solution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetanjali Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Herrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Congreso Colombiano de Geotecnia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Cartagena (Colombia), Colombia</w:t>
+              <w:t xml:space="preserve">20th International Conference on Soil Mechanics and Geotechnical Engineering 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, SYDNEY, Australia. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934433v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydromechanical and pore-structure evolution in lime-treated kneading compacted soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geetanjali Das</w:t>
+                <w:t xml:space="preserve">Influencia de la distribución de carbonatos en el comportamiento mecánico de una arcilla cementada – Estudio experimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel F. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Virely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Congress 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVII Congreso Colombiano de Geotecnia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Cartagena (Colombia), Colombia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629338v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical fiber for mud brick: Implementation of fibers for mixures and properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study on a test track of dust resuspension induced by a vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Murzyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Environmental Engineering GEE2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESITC-UniCaen, May 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">Internationnal Transport and Air Pollution Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, GRAZ, Austria. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173897v1</w:t>
+                <w:t xml:space="preserve">hal-03272241v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on a test track of dust resuspension induced by a vehicle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tropical fiber for mud brick: Implementation of fibers for mixures and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Saouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationnal Transport and Air Pollution Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, GRAZ, Austria. 12p</w:t>
+              <w:t xml:space="preserve">Geo-Environmental Engineering GEE2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESITC-UniCaen, May 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272241v2</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a model to quantify dust emissions from truck traffic on earthmoving sites: approach and preliminary results</w:t>
               </w:r>
@@ -7162,459 +7162,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sédiments fluviaux de l’Usumacinta et leur valorisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Les sédiments fluviaux de l'Usumacinta du Mexique et leur valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Nov 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">JNGG 2020, Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lyon, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889598v1</w:t>
+                <w:t xml:space="preserve">hal-03033598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment-based fired bricks strength optimization - A discussion on different approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Les sédiments fluviaux de l’Usumacinta et leur valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vacherie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10èmes Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Nov 2020, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187303v1</w:t>
+                <w:t xml:space="preserve">hal-04889598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sédiments fluviaux de l'Usumacinta du Mexique et leur valorisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Sediment-based fired bricks strength optimization - A discussion on different approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG 2020, Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16èmes Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Le Havre, France. pp.649-658, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2020.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033598v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digues expérimentales du CER de Rouen en sol limoneux traité à la chaux et non traité : évaluation après 7 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Saussaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geetanjali Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNGG 2020, 10èmes Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lyon, France. 9 p</w:t>
@@ -7637,299 +7637,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradability of unpaved roads submitted to traffic and environmental solicitations: Laboratory scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Sediki</w:t>
+                <w:t xml:space="preserve">Toward a better understanding of the effects of cement treatment on microstructure and hydraulic properties of compacted soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Unsaturated Soils (UNSAT2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MATBUD&amp;apos;2018, 8th Scientific-Technical Conference on Material Problems in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cracovie, Poland. 8p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201816306007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251272v1</w:t>
+                <w:t xml:space="preserve">hal-01827334v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a better understanding of the effects of cement treatment on microstructure and hydraulic properties of compacted soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+                <w:t xml:space="preserve">Degradability of unpaved roads submitted to traffic and environmental solicitations: Laboratory scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sediki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Fleureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATBUD&amp;apos;2018, 8th Scientific-Technical Conference on Material Problems in Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Unsaturated Soils (UNSAT2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Hong Kong, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827334v2</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sédiments de l’Usumacinta : réalités du terrain et prélèvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8082,386 +8082,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Su measurements with vane shear and T-bar testing on soft soils in laboratory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Levacher</w:t>
+                <w:t xml:space="preserve">Feasibility study of chemical stabilization of dredged marine sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paola Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Takeshi Katsumi</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Asian Regional Conference on Soil Mechanics and Geotechnical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third Coastal and Maritime Mediterranean Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, FERRARA, Italy. pp.143-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/cmcm.2015.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253760v1</w:t>
+                <w:t xml:space="preserve">hal-01250238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance au cisaillement des sédiments utilisation du T-bar en laboratoire et effet du diamètre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Comparative Su measurements with vane shear and T-bar testing on soft soils in laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritesh Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Katsumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Coastal and Maritime Mediterranean Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th Asian Regional Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Fukuoka, Japan. 4p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250119v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility study of chemical stabilization of dredged marine sediment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Paola Furlan</w:t>
+                <w:t xml:space="preserve">Résistance au cisaillement des sédiments utilisation du T-bar en laboratoire et effet du diamètre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritesh Gupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Coastal and Maritime Mediterranean Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, FERRARA, Italy. pp.143-148, </w:t>
+              <w:t xml:space="preserve">, Nov 2015, FERRARA, Italie. pp.165-170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/cmcm.2015.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5150/cmcm.2015.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250238v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of undrained shear strength during natural drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8555,64 +8555,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic behavior of activated calcium bentonite mixed with polyionic charged polymers for landfill and earthwork applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Barast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coupled Phenomena in Environmental Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Italy. pp.275-281, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8672,51 +8672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Rayssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur JNGG2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8741,77 +8741,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des caractéristiques hydrauliques par filtration des bentonites sous différents états</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Barast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8849,64 +8849,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de caractérisation hydraulique des sols compactés à l'aide du filtre presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Barast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9110,620 +9110,620 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Waste Fiber-Reinforced Raw Earth Specimens by Controlled Compaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Mechanical tensile behaviour of tropical waste fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Saouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irini Maigre-Djeran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+                <w:t xml:space="preserve">Huyen Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International EUROMAGH Conference 2020 (EUROMAGH 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Rouen, France. 43, Springer Nature, pp.248-260, 2024, Springer Proceedings in Materials, </w:t>
+              <w:t xml:space="preserve">3rd Euromaghreb Conference Sustainability and Bio based Materials on the road of Bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Rouen, France. Springer Nature, 8p, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321904v1</w:t>
+                <w:t xml:space="preserve">hal-04173908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical tensile behaviour of tropical waste fibres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Production of Waste Fiber-Reinforced Raw Earth Specimens by Controlled Compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazhar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Saouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huyen Bui</w:t>
+                <w:t xml:space="preserve">Irini Maigre-Djeran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Euromaghreb Conference Sustainability and Bio based Materials on the road of Bioeconomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Rouen, France. Springer Nature, 8p, 2024, </w:t>
+              <w:t xml:space="preserve">3rd International EUROMAGH Conference 2020 (EUROMAGH 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Rouen, France. 43, Springer Nature, pp.248-260, 2024, Springer Proceedings in Materials, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173908v1</w:t>
+                <w:t xml:space="preserve">hal-05321904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River dredged sediments suitability for fired and crude bricks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Hussain</w:t>
+                <w:t xml:space="preserve">Local use of Usumacinta River sediments of Mexico for sustainable building materials and unpaved roads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Morsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Levacher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+                <w:t xml:space="preserve">Mahzar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, pp.8, 2022</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">4th International Conference I.S.Rivers, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171890v1</w:t>
+                <w:t xml:space="preserve">hal-04171866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local use of Usumacinta River sediments of Mexico for sustainable building materials and unpaved roads</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">River dredged sediments suitability for fired and crude bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zmamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">4th International Conference I.S.Rivers, 2022</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th Global joint seminar on geo-environmental engineering, GEE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.8, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171866v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and characterization of fired bricks from river dredged sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9th International Conference on Engineering for Waste and Biomass Valorisation, WasteEng2022, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
@@ -9745,103 +9745,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of sediment-based fired bricks strengths: a case of fluvial sediments from Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analysis of sediment-based fired bricks strengths: a case of fluvial sediments from Mexico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geo-Environmental Engineering GEE2021, ESITC-UniCaen, pp.171-178, 2021, 978-2-35921-022-4</w:t>
@@ -9870,103 +9870,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of palm oil fibers length variation on mechanical properties of reinforced crude bricks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Zmamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials, Barcelona</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
@@ -9995,103 +9995,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of waste fibre-reinforced raw earth specimens by controlled compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Saouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazhar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Euromaghreb Conference Sustainability and Bio based Materials on the road of Bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
@@ -10165,51 +10165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour la gestion des émissions de poussières et de l'usage de l'eau lors de la circulation sur pistes non revêtues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouardia Sediki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10360,51 +10360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device and method to simulate wetting and drying in-situ conditions on a sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geetanjali Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10448,51 +10448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for determining the particle emission coefficient and potential of a material, and method for controlling a flow path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouardia Sediki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bodenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10780,51 +10780,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude en microanalyse sur des échantillons prélevés sur les remblais de l'A304</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11056,51 +11056,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63BD5A84"/>
+    <w:nsid w:val="A69F2647"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11287,51 +11287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andry-razakamanantsoa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2977-3552" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149877285" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Julia Ansaa-Asare" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Das" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145462" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Verron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.2.4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-18355" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380642v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Sharma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2025.100399" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Kumar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaseem Thajudeen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2025.100331" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528752v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maria Noemi Martellotta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Petrella" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42834-025-00264-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Vern" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Sediki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.19.00172" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Seifi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13095616" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03975835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2022.2164104" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delfosse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104317" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Herrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004636" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwj.2023-s2-039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417453v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152215859" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763414v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Morsel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briancon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2022.100136" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609002v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106496" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763396v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Verron-Guillemot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106409" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100046" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerezo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2022.100842" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710355v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2022.100798" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716620v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Losma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01222" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morsel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hussain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2022.100587" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saouti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.707" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818964v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Monnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desmurs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gotteland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193720v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-022-01759-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277052v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2021.100568" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169747v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105986" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404725v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib9110063" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031926v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Furlan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121637" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873071v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11040369" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493298v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bendahmane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.17.00056" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498538v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hung Le" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tien Phan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc-Lam Dao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.09.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983070v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Katsumi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.231" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001248" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744198v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Morel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.03.097" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383102v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barast" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Nicholson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williams" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383087v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Sato" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.10.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383113v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2016.1222462" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383086v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2016.s01" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383085v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.04.023" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383123v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.06.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383094v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000792" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839080v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/envgeo.13.00095" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958763v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.01.022" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CT5D5JW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958758v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ103080" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039763v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598666v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Obeid" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Murzyn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/TFEC2023.exp.045910" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.078" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720056v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720264v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629297v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934433v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F. Ruiz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaunat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Virely" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784484012.026" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173897v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272241v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272347v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacherie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187303v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.072" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033598v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033619v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251272v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sediki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hattab" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Borgne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fleureau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827334v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816306007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173927v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charruau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789912v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Hattab" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Leborgne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253760v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250119v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.033" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250238v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paola Furlan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Liang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.029" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958857v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khadraoui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katsumi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15004-30" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958888v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre David" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391312v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390837v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243190v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Ramiandrisoa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucia Fanjaniaina" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Richard Hajalalaina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05321904v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Maigre-Djeran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_29" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173908v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171890v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levacher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zmamou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171866v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahzar Hussain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171889v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173892v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889689v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173911v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555657v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Insenga" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206649v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408370v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408422v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bodenes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408405v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218693v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raoul" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lambert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casagrande" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505077v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubreucq" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/tel-04407670v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rico Razakamanantsoa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andry-razakamanantsoa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2977-3552" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149877285" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Julia Ansaa-Asare" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Das" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145462" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05528752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maria Noemi Martellotta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Petrella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42834-025-00264-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Sharma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Kumar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaseem Thajudeen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2025.100331" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Verron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.2.4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-18355" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2025.100399" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Vern" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Sediki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.19.00172" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152215859" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169274v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Seifi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13095616" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03975835v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2022.2164104" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delfosse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104317" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Herrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004636" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433194v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwj.2023-s2-039" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193720v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-022-01759-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771737v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cerezo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2022.100842" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763396v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Verron-Guillemot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2022.106409" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100046" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Morsel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Briancon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2022.100136" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609002v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106496" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716620v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Losma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01222" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624746v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saouti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894225v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morsel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hussain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2022.100587" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169577v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.707" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710355v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2022.100798" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818964v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Monnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desmurs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gotteland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Furlan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121637" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277052v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2021.100568" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169747v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105986" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404725v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib9110063" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493298v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bendahmane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.17.00056" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11040369" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744198v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Morel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.03.097" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hung Le" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Lan Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tien Phan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc-Lam Dao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.09.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983070v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Katsumi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.231" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193783v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0001248" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383087v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Sato" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barast" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.10.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383102v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Nicholson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williams" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383094v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000792" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383085v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.04.023" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383086v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Gupta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2016.s01" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383113v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2016.1222462" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383123v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.06.009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839080v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/envgeo.13.00095" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958763v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.01.022" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CT5D5JW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958758v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ103080" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039763v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598666v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Obeid" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Murzyn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/TFEC2023.exp.045910" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784484012.026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169569v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.078" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720056v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720264v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629297v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934433v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F. Ruiz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaunat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Virely" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272241v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173897v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272347v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacherie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889598v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187303v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.072" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033619v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827334v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816306007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251272v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sediki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hattab" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Borgne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fleureau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173927v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charruau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789912v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Hattab" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Leborgne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250238v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paola Furlan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Liang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.029" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253760v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250119v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.033" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958857v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khadraoui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katsumi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15004-30" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958888v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre David" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391312v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390837v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243190v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Ramiandrisoa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucia Fanjaniaina" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Richard Hajalalaina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173908v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05321904v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Maigre-Djeran" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_29" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171866v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahzar Hussain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171890v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levacher" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zmamou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171889v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173892v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889689v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173911v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555657v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Insenga" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206649v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408370v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408422v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bodenes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04408405v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218693v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raoul" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lambert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Boussafir" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casagrande" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505077v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubreucq" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/tel-04407670v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rico Razakamanantsoa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>